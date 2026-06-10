--- v0 (2025-10-05)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="25456e0" w14:textId="25456e0">
+    <w:p w14:paraId="923f4f8" w14:textId="923f4f8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в некоторые нормативные правовые акты Республики Казахстан по вопросам регулирования финансового рынка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 15 марта 2021 года № 50. Зарегистрировано в Министерстве юстиции Республики Казахстан 19 марта 2021 года № 22370</w:t>
+        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 15 марта 2021 года № 50. Зарегистрировано в Министерстве юстиции Республики Казахстан 19 марта 2021 года № 22370.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с частью второй </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -368,286 +368,329 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Председатель Агентства</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по регулированию и развитию</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-          </w:tcPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">финансового рынка </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>М. Абылкасымова</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z13" w:id="8"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАНО"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>Бюро национальной статистики</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Агентства по стратегическому</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>планированию и реформам</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1039,130 +1082,224 @@
         <w:t xml:space="preserve">
       В кредитном отчете не отражается информация по кредиту, по которому последняя информация получена ранее срока, установленного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 14 Закона.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2 утрачивает силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 91</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 28 июля 2017 года № 136 "Об утверждении Правил предоставления банковских услуг и рассмотрения банками, организациями, осуществляющими отдельные виды банковских операций, обращений клиентов, возникающих в процессе предоставления банковских услуг" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 15541, опубликовано 7 сентября 2017 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан) следующее изменение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> предоставления банковских услуг и рассмотрения банками, организациями, осуществляющими отдельные виды банковских операций, обращений клиентов, возникающих в процессе предоставления банковских услуг, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1175,391 +1312,391 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "19. В случае обращения заемщика в банк с письменным заявлением о внесении изменений в условия договора, банк рассматривает предложенные условия изменения договора банковского займа в течение 15 (пятнадцати) календарных дней после дня получения письменного заявления заемщика и в письменной форме сообщает заемщику одно из решений, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 1-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 36 Закона о банках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Предложения заемщика рассматриваются органом банка, уполномоченным на рассмотрение подобного рода заявлений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления ответа заемщиком на предложенные банком условия изменения договора банковского займа указывается в письме банка и составляет не менее 15 (пятнадцати) календарных дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае обращения заемщика - физического лица, имеющего просроченную свыше 90 (девяноста) календарных дней задолженность по основному долгу и (или) начисленному вознаграждению, в банк с заявлением о проведении процедуры реабилитации, банк рассматривает заявление заемщика - физического лица о проведении процедуры реабилитации в течение 15 (пятнадцати) календарных дней. Заявление заемщика - физического лица рассматривается органом банка, уполномоченным на рассмотрение подобного рода заявлений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае принятия банком положительного решения, банк направляет заемщику - физическому лицу способом предусмотренным договором банковского займа, заключенным с ним, предлагаемый план реабилитации, включающий новый график платежей по займу (займам), а также одну или несколько мер по реструктуризации займа:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изменение графика платежей по займу, в том числе последующее предоставление либо продление льготного периода по платежам по займу для погашения основного долга и (или) вознаграждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продление срока займа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отсрочка платежа по займу в совокупности на срок более 30 (тридцати) календарных дней;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прощение части основного долга и (или) вознаграждения по займу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изменение (конвертация) валюты займа с одной валюты на другую и (или) фиксация обменного курса по займам в иностранной валюте;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       увеличение кредитного лимита в случае наличия просроченной в совокупности более 30 (тридцати) календарных дней задолженности по займу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       снижение ставки вознаграждения по займу, за исключением изменения размера базового показателя по займу с плавающей ставкой вознаграждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уменьшение размера задолженности по займу в результате погашения суммы задолженности за счет передаваемого банку залогового имущества заемщика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления заемщиком ответа на предложенные банком условия изменения договора банковского займа указывается в проекте плана реабилитации и составляет не менее 15 (пятнадцати) календарных дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласие заемщика - физического лица с планом реабилитации фиксируется способом, предусмотренным договором банковского займа с заемщиком, либо предложенным банком планом реабилитации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В период реализации плана реабилитации банк не осуществляет меры (приостанавливает осуществление мер), предусмотренные (предусмотренных) пунктами 2 и 2-1 статьи 36 Закона о банках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Возобновление применения банком мер, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1574,131 +1711,131 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 36 Закона о банках, осуществляется в случае неисполнения заемщиком - физическим лицом плана реабилитации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заемщик - физическое лицо обращается с заявлением о проведении процедуры реабилитации однократно в течение пяти лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Допускается предложение Банком плана реабилитации заемщику - физическому лицу без получения от него заявления.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 30 октября 2020 года № 106 "О внесении изменений и дополнения в некоторые нормативные правовые акты Республики Казахстан и приостановлении действия отдельных норм некоторых нормативных правовых актов Республики Казахстан по вопросам регулирования финансового рынка" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 21554, опубликовано 3 ноября 2020 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан) следующие изменения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2303,166 +2440,167 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>соблюдению норм и лимитов,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>размеру капитала банка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z50" w:id="37"/>
+    <w:bookmarkStart w:name="z50" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица активов банка, взвешенных по степени кредитного риска вложений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="575"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="508"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование статей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2501,2496 +2639,2496 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличные тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличная иностранная валюта стран, имеющих суверенный рейтинг не ниже "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аффинированные драгоценные металлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные Правительству Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные центральным правительствам стран, имеющих суверенный рейтинг не ниже "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные Национальному Банку</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные центральным банкам стран с суверенным рейтингом не ниже "АА-" агентства Standard &amp; Poor's или рейтингом аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные международным финансовым организациям с долговым рейтингом не ниже "АА-" агентства Standard &amp; Poor's или рейтингом аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные акционерному обществу "Фонд национального благосостояния "Самрук-Қазына"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в Национальном Банке и иные требования к Национальному Банку</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в центральных банках стран с суверенным рейтингом не ниже "АА-" агентства Standard &amp; Poor's или рейтингом аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в международных финансовых организациях с долговым рейтингом не ниже "АА-" агентства Standard &amp; Poor's или рейтингом аналогичного уровня одного из других рейтинговых агентств, вклады в Евразийском Банке Развития в национальной валюте Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дебиторская задолженность Правительства Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дебиторская задолженность местных исполнительных органов Республики Казахстан по налогам и другим платежам в бюджет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные ценные бумаги Республики Казахстан, выпущенные Правительством Республики Казахстан и Национальным Банком</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные ценные бумаги Республики Казахстан, выпущенные местными исполнительными органами городов Нур-Султана, Алматы и Шымкента</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные акционерным обществом "Банк Развития Казахстана" в соответствии с законодательством Республики Казахстан о рынке ценных бумаг, акционерными обществами "Фонд национального благосостояния "Самрук-Қазына", "Национальный управляющий холдинг "Байтерек", "Фонд проблемных кредитов", а также ценные бумаги, выпущенные Евразийским Банком Развития и номинированные в национальной валюте Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные юридическим лицом, осуществляющим выкуп ипотечных займов физических лиц, не связанных с предпринимательской деятельностью, сто процентов акций которого принадлежат Национальному Банку</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, имеющие статус государственных, выпущенные центральными правительствами иностранных государств, суверенный рейтинг которых не ниже "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные международными финансовыми организациями, имеющими долговой рейтинг не ниже "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Требования по открытым корреспондентским счетам к банкам, имеющим долгосрочный рейтинг не ниже "ВВВ" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Начисленное вознаграждение по активам, включенным в І группу риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5029,2157 +5167,2157 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличная иностранная валюта стран, имеющих суверенный рейтинг ниже "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и стран, не имеющих соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные центральным правительствам стран, имеющих суверенный рейтинг от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные центральным банкам стран, имеющих суверенный рейтинг от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные международным финансовым организациям, имеющим долговой рейтинг от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные местным исполнительным органам Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные местным органам власти стран, имеющих суверенный рейтинг не ниже "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные организациям, имеющим долговой рейтинг не ниже "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в центральных банках стран, имеющих суверенный рейтинг от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в международных финансовых организациях, имеющих долговой рейтинг от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в организациях, имеющих долговой рейтинг не ниже "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дебиторская задолженность местных исполнительных органов Республики Казахстан, за исключением дебиторской задолженности, отнесенной к І группе риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дебиторская задолженность организаций, имеющих долговой рейтинг не ниже "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, имеющие статус государственных, выпущенные центральными правительствами стран, имеющих суверенный рейтинг от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные международными финансовыми организациями, имеющими долговой рейтинг от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 37.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные ценные бумаги, выпущенные местными исполнительными органами Республики Казахстан, за исключением государственных ценных бумаг, выпущенных местными исполнительными органами городов Нур-Султана, Алматы и Шымкента</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные местными органами власти стран, суверенный рейтинг которых не ниже "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные организациями, имеющими долговой рейтинг не ниже "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Позиции секьюритизации, удерживаемые банком на балансе и имеющие кредитный рейтинг от "ААА" до "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств или рейтинговую оценку от "kzAAA" до "kzAA-" по национальной шкале агентства Standard &amp; Poor's или рейтинг аналогичного уровня по национальной шкале одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 41.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Начисленное вознаграждение по активам, включенным во II группу риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7218,3121 +7356,3129 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 III группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неаффинированные драгоценные металлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные центральным правительствам стран, имеющих суверенный рейтинг от "ВВВ+" до "ВВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные центральным банкам стран, имеющих суверенный рейтинг от "ВВВ+" до "ВВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные международным финансовым организациям, имеющим долговой рейтинг от "ВВВ+" до "ВВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 46.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные местным органам власти стран, имеющих суверенный рейтинг не ниже от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 47.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные организациям, имеющим долговой рейтинг от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 48.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ипотечные жилищные займы (за исключением займов, выданных физическим лицам, указанных в строках 75, 77 и 78 настоящей таблицы), соответствующие следующему условию: отношение суммы предоставленного ипотечного жилищного займа к стоимости залога не превышает 50 (пятидесяти) процентов включительно от стоимости залога</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 49.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ипотечные жилищные займы, а также вознаграждения по ним, соответствующие условиям для выкупа, установленным юридическим лицом, осуществляющим выкуп ипотечных займов физических лиц, не связанных с предпринимательской деятельностью, сто процентов акций которого принадлежат Национальному Банку</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Требования по ипотечным жилищным займам, переуступленным юридическому лицу, осуществляющему выкуп ипотечных займов физических лиц, не связанных с предпринимательской деятельностью, сто процентов акций которого принадлежат Национальному Банку</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ипотечные жилищные займы (за исключением займов выданных физическим лицам, указанных в строках 75, 77 и 78 настоящей таблицы), соответствующие следующему условию: отношение суммы предоставленного ипотечного жилищного займа к стоимости залога находится в пределах от 51 (пятидесяти одного) процента до 85 (восьмидесяти пяти) процентов включительно от стоимости залога</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 52.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие ипотечные жилищные займы (за исключением займов выданных физическим лицам, указанных в строках 75, 77 и 78 настоящей таблицы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 53.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы с просроченной задолженностью по основному долгу и (или) начисленному вознаграждению свыше 90 (девяноста) календарных дней, предоставленные резидентам Республики Казахстан (за исключением ипотечных жилищных займов и займов, указанных в строках 74, 75, 76, 77 и 78 настоящей таблицы, а также беззалоговых потребительских займов, выданных физическим лицам) по которым сформировано менее 35 (тридцати пяти) процентов провизий (резервов) согласно международным стандартам финансовой отчетности от непогашенной части займов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 54.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы с просроченной задолженностью по основному долгу и (или) начисленному вознаграждению свыше 90 (девяноста) календарных дней, предоставленные резидентам Республики Казахстан (за исключением ипотечных жилищных займов и займов, указанных в строках 74, 75, 76, 77 и 78 настоящей таблицы, а также беззалоговых потребительских займов, выданных физическим лицам), по которым сформировано более 35 (тридцати пяти) процентов и менее 50 (пятидесяти) процентов провизий (резервов) согласно международным стандартам финансовой отчетности от непогашенной части займов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы с просроченной задолженностью по основному долгу и (или) начисленному вознаграждению свыше 90 (девяноста) календарных дней, предоставленные резидентам Республики Казахстан (за исключением ипотечных жилищных займов и займов, указанных в строках 74, 75, 76, 77 и 78 настоящей таблицы, а также беззалоговых потребительских займов, выданных физическим лицам), по которым сформировано более 50 (пятидесяти) процентов провизий (резервов) согласно международным стандартам финансовой отчетности от непогашенной части займов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 56.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z51" w:id="38"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z51" w:id="37"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Займы, предоставленные субъектам, отнесенным к малому или среднему предпринимательству согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Предпринимательскому кодексу</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Республики Казахстан от 29 октября 2015 года, соответствующие следующим критериям:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="37"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) сумма займа не превышает 0,02 (ноль целых две сотых) процента от собственного капитала;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) валюта займа - тенге</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="38"/>
-[...3 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 57.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в центральных банках стран, имеющих суверенный рейтинг от "ВВВ+" до "ВВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 58.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в международных финансовых организациях, имеющих долговой рейтинг от "ВВВ+" до "ВВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 59.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в организациях, имеющих долговой рейтинг от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 60.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дебиторская задолженность организаций, имеющих долговой рейтинг от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 61.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, имеющие статус государственных, выпущенные центральными правительствами стран, имеющих суверенный рейтинг от "ВВВ+" до "ВВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 62.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные международными финансовыми организациями, имеющими долговой рейтинг от "ВВВ+" до "ВВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 63.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные местными органами власти стран, имеющих суверенный рейтинг не ниже от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 64.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные организациями, имеющими долговой рейтинг от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 65.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Позиции секьюритизации, удерживаемые банком на балансе и имеющие кредитный рейтинг от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств или рейтинговую оценку от "kzA+" до "kzA-" по национальной шкале агентства Standard &amp; Poor's, или рейтинг аналогичного уровня по национальной шкале одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 66.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Требования по открытым корреспондентским счетам к банкам-резидентам Республики Казахстан, имеющим долговой рейтинг от "ВВВ-" до "ВВ-" (включительно) агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, или банку-нерезиденту, имеющему долговой рейтинг от "ВВВ-" до "ВВ+" (включительно) агентства Standard &amp; Poor's, или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 67.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Требования к акционерному обществу "Казахстанская фондовая биржа"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 68.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Начисленное вознаграждение по активам, включенным в III группу риска (за исключением начисленных вознаграждений по активам, указанных в строках 49 и 50 настоящей таблицы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10371,3149 +10517,3165 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 69.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные центральным правительствам стран, имеющих суверенный рейтинг от "ВВ+" до "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и стран, не имеющих соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 70.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные центральным банкам стран, имеющих суверенный рейтинг от "ВВ+" до "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и стран, не имеющих соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 71.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные международным финансовым организациям, имеющим долговой рейтинг от "ВВ+" до "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и международным финансовым организациям, не имеющим соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 72.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные местным органам власти стран, имеющих долговой рейтинг от "ВВВ+" до "ВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и стран, не имеющих соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 73.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные организациям-резидентам, имеющим долговой рейтинг ниже "А-" агентства Standard&amp;Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, организациям-резидентам, не имеющим соответствующей рейтинговой оценки, и организациям-нерезидентам, имеющим долговой рейтинг от "ВВВ+" до "ВВ-" агентства Standard &amp; Poor's, или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 74.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, выданные с 1 января 2016 года и предоставленные на срок более 1 (одного) года в иностранной валюте организациям-резидентам, имеющим долговой рейтинг ниже "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, организациям-резидентам, не имеющим соответствующей рейтинговой оценки, и организациям-нерезидентам, имеющим долговой рейтинг от "ВВВ+" до "ВВ-" агентства Standard &amp; Poor's, или рейтинг аналогичного уровня одного из других рейтинговых агентств, и не имеющим соответствующей валютной выручки, и (или) валютные риски которых не покрыты соответствующими инструментами хеджирования со стороны заемщика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 75.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные физическим лицам до 1 января 2016 года, в том числе потребительские займы, за исключением отнесенных к III группе риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 76.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, выданные с 1 января 2016 года и предоставленные на срок более 1 (одного) года в иностранной валюте физическим лицам, в том числе потребительские займы, за исключением отнесенных к III группе риска, и не имеющим соответствующей валютной выручки и (или) валютные риски которых не покрыты соответствующими инструментами хеджирования со стороны заемщика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 77.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z53" w:id="39"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z53" w:id="38"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Необеспеченные займы, выданные физическим лицам с 1 января 2016 года по 31 декабря 2019 года, в том числе потребительские займы, соответствующие одному из следующих критериев, рассчитываемых банком:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="38"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>с 1 января 2017 года по 31 декабря 2019 года ежемесячно при мониторинге займов:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) уровень коэффициента долговой нагрузки заемщика, рассчитанного в соответствии с постановлением Правления Национального Банка Республики Казахстан от 25 декабря 2013 года № 292 "О введении ограничений на проведение отдельных видов банковских и других операций финансовыми организациями", зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 9125, с использованием для расчета среднего ежемесячного дохода заемщика - физического лица выписки из единого накопительного пенсионного фонда с индивидуального пенсионного счета за последние 6 (шесть) месяцев или информации о получении заемщиком заработной платы через платежные карточки банка в течение 6 (шести) последовательных месяцев, предшествующих дате обращения заемщика, превышает 0,35;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) просрочка платежей по задолженности по любому действующему или закрытому займу и (или) вознаграждению по нему за последние 24 (двадцать четыре) месяца, предшествующие дате выдачи, составляет более 60 (шестидесяти) календарных дней либо допускалась просрочка платежей более 3 (трех) раз сроком более 30 (тридцати) календарных дней;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) при ежемесячном мониторинге займов отсутствует информация для расчета, указанная в подпункте 1) или 2) настоящей строки. В случае отсутствия у банка информации, предусмотренной в одном из вышеуказанных подпунктов настоящей строки, займы, выданные физическим лицам, признаются необеспеченными и взвешиваются по степени кредитного риска, согласно настоящей строке</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="39"/>
-[...3 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 78.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие займы, выданные физическим лицам с 1 января 2016 года, в том числе потребительские займы (за исключением ипотечных жилищных займов, займов физическим лицам, указанных в строке 77 настоящей таблицы и беззалоговых потребительских займов, указанных в приложении 5-1 к Нормативам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 79.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в центральных банках стран, имеющих суверенный рейтинг от "ВВ+" до "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и стран, не имеющих соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 80.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в международных финансовых организациях, имеющих долговой рейтинг от "ВВ+" до "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и международных финансовых организациях, не имеющих соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 81.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в организациях-резидентах, имеющих долговой рейтинг ниже "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, организациях-резидентах, не имеющих соответствующей рейтинговой оценки, и организациях-нерезидентах, имеющих долговой рейтинг от "ВВВ+" до "ВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 82.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дебиторская задолженность организаций-резидентов, имеющих долговой рейтинг ниже "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, организаций-резидентов, не имеющих соответствующей рейтинговой оценки, и организаций-нерезидентов, имеющих долговой рейтинг от "ВВВ+" до "ВВ-" агентства Standard &amp; Poor's, или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 83.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дебиторская задолженность физических лиц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 84.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, имеющие статус государственных, выпущенные центральными правительствами стран, имеющих суверенный рейтинг от "ВВ+" до "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и стран, не имеющих соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 85.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные местными органами власти стран, имеющих суверенный рейтинг от "ВВВ+" до "ВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и стран, не имеющих соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 86.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные международными финансовыми организациями, имеющими долговой рейтинг от "ВВ+" до "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и международными финансовыми организациями, не имеющими соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 87.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные организациями-резидентами, имеющими долговой рейтинг ниже "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, организациями-резидентами, не имеющими соответствующей рейтинговой оценки, и организациями-нерезидентами, имеющими долговой рейтинг от "ВВВ+" до "ВВ-" агентства Standard &amp; Poor's, или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 88.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Позиции секьюритизации, удерживаемые банком на балансе, и имеющие кредитный рейтинг от "ВВВ+" до "ВВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, или рейтинговую оценку от "kzBBB+" до "kzBBB-" по национальной шкале агентства Standard &amp; Poor's, или рейтинг аналогичного уровня по национальной шкале одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 89.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные специальной финансовой компанией акционерного общества "Фонд стрессовых активов"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 90.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Требования по открытым корреспондентским счетам к банкам-резидентам Республики Казахстан, имеющим долговой рейтинг ниже "ВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, или банку-нерезиденту, имеющему долговой рейтинг ниже "ВВ+" агентства Standard &amp; Poor's, или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 91.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Начисленное вознаграждение по активам, включенным в IV группу риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 92.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Расчеты по платежам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 93.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 94.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Материальные запасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 95.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Предоплата суммы вознаграждения и расходов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13552,7761 +13714,8625 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 V группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 96.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инвестиции банка в акции (доли участия в уставном капитале), бессрочные финансовые инструменты, субординированный долг юридических лиц, финансовая отчетность которых консолидируется при составлении финансовой отчетности банка в соответствии с МСФО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 97.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма всех инвестиций банка, каждая из которых составляет менее 10 (десяти) процентов от выпущенных акций (долей участия в уставном капитале) юридического лица, финансовая отчетность которого не консолидируется при составлении финансовой отчетности банка, не превышающая 10 (десяти) процентов основного капитала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 98.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма инвестиций банка в простые акции финансовой организации, в которой банк имеет 10 (десять) и более процентов от выпущенных акций (долей участия в уставном капитале), и часть отложенных налоговых активов, признанных в отношении вычитаемых временных разниц, в совокупности не превышающая 17,65 (семнадцать целых шестьдесят пять сотых) процентов разницы основного капитала банка после применения регуляторных корректировок, указанных в пункте 10 Нормативов, и суммы, подлежащей к вычету из основного капитала, указанной в абзацах третьем, четвертом и пятом пункта 11 Нормативов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 250</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 99.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные центральным правительствам стран, имеющих суверенный рейтинг ниже "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные центральным банкам стран, имеющих суверенный рейтинг ниже "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 101.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные международным финансовым организациям, имеющим долговой рейтинг ниже "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 102.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные местным органам власти стран, имеющих суверенный рейтинг ниже "ВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 103.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные организациям-нерезидентам, имеющим долговой рейтинг ниже "ВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и организациям-нерезидентам, не имеющим соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 104.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, выданные с 1 января 2016 года и предоставленные на срок более 1 (одного) года в иностранной валюте организациям-нерезидентам, имеющим долговой рейтинг ниже "ВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и организациям-нерезидентам, не имеющим соответствующей рейтинговой оценки, и не имеющим соответствующей валютной выручки и (или) валютные риски которых не покрыты соответствующими инструментами хеджирования со стороны заемщика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 105.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z57" w:id="40"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z57" w:id="39"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные нерезидентам Республики Казахстан, являющимся юридическими лицами, зарегистрированными на территории нижеуказанных иностранных государств, или их гражданами:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="39"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) Княжество Андорра;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) Соединенные Штаты Америки (только в части территорий Американских Виргинских островов, острова Гуам и содружества Пуэрто-Рико);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) Государство Антигуа и Барбуда;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4) Содружество Багамских островов;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5) Государство Барбадос;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6) Государство Бахрейн;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7) Государство Белиз;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8) Государство Бруней Даруссалам;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9) Объединенные Арабские Эмираты (только в части территории города Дубай);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10) Республика Вануату;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11) Республика Гватемала;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12) Государство Гренада;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13) Республика Джибути;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>14) Доминиканская Республика;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>15) Новая Зеландия (только в части территории островов Кука и Ниуэ);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>16) Республика Индонезия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>17) Испания (только в части территории Канарских островов);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>18) Республика Кипр;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>19) Федеральная Исламская Республика Коморские Острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20) Республика Коста-Рика;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>21) Китайская Народная Республика (только в части территорий специальных административных районов Аомынь (Макао) и Сянган (Гонконг);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>22) Республика Либерия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>23) Княжество Лихтенштейн;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>24) Малайзия (только в части территории анклава Лабуан);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>25) Республика Маврикий;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>26) Мальдивская Республика;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>27) Республика Мальта;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>28) Республика Маршалловы острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>29) Княжество Монако;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>30) Союз Мьянма;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>31) Республика Науру;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>32) Нидерланды (только в части территории острова Аруба и зависимых территорий Антильских островов);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>33) Федеративная Республика Нигерия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>34) Португалия (только в части территории островов Мадейра);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>35) Республика Палау;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>36) Республика Панама;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>37) Независимое Государство Самоа;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>38) Республика Сейшельские острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>39) Государство Сент-Винсент и Гренадины;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>40) Федерация Сент-Китс и Невис;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>41) Государство Сент-Люсия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>42) Королевство Тонга;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>43) Соединенное Королевство Великобритании и Северной Ирландии (только в части следующих территорий):</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Острова Ангилья;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Бермудские острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Британские Виргинские острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Гибралтар;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Каймановы острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Остров Монтсеррат;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Острова Теркс и Кайкос;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Остров Мэн;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нормандские острова (острова Гернси, Джерси, Сарк, Олдерни);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>44) Республика Филиппины;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45) Демократическая Республика Шри-Ланка</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="40"/>
-[...3 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 106.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в центральных банках стран, имеющих суверенный рейтинг ниже "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 107.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в международных финансовых организациях, имеющих долговой рейтинг ниже "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 108.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в организациях-нерезидентах, имеющих долговой рейтинг ниже "ВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и организациях-нерезидентах, не имеющих соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 109.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z111" w:id="41"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z111" w:id="40"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в организациях-нерезидентах Республики Казахстан, зарегистрированных на территории нижеуказанных иностранных государств:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="40"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) Княжество Андорра;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) Соединенные Штаты Америки (только в части территорий Американских Виргинских островов, острова Гуам и содружества Пуэрто-Рико);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) Государство Антигуа и Барбуда;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4) Содружество Багамских островов;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5) Государство Барбадос;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6) Государство Бахрейн;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7) Государство Белиз;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8) Государство Бруней Даруссалам;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9) Объединенные Арабские Эмираты (только в части территории города Дубай);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10) Республика Вануату;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11) Республика Гватемала;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12) Государство Гренада;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13) Республика Джибути;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>14) Доминиканская Республика;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>15) Новая Зеландия (только в части территории островов Кука и Ниуэ);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>16) Республика Индонезия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>17) Испания (только в части территории Канарских островов);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>18) Республика Кипр;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>19) Федеральная Исламская Республика Коморские Острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20) Республика Коста-Рика;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>21) Китайская Народная Республика (только в части территорий специальных административных районов Аомынь (Макао) и Сянган (Гонконг);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>22) Республика Либерия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>23) Княжество Лихтенштейн;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>24) Малайзия (только в части территории анклава Лабуан);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>25) Республика Маврикий;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>26) Мальдивская Республика;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>27) Республика Мальта;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>28) Республика Маршалловы острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>29) Княжество Монако;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>30) Союз Мьянма;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>31) Республика Науру;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>32) Нидерланды (только в части территории острова Аруба и зависимых территорий Антильских островов);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>33) Федеративная Республика Нигерия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>34) Португалия (только в части территории островов Мадейра);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>35) Республика Палау;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>36) Республика Панама;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>37) Независимое Государство Самоа;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>38) Республика Сейшельские острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>39) Государство Сент-Винсент и Гренадины;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>40) Федерация Сент-Китс и Невис;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>41) Государство Сент-Люсия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>42) Королевство Тонга;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>43) Соединенное Королевство Великобритании и Северной Ирландии (только в части следующих территорий):</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Острова Ангилья;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Бермудские острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Британские Виргинские острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Гибралтар;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Каймановы острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Остров Монтсеррат;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Острова Теркс и Кайкос;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Остров Мэн;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нормандские острова (острова Гернси, Джерси, Сарк, Олдерни);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>44) Республика Филиппины;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45) Демократическая Республика Шри-Ланка</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="41"/>
-[...3 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 110.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дебиторская задолженность организаций-нерезидентов, имеющих долговой рейтинг ниже "ВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и организаций-нерезидентов, не имеющих соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 111.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z165" w:id="42"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z165" w:id="41"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дебиторская задолженность организаций-нерезидентов Республики Казахстан, зарегистрированных на территории нижеуказанных иностранных государств:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="41"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) Княжество Андорра;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) Соединенные Штаты Америки (только в части территорий Американских Виргинских островов, острова Гуам и содружества Пуэрто-Рико);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) Государство Антигуа и Барбуда;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4) Содружество Багамских островов;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5) Государство Барбадос;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6) Государство Бахрейн;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7) Государство Белиз;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8) Государство Бруней Даруссалам;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9) Объединенные Арабские Эмираты (только в части территории города Дубай);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10) Республика Вануату;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11) Республика Гватемала;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12) Государство Гренада;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13) Республика Джибути;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>14) Доминиканская Республика;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>15) Новая Зеландия (только в части территории островов Кука и Ниуэ);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>16) Республика Индонезия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>17) Испания (только в части территории Канарских островов);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>18) Республика Кипр;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>19) Федеральная Исламская Республика Коморские Острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20) Республика Коста-Рика;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>21) Китайская Народная Республика (только в части территорий специальных административных районов Аомынь (Макао) и Сянган (Гонконг);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>22) Республика Либерия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>23) Княжество Лихтенштейн;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>24) Малайзия (только в части территории анклава Лабуан);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>25) Республика Маврикий;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>26) Мальдивская Республика;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>27) Республика Мальта;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>28) Республика Маршалловы острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>29) Княжество Монако;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>30) Союз Мьянма;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>31) Республика Науру;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>32) Нидерланды (только в части территории острова Аруба и зависимых территорий Антильских островов);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>33) Федеративная Республика Нигерия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>34) Португалия (только в части территории островов Мадейра);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>35) Республика Палау;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>36) Республика Панама;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>37) Независимое Государство Самоа;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>38) Республика Сейшельские острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>39) Государство Сент-Винсент и Гренадины;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>40) Федерация Сент-Китс и Невис;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>41) Государство Сент-Люсия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>42) Королевство Тонга;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>43) Соединенное Королевство Великобритании и Северной Ирландии (только в части следующих территорий):</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Острова Ангилья;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Бермудские острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Британские Виргинские острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Гибралтар;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Каймановы острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Остров Монтсеррат;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Острова Теркс и Кайкос;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Остров Мэн;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нормандские острова (острова Гернси, Джерси, Сарк, Олдерни);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>44) Республика Филиппины;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45) Демократическая Республика Шри-Ланка</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="42"/>
-[...3 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 112.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные центральными правительствами стран, имеющих суверенный рейтинг ниже "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 113.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные местными органами власти стран, суверенный рейтинг которых ниже "ВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 114.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные международными финансовыми организациями, имеющими долговой рейтинг ниже "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 115.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные организациями-нерезидентами, имеющими долговой рейтинг ниже "ВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и организациями-нерезидентами, не имеющими соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 116.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z219" w:id="43"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z219" w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные организациями-нерезидентами Республики Казахстан, зарегистрированными на территории нижеуказанных иностранных государств:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="42"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) Княжество Андорра;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) Соединенные Штаты Америки (только в части территорий Американских Виргинских островов, острова Гуам и содружества Пуэрто-Рико);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) Государство Антигуа и Барбуда;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4) Содружество Багамских островов;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5) Государство Барбадос;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6) Государство Бахрейн;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7) Государство Белиз;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8) Государство Бруней Даруссалам;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9) Объединенные Арабские Эмираты (только в части территории города Дубай);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10) Республика Вануату;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11) Республика Гватемала;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12) Государство Гренада;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13) Республика Джибути;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>14) Доминиканская Республика;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>15) Новая Зеландия (только в части территории островов Кука и Ниуэ);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>16) Республика Индонезия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>17) Испания (только в части территории Канарских островов);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>18) Республика Кипр;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>19) Федеральная Исламская Республика Коморские Острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20) Республика Коста-Рика;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>21) Китайская Народная Республика (только в части территорий специальных административных районов Аомынь (Макао) и Сянган (Гонконг);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>22) Республика Либерия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>23) Княжество Лихтенштейн;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>24) Малайзия (только в части территории анклава Лабуан);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>25) Республика Маврикий;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>26) Мальдивская Республика;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>27) Республика Мальта;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>28) Республика Маршалловы острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>29) Княжество Монако;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>30) Союз Мьянма;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>31) Республика Науру;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>32) Нидерланды (только в части территории острова Аруба и зависимых территорий Антильских островов);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>33) Федеративная Республика Нигерия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>34) Португалия (только в части территории островов Мадейра);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>35) Республика Палау;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>36) Республика Панама;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>37) Независимое Государство Самоа;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>38) Республика Сейшельские острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>39) Государство Сент-Винсент и Гренадины;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>40) Федерация Сент-Китс и Невис;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>41) Государство Сент-Люсия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>42) Королевство Тонга;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>43) Соединенное Королевство Великобритании и Северной Ирландии (только в части следующих территорий):</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Острова Ангилья;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Бермудские острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Британские Виргинские острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Гибралтар;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Каймановы острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Остров Монтсеррат;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Острова Теркс и Кайкос;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Остров Мэн;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нормандские острова (острова Гернси, Джерси, Сарк, Олдерни);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>44) Республика Филиппины;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45) Демократическая Республика Шри-Ланка</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="43"/>
-[...3 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 117.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Позиции секьюритизации, удерживаемые банком на балансе и имеющие кредитный рейтинг от "ВВ+" до "ВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств или рейтинговую оценку от "kzBB+" до "kzBB-" по национальной шкале агентства Standard &amp; Poor's, или рейтинг аналогичного уровня по национальной шкале одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 350</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 118.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Начисленное вознаграждение по активам, включенным в V группу риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21469,608 +22495,608 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>взвешенных по степени</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кредитного риска вложений</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z274" w:id="44"/>
+    <w:bookmarkStart w:name="z274" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснения к расчету активов банка, подлежащих взвешиванию по степени кредитного риска вложений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z275" w:id="45"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z275" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Вклады, дебиторская задолженность, приобретенные ценные бумаги, займы, по которым у банка имеется обеспечение (в виде активов, указанных в строках 1, 2, 3, 10, 11, 12, 15, 16, 17, 18, 19 и 20 Таблицы активов банка, взвешенных по степени кредитного риска вложений (далее - Таблица), скорректированная стоимость которого составляет не менее 50 (пятидесяти) процентов объема указанных активов, при наличии в банках адекватных систем учета, позволяющих определить скорректированную стоимость обеспечения в соответствии с настоящим пунктом, включаются в расчет активов, взвешенных по степени риска за минусом скорректированной стоимости обеспечения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z276" w:id="46"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z276" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Скорректированная стоимость обеспечения (в виде активов, указанных в строках 1, 2, 3, 10, 11, 12, 15, 16, 17, 18, 19 и 20 Таблицы) равняется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z277" w:id="47"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z277" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100 (ста) процентам суммы вкладов, в том числе в данном банке, предоставленных в качестве обеспечения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z278" w:id="48"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z278" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       95 (девяносто пяти) процентам рыночной стоимости ценных бумаг, переданных в обеспечение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z279" w:id="49"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z279" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85 (восьмидесяти пяти) процентам рыночной стоимости аффинированных драгоценных металлов, переданных в обеспечение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z280" w:id="50"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z280" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Необеспеченная часть вышеуказанных вкладов, дебиторской задолженности, приобретенных ценных бумаг, взвешивается согласно Таблице по степени риска, соответствующей вкладам, дебиторской задолженности, приобретенным ценным бумагам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z281" w:id="51"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z281" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Займы, по которым у банка имеется обеспечение в виде договора страхования, содержащего пункты о безусловном и безотзывном исполнении обязательств по страховой выплате, заключенного с национальной компанией, осуществляющей функции по поддержке экспорта, и имеющей государственную гарантию Правительства Республики Казахстан, сумма которого покрывает не менее 50 (пятидесяти) процентов объема указанных займов, включаются в расчет активов, взвешенных по степени риска за минусом скорректированной стоимости обеспечения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z282" w:id="52"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z282" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Скорректированная стоимость обеспечения в виде договора страхования, содержащего пункты о безусловном и безотзывном исполнении обязательств по страховой выплате, заключенного с национальной компанией, осуществляющей функции по поддержке экспорта, и имеющей государственную гарантию Правительства Республики Казахстан равняется 95 (девяноста пяти) процентам суммы договора страхования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z283" w:id="53"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z283" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Вклады, дебиторская задолженность, приобретенные ценные бумаги, займы, инвестиции, не включенные в расчет инвестиций банка, гарантированные (застрахованные) организациями, имеющими степень риска ниже контрагента, включаются в расчет активов, взвешенных по степени риска (за минусом гарантированной (застрахованной) суммы вкладов, дебиторской задолженности, приобретенных ценных бумаг, займов, инвестиций, не включенных в расчет инвестиций банка) по степени риска должника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z284" w:id="54"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z284" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гарантированная (застрахованная) сумма вкладов, дебиторской задолженности, приобретенных ценных бумаг, займов, инвестиций, не включенных в расчет инвестиций банка, взвешивается по степени риска дебиторской задолженности соответствующего гаранта (страховщика).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z285" w:id="55"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z285" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Вклады, дебиторская задолженность, приобретенные ценные бумаги и займы, указанные в пункте 1 настоящих Пояснений к расчету активов банка, подлежащих взвешиванию по степени кредитного риска вложений (далее - Пояснения), предоставленные нерезидентам Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z286" w:id="56"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z286" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) зарегистрированным в качестве юридического лица на территории офшорных зон;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z287" w:id="57"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z287" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) являющимся зависимыми от юридических лиц, зарегистрированных на территории офшорных зон, владеющих в отдельности более чем 5 (пятью) процентами уставного капитала, или дочерними по отношению к юридическому лицу, зарегистрированному на территории офшорной зоны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z288" w:id="58"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z288" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) являющимся гражданами офшорных зон;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z289" w:id="59"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z289" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       взвешиваются по степени риска согласно Таблице, независимо от наличия обеспечения, указанного в пункте 1 Пояснений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z290" w:id="60"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z290" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Вклады, дебиторская задолженность, приобретенные ценные бумаги и займы, указанные в пункте 1 Пояснений, предоставленные нерезидентам Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z291" w:id="61"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z291" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) зарегистрированным в качестве юридического лица на территории офшорных зон, но имеющим долговой рейтинг не ниже "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств или соответствующую гарантию головной организации, долговой рейтинг которой не ниже указанного уровня, в обеспечение всей суммы обязательств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z292" w:id="62"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z292" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) являющимся зависимыми от юридических лиц, зарегистрированных на территории офшорных зон, владеющих в отдельности более 5 (пятью) процентами уставного капитала, или дочерними по отношению к юридическому лицу, зарегистрированному на территории офшорной зоны, но имеющему долговой рейтинг не ниже указанного уровня или соответствующую гарантию головной организации, долговой рейтинг которой не ниже указанного уровня, в обеспечение всей суммы обязательств, за исключением требований к нерезидентам Республики Казахстан, являющимся юридическими лицами, зарегистрированными на территории офшорных зон, или их гражданами либо юридическими лицами, зарегистрированными на территории государств, отнесенных Организацией экономического сотрудничества и развития к перечню офшорных территорий, не принявших обязательств по информационному обмену, или их гражданами, или к организациям, являющимся зависимыми от юридических лиц, владеющих в отдельности более 5 (пятью) процентами уставного капитала, либо дочерними по отношению к юридическим лицам, зарегистрированным на территории указанных офшорных зон;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z293" w:id="63"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z293" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       взвешиваются по нулевой степени риска.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z294" w:id="64"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z294" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Для целей расчета активов банка, взвешенных по степени риска вложений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z295" w:id="65"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z295" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       под ипотечным жилищным займом понимается ипотечный заем, предоставленный физическим лицам в целях строительства жилища либо его покупки и (или) ремонта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z296" w:id="66"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z296" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       под потребительским займом понимается заем, предоставленный физическим лицам на приобретение товаров, работ и услуг, не связанных с осуществлением предпринимательской деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z297" w:id="67"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z297" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Если ценная бумага имеет специальный долговой рейтинг выпуска, то при взвешивании активов банка по степени риска необходимо учитывать рейтинг ценной бумаги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z298" w:id="68"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z298" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Степень кредитного риска по займу согласно Таблице или Значениям коэффициентов взвешивания по степени кредитного риска вложений по беззалоговым потребительским займам при расчете коэффициента долговой нагрузки согласно приложению 5-1 к Нормативам (далее – Значения) снижается в два раза, если в отношении такого займа заемщиком - физическим лицом осуществляется выполнение плана реабилитации, составленного в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> постановления Правления Национального Банка Республики Казахстан от 28 июля 2017 года № 136 "Об утверждении Правил предоставления банковских услуг и рассмотрения банками, организациями, осуществляющими отдельные виды банковских операций, обращений клиентов, возникающих в процессе предоставления банковских услуг", зарегистрированного в Реестре государственной регистрации нормативных правовых актов под № 15541.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z299" w:id="69"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z299" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае неисполнения заемщиком-физическим лицом плана реабилитации, указанного в части первой настоящего пункта, заем взвешивается по степени кредитного риска согласно Таблице или Значениям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z300" w:id="70"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z300" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Активы, включенные в расчет активов, условных и возможных требований и обязательств с учетом рыночного риска в соответствии с пунктом 21 Нормативов, не включаются в расчет активов, условных и возможных обязательств, взвешиваемых по степени кредитного риска, за исключением активов, включенных в расчет финансовых инструментов с рыночным риском, связанным с изменением обменных курсов валют и курсов драгоценных металлов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22448,166 +23474,167 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>соблюдению норм и лимитов,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>размеру капитала банка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z304" w:id="71"/>
+    <w:bookmarkStart w:name="z304" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица активов банка, взвешенных по степени кредитного риска вложений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="575"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="508"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование статей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22646,2496 +23673,2496 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличные тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличная иностранная валюта стран, имеющих суверенный рейтинг не ниже "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аффинированные драгоценные металлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные Правительству Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные центральным правительствам стран, имеющих суверенный рейтинг не ниже "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные Национальному Банку</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные центральным банкам стран с суверенным рейтингом не ниже "АА-" агентства Standard &amp; Poor's или рейтингом аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные международным финансовым организациям с долговым рейтингом не ниже "АА-" агентства Standard &amp; Poor's или рейтингом аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные акционерному обществу "Фонд национального благосостояния "Самрук-Қазына"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в Национальном Банке и иные требования к Национальному Банку</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в центральных банках стран с суверенным рейтингом не ниже "АА-" агентства Standard &amp; Poor's или рейтингом аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в международных финансовых организациях с долговым рейтингом не ниже "АА-" агентства Standard &amp; Poor's или рейтингом аналогичного уровня одного из других рейтинговых агентств, вклады в Евразийском Банке Развития в национальной валюте Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дебиторская задолженность Правительства Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дебиторская задолженность местных исполнительных органов Республики Казахстан по налогам и другим платежам в бюджет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные ценные бумаги Республики Казахстан, выпущенные Правительством Республики Казахстан и Национальным Банком</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные ценные бумаги Республики Казахстан, выпущенные местными исполнительными органами городов Нур-Султана, Алматы и Шымкента</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные акционерным обществом "Банк Развития Казахстана" в соответствии с законодательством Республики Казахстан о рынке ценных бумаг, акционерными обществами "Фонд национального благосостояния "Самрук-Қазына", "Национальный управляющий холдинг "Байтерек", "Фонд проблемных кредитов", а также ценные бумаги, выпущенные Евразийским Банком Развития и номинированные в национальной валюте Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные юридическим лицом, осуществляющим выкуп ипотечных займов физических лиц, не связанных с предпринимательской деятельностью, сто процентов акций которого принадлежат Национальному Банку</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, имеющие статус государственных, выпущенные центральными правительствами иностранных государств, суверенный рейтинг которых не ниже "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные международными финансовыми организациями, имеющими долговой рейтинг не ниже "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Требования по открытым корреспондентским счетам к банкам, имеющим долгосрочный рейтинг не ниже "ВВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Начисленное вознаграждение по активам, включенным в І группу риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -25174,2157 +26201,2157 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличная иностранная валюта стран, имеющих суверенный рейтинг ниже "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и стран, не имеющих соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные центральным правительствам стран, имеющих суверенный рейтинг от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные центральным банкам стран, имеющих суверенный рейтинг от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные международным финансовым организациям, имеющим долговой рейтинг от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные местным исполнительным органам Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные местным органам власти стран, имеющих суверенный рейтинг не ниже "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные организациям, имеющим долговой рейтинг не ниже "А+" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в центральных банках стран, имеющих суверенный рейтинг от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в международных финансовых организациях, имеющих долговой рейтинг от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в организациях, имеющих долговой рейтинг не ниже "А+" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дебиторская задолженность местных исполнительных органов Республики Казахстан, за исключением дебиторской задолженности, отнесенной к І группе риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дебиторская задолженность организаций, имеющих долговой рейтинг не ниже "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, имеющие статус государственных, выпущенные центральными правительствами стран, имеющих суверенный рейтинг от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные международными финансовыми организациями, имеющими долговой рейтинг от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 37.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные ценные бумаги, выпущенные местными исполнительными органами Республики Казахстан, за исключением государственных ценных бумаг, выпущенных местными исполнительными органами городов Нур-Султана, Алматы и Шымкента</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные местными органами власти стран, суверенный рейтинг которых не ниже "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные организациями, имеющими долговой рейтинг не ниже "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Позиции секьюритизации, удерживаемые банком на балансе и имеющие кредитный рейтинг от "ААА" до "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств или рейтинговую оценку от "kzAAA" до "kzAA-" по национальной шкале агентства Standard &amp; Poor's или рейтинг аналогичного уровня по национальной шкале одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 41.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Начисленное вознаграждение по активам, включенным во II группу риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27363,3234 +28390,3242 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 III группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неаффинированные драгоценные металлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные центральным правительствам стран, имеющих суверенный рейтинг от "ВВВ+" до "ВВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные центральным банкам стран, имеющих суверенный рейтинг от "ВВВ+" до "ВВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные международным финансовым организациям, имеющим долговой рейтинг от "ВВВ+" до "ВВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 46.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные местным органам власти стран, имеющих суверенный рейтинг не ниже от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 47.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные организациям, имеющим долговой рейтинг от "А" до "ВВВ+" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 48.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ипотечные жилищные займы (за исключением займов, выданных физическим лицам, указанных в строках 77, 80 и 81 настоящей таблицы), соответствующие следующему условию: отношение суммы предоставленного ипотечного жилищного займа к стоимости залога не превышает 50 (пятидесяти) процентов включительно от стоимости залога</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 49.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ипотечные жилищные займы, а также вознаграждения по ним, соответствующие условиям для выкупа, установленным юридическим лицом, осуществляющим выкуп ипотечных займов физических лиц, не связанных с предпринимательской деятельностью, сто процентов акций которого принадлежат Национальному Банку</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Требования по ипотечным жилищным займам, переуступленным юридическому лицу, осуществляющему выкуп ипотечных займов физических лиц, не связанных с предпринимательской деятельностью, сто процентов акций которого принадлежат Национальному Банку</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ипотечные жилищные займы (за исключением займов, выданных физическим лицам, указанных в строках 77, 80 и 81 настоящей таблицы), соответствующие следующему условию: отношение суммы предоставленного ипотечного жилищного займа к стоимости залога находится в пределах от 51 (пятидесяти одного) процента до 85 (восьмидесяти пяти) процентов включительно от стоимости залога</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 52.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие ипотечные жилищные займы (за исключением займов выданных физическим лицам, указанных в строках 77, 80 и 81 настоящей таблицы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 53.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы с просроченной задолженностью по основному долгу и (или) начисленному вознаграждению свыше 90 (девяноста) календарных дней, предоставленные резидентам Республики Казахстан (за исключением ипотечных жилищных займов и займов, указанных в строках 75, 76, 77, 78, 79, 80 и 81 настоящей таблицы, а также беззалоговых потребительских займов, выданных физическим лицам) по которым сформировано менее 35 (тридцати пяти) процентов провизий (резервов) согласно международным стандартам финансовой отчетности от непогашенной части займов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 54.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы с просроченной задолженностью по основному долгу и (или) начисленному вознаграждению свыше 90 (девяноста) календарных дней, предоставленные резидентам Республики Казахстан (за исключением ипотечных жилищных займов и займов, указанных в строках 75, 76, 77, 78, 79, 80 и 81 настоящей таблицы, а также беззалоговых потребительских займов, выданных физическим лицам), по которым сформировано более 35 (тридцати пяти) процентов и менее 50 (пятидесяти) процентов провизий (резервов) согласно международным стандартам финансовой отчетности от непогашенной части займов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы с просроченной задолженностью по основному долгу и (или) начисленному вознаграждению свыше 90 (девяноста) календарных дней, предоставленные резидентам Республики Казахстан (за исключением ипотечных жилищных займов и займов, указанных в строках 75, 76, 77, 78, 79, 80 и 81 настоящей таблицы, а также беззалоговых потребительских займов, выданных физическим лицам), по которым сформировано более 50 (пятидесяти) процентов провизий (резервов) согласно международным стандартам финансовой отчетности от непогашенной части займов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 56.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z305" w:id="72"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z305" w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Займы, предоставленные субъектам, отнесенным к малому или среднему предпринимательству согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Предпринимательскому кодексу</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Республики Казахстан от 29 октября 2015 года, соответствующие следующим критериям:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="71"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) сумма займа не превышает 0,2 (ноль целых две десятых) процента от собственного капитала;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) валюта займа - тенге</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="72"/>
-[...3 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 57.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, выданные юридическим лицам в тенге в рамках синдиката</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 58.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в центральных банках стран, имеющих суверенный рейтинг от "ВВВ+" до "ВВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 59.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в международных финансовых организациях, имеющих долговой рейтинг от "ВВВ+" до "ВВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 60.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в организациях, имеющих долговой рейтинг от "А" до "ВВВ+" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 61.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дебиторская задолженность организаций, имеющих долговой рейтинг от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 62.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, имеющие статус государственных, выпущенные центральными правительствами стран, имеющих суверенный рейтинг от "ВВВ+" до "ВВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 63.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные международными финансовыми организациями, имеющими долговой рейтинг от "ВВВ+" до "ВВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 64.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные местными органами власти стран, имеющих суверенный рейтинг не ниже от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 65.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные организациями, имеющими долговой рейтинг от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 66.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Позиции секьюритизации, удерживаемые банком на балансе и имеющие кредитный рейтинг от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств или рейтинговую оценку от "kzA+" до "kzA-" по национальной шкале агентства Standard &amp; Poor's, или рейтинг аналогичного уровня по национальной шкале одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 67.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Требования по открытым корреспондентским счетам к банкам-резидентам Республики Казахстан, имеющим долговой рейтинг от "ВВ+" до "В+" (включительно) агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, или банку-нерезиденту, имеющему долговой рейтинг от "ВВ+" до "ВВ" (включительно) агентства Standard &amp; Poor's, или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 68.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Требования к акционерному обществу "Казахстанская фондовая биржа"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 69.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Начисленное вознаграждение по активам, включенным в III группу риска (за исключением начисленных вознаграждений по активам, указанных в строках 49 и 50 настоящей таблицы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -30629,3399 +31664,3419 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 70.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные центральным правительствам стран, имеющих суверенный рейтинг от "ВВ+" до "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и стран, не имеющих соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 71.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные центральным банкам стран, имеющих суверенный рейтинг от "ВВ+" до "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и стран, не имеющих соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 72.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные международным финансовым организациям, имеющим долговой рейтинг от "ВВ+" до "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и международным финансовым организациям, не имеющим соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 73.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные местным органам власти стран, имеющих долговой рейтинг от "ВВВ+" до "ВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и стран, не имеющих соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 74.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные организациям-резидентам, имеющим долговой рейтинг ниже "ВВВ+" агентства Standard&amp;Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, организациям-резидентам, не имеющим соответствующей рейтинговой оценки, и организациям-нерезидентам, имеющим долговой рейтинг от "ВВВ" до "В+" агентства Standard &amp; Poor's, или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 75.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, выданные с 1 января 2016 года и предоставленные на срок более 3 (трех) лет в иностранной валюте организациям-резидентам, имеющим долговой рейтинг ниже "ВВВ+" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, организациям-резидентам, не имеющим соответствующей рейтинговой оценки, и организациям-нерезидентам, имеющим долговой рейтинг от "ВВВ" до "В+" агентства Standard &amp; Poor's, или рейтинг аналогичного уровня одного из других рейтинговых агентств, и не имеющим соответствующей валютной выручки, и (или) валютные риски которых не покрыты соответствующими инструментами хеджирования со стороны заемщика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 76.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, выданные с 1 января 2016 года и предоставленные на срок до 3 (трех) лет в иностранной валюте организациям-резидентам, имеющим долговой рейтинг ниже "ВВВ+" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, организациям-резидентам, не имеющим соответствующей рейтинговой оценки, и организациям-нерезидентам, имеющим долговой рейтинг от "ВВВ" до "В+" агентства Standard &amp; Poor's, или рейтинг аналогичного уровня одного из других рейтинговых агентств, и не имеющим соответствующей валютной выручки, и (или) валютные риски которых не покрыты соответствующими инструментами хеджирования со стороны заемщика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 77.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные физическим лицам до 1 января 2016 года, в том числе потребительские займы, за исключением отнесенных к III группе риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 78.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, выданные с 1 января 2016 года и предоставленные на срок более 3 (трех) лет в иностранной валюте физическим лицам, в том числе потребительские займы, за исключением отнесенных к III группе риска, и не имеющим соответствующей валютной выручки и (или) валютные риски которых не покрыты соответствующими инструментами хеджирования со стороны заемщика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 79.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, выданные с 1 января 2016 года и предоставленные на срок до 3 (трех) лет в иностранной валюте физическим лицам, в том числе потребительские займы, за исключением отнесенных к III группе риска, и не имеющим соответствующей валютной выручки и (или) валютные риски которых не покрыты соответствующими инструментами хеджирования со стороны заемщика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 80.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z307" w:id="73"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z307" w:id="72"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Необеспеченные займы, выданные физическим лицам с 1 января 2016 года по 31 декабря 2019 года, в том числе потребительские займы, соответствующие одному из следующих критериев, рассчитываемых банком:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="72"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>с 1 января 2017 года по 31 декабря 2019 года ежемесячно при мониторинге займов:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) уровень коэффициента долговой нагрузки заемщика, рассчитанного в соответствии с постановлением Правления Национального Банка Республики Казахстан от 25 декабря 2013 года № 292 "О введении ограничений на проведение отдельных видов банковских и других операций финансовыми организациями", зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 9125, с использованием для расчета среднего ежемесячного дохода заемщика - физического лица выписки из единого накопительного пенсионного фонда с индивидуального пенсионного счета за последние 6 (шесть) месяцев или информации о получении заемщиком заработной платы через платежные карточки банка в течение 6 (шести) последовательных месяцев, предшествующих дате обращения заемщика, превышает 0,35;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) просрочка платежей по задолженности по любому действующему или закрытому займу и (или) вознаграждению по нему за последние 24 (двадцать четыре) месяца, предшествующие дате выдачи, составляет более 60 (шестидесяти) календарных дней либо допускалась просрочка платежей более 3 (трех) раз сроком более 30 (тридцати) календарных дней;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) при ежемесячном мониторинге займов отсутствует информация для расчета, указанная в подпункте 1) или 2) настоящей строки.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае отсутствия у банка информации, предусмотренной в одном из вышеуказанных подпунктов настоящей строки, займы, выданные физическим лицам, признаются необеспеченными и взвешиваются по степени кредитного риска, согласно настоящей строке</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="73"/>
-[...3 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 81.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие займы, выданные физическим лицам с 1 января 2016 года, в том числе потребительские займы (за исключением ипотечных жилищных займов, займов физическим лицам, указанных в строке 80 настоящей таблицы и беззалоговых потребительских займов, указанных в приложении 5-1 к Нормативам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 82.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в центральных банках стран, имеющих суверенный рейтинг от "ВВ+" до "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и стран, не имеющих соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 83.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в международных финансовых организациях, имеющих долговой рейтинг от "ВВ+" до "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и международных финансовых организациях, не имеющих соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 84.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в организациях-резидентах, имеющих долговой рейтинг ниже "ВВВ+" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, организациях-резидентах, не имеющих соответствующей рейтинговой оценки, и организациях-нерезидентах, имеющих долговой рейтинг от "ВВВ" до "В+" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 85.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дебиторская задолженность организаций-резидентов, имеющих долговой рейтинг ниже "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, организаций-резидентов, не имеющих соответствующей рейтинговой оценки, и организаций-нерезидентов, имеющих долговой рейтинг от "ВВВ+" до "ВВ-" агентства Standard &amp; Poor's, или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 86.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дебиторская задолженность физических лиц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 87.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, имеющие статус государственных, выпущенные центральными правительствами стран, имеющих суверенный рейтинг от "ВВ+" до "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и стран, не имеющих соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 88.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные местными органами власти стран, имеющих суверенный рейтинг от "ВВВ+" до "ВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и стран, не имеющих соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 89.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные международными финансовыми организациями, имеющими долговой рейтинг от "ВВ+" до "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и международными финансовыми организациями, не имеющими соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 90.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные организациями-резидентами, имеющими долговой рейтинг ниже "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, организациями-резидентами, не имеющими соответствующей рейтинговой оценки, и организациями-нерезидентами, имеющими долговой рейтинг от "ВВВ+" до "ВВ-" агентства Standard &amp; Poor's, или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 91.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Позиции секьюритизации, удерживаемые банком на балансе, и имеющие кредитный рейтинг от "ВВВ+" до "ВВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, или рейтинговую оценку от "kzBBB+" до "kzBBB-" по национальной шкале агентства Standard &amp; Poor's, или рейтинг аналогичного уровня по национальной шкале одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 92.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные специальной финансовой компанией акционерного общества "Фонд стрессовых активов"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 93.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Требования по открытым корреспондентским счетам к банкам-резидентам Республики Казахстан, имеющим долговой рейтинг ниже "В+" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, или банку-нерезиденту, имеющему долговой рейтинг ниже "ВВ" агентства Standard &amp; Poor's, или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 94.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Начисленное вознаграждение по активам, включенным в IV группу риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 95.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Расчеты по платежам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 96.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 97.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Материальные запасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 98.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Предоплата суммы вознаграждения и расходов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -34060,7874 +35115,8738 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 V группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 99.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инвестиции банка в акции (доли участия в уставном капитале), бессрочные финансовые инструменты, субординированный долг юридических лиц, финансовая отчетность которых консолидируется при составлении финансовой отчетности банка в соответствии с МСФО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма всех инвестиций банка, каждая из которых составляет менее 10 (десяти) процентов от выпущенных акций (долей участия в уставном капитале) юридического лица, финансовая отчетность которого не консолидируется при составлении финансовой отчетности банка, не превышающая 10 (десяти) процентов основного капитала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 101.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма инвестиций банка в простые акции финансовой организации, в которой банк имеет 10 (десять) и более процентов от выпущенных акций (долей участия в уставном капитале), и часть отложенных налоговых активов, признанных в отношении вычитаемых временных разниц, в совокупности не превышающая 17,65 (семнадцать целых шестьдесят пять сотых) процентов разницы основного капитала банка после применения регуляторных корректировок, указанных в пункте 10 Нормативов, и суммы, подлежащей к вычету из основного капитала, указанной в абзацах третьем, четвертом и пятом пункта 11 Нормативов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 250</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 102.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные центральным правительствам стран, имеющих суверенный рейтинг ниже "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 103.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные центральным банкам стран, имеющих суверенный рейтинг ниже "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 104.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные международным финансовым организациям, имеющим долговой рейтинг ниже "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 105.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные местным органам власти стран, имеющих суверенный рейтинг ниже "ВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 106.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные организациям-нерезидентам, имеющим долговой рейтинг ниже "В+" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и организациям-нерезидентам, не имеющим соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 107.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, выданные с 1 января 2016 года и предоставленные на срок более 3 (трех) лет в иностранной валюте организациям-нерезидентам, имеющим долговой рейтинг ниже "В+" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и организациям-нерезидентам, не имеющим соответствующей рейтинговой оценки, и не имеющим соответствующей валютной выручки и (или) валютные риски которых не покрыты соответствующими инструментами хеджирования со стороны заемщика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 108.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, выданные с 1 января 2016 года и предоставленные на срок до 3 (трех) лет в иностранной валюте организациям-нерезидентам, имеющим долговой рейтинг ниже "В+" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и организациям-нерезидентам, не имеющим соответствующей рейтинговой оценки, и не имеющим соответствующей валютной выручки и (или) валютные риски которых не покрыты соответствующими инструментами хеджирования со стороны заемщика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 109.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z312" w:id="74"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z312" w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные нерезидентам Республики Казахстан, являющимся юридическими лицами, зарегистрированными на территории нижеуказанных иностранных государств, или их гражданами:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="73"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) Княжество Андорра;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) Соединенные Штаты Америки (только в части территорий Американских Виргинских островов, острова Гуам и содружества Пуэрто-Рико);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) Государство Антигуа и Барбуда;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4) Содружество Багамских островов;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5) Государство Барбадос;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6) Государство Бахрейн;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7) Государство Белиз;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8) Государство Бруней Даруссалам;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9) Объединенные Арабские Эмираты (только в части территории города Дубай);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10) Республика Вануату;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11) Республика Гватемала;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12) Государство Гренада;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13) Республика Джибути;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>14) Доминиканская Республика;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>15) Новая Зеландия (только в части территории островов Кука и Ниуэ);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>16) Республика Индонезия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>17) Испания (только в части территории Канарских островов);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>18) Республика Кипр;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>19) Федеральная Исламская Республика Коморские Острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20) Республика Коста-Рика;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>21) Китайская Народная Республика (только в части территорий специальных административных районов Аомынь (Макао) и Сянган (Гонконг);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>22) Республика Либерия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>23) Княжество Лихтенштейн;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>24) Малайзия (только в части территории анклава Лабуан);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>25) Республика Маврикий;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>26) Мальдивская Республика;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>27) Республика Мальта;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>28) Республика Маршалловы острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>29) Княжество Монако;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>30) Союз Мьянма;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>31) Республика Науру;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>32) Нидерланды (только в части территории острова Аруба и зависимых территорий Антильских островов);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>33) Федеративная Республика Нигерия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>34) Португалия (только в части территории островов Мадейра);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>35) Республика Палау;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>36) Республика Панама;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>37) Независимое Государство Самоа;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>38) Республика Сейшельские острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>39) Государство Сент-Винсент и Гренадины;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>40) Федерация Сент-Китс и Невис;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>41) Государство Сент-Люсия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>42) Королевство Тонга;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>43) Соединенное Королевство Великобритании и Северной Ирландии (только в части следующих территорий):</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Острова Ангилья;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Бермудские острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Британские Виргинские острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Гибралтар;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Каймановы острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Остров Монтсеррат;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Острова Теркс и Кайкос;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Остров Мэн;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нормандские острова (острова Гернси, Джерси, Сарк, Олдерни);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>44) Республика Филиппины;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45) Демократическая Республика Шри-Ланка</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="74"/>
-[...3 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 110.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в центральных банках стран, имеющих суверенный рейтинг ниже "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 111.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в международных финансовых организациях, имеющих долговой рейтинг ниже "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 112.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в организациях-нерезидентах, имеющих долговой рейтинг ниже "В+" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и организациях-нерезидентах, не имеющих соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 113.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z366" w:id="75"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z366" w:id="74"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в организациях-нерезидентах Республики Казахстан, зарегистрированных на территории нижеуказанных иностранных государств:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="74"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) Княжество Андорра;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) Соединенные Штаты Америки (только в части территорий Американских Виргинских островов, острова Гуам и содружества Пуэрто-Рико);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) Государство Антигуа и Барбуда;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4) Содружество Багамских островов;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5) Государство Барбадос;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6) Государство Бахрейн;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7) Государство Белиз;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8) Государство Бруней Даруссалам;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9) Объединенные Арабские Эмираты (только в части территории города Дубай);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10) Республика Вануату;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11) Республика Гватемала;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12) Государство Гренада;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13) Республика Джибути;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>14) Доминиканская Республика;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>15) Новая Зеландия (только в части территории островов Кука и Ниуэ);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>16) Республика Индонезия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>17) Испания (только в части территории Канарских островов);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>18) Республика Кипр;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>19) Федеральная Исламская Республика Коморские Острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20) Республика Коста-Рика;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>21) Китайская Народная Республика (только в части территорий специальных административных районов Аомынь (Макао) и Сянган (Гонконг);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>22) Республика Либерия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>23) Княжество Лихтенштейн;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>24) Малайзия (только в части территории анклава Лабуан);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>25) Республика Маврикий;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>26) Мальдивская Республика;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>27) Республика Мальта;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>28) Республика Маршалловы острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>29) Княжество Монако;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>30) Союз Мьянма;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>31) Республика Науру;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>32) Нидерланды (только в части территории острова Аруба и зависимых территорий Антильских островов);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>33) Федеративная Республика Нигерия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>34) Португалия (только в части территории островов Мадейра);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>35) Республика Палау;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>36) Республика Панама;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>37) Независимое Государство Самоа;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>38) Республика Сейшельские острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>39) Государство Сент-Винсент и Гренадины;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>40) Федерация Сент-Китс и Невис;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>41) Государство Сент-Люсия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>42) Королевство Тонга;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>43) Соединенное Королевство Великобритании и Северной Ирландии (только в части следующих территорий):</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Острова Ангилья;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Бермудские острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Британские Виргинские острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Гибралтар;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Каймановы острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Остров Монтсеррат;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Острова Теркс и Кайкос;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Остров Мэн;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нормандские острова (острова Гернси, Джерси, Сарк, Олдерни);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>44) Республика Филиппины;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45) Демократическая Республика Шри-Ланка</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="75"/>
-[...3 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 114.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дебиторская задолженность организаций-нерезидентов, имеющих долговой рейтинг ниже "ВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и организаций-нерезидентов, не имеющих соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 115.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z420" w:id="76"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z420" w:id="75"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дебиторская задолженность организаций-нерезидентов Республики Казахстан, зарегистрированных на территории нижеуказанных иностранных государств:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="75"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) Княжество Андорра;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) Соединенные Штаты Америки (только в части территорий Американских Виргинских островов, острова Гуам и содружества Пуэрто-Рико);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) Государство Антигуа и Барбуда;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4) Содружество Багамских островов;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5) Государство Барбадос;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6) Государство Бахрейн;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7) Государство Белиз;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8) Государство Бруней Даруссалам;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9) Объединенные Арабские Эмираты (только в части территории города Дубай);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10) Республика Вануату;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11) Республика Гватемала;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12) Государство Гренада;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13) Республика Джибути;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>14) Доминиканская Республика;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>15) Новая Зеландия (только в части территории островов Кука и Ниуэ);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>16) Республика Индонезия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>17) Испания (только в части территории Канарских островов);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>18) Республика Кипр;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>19) Федеральная Исламская Республика Коморские Острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20) Республика Коста-Рика;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>21) Китайская Народная Республика (только в части территорий специальных административных районов Аомынь (Макао) и Сянган (Гонконг);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>22) Республика Либерия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>23) Княжество Лихтенштейн;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>24) Малайзия (только в части территории анклава Лабуан);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>25) Республика Маврикий;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>26) Мальдивская Республика;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>27) Республика Мальта;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>28) Республика Маршалловы острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>29) Княжество Монако;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>30) Союз Мьянма;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>31) Республика Науру;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>32) Нидерланды (только в части территории острова Аруба и зависимых территорий Антильских островов);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>33) Федеративная Республика Нигерия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>34) Португалия (только в части территории островов Мадейра);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>35) Республика Палау;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>36) Республика Панама;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>37) Независимое Государство Самоа;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>38) Республика Сейшельские острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>39) Государство Сент-Винсент и Гренадины;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>40) Федерация Сент-Китс и Невис;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>41) Государство Сент-Люсия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>42) Королевство Тонга;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>43) Соединенное Королевство Великобритании и Северной Ирландии (только в части следующих территорий):</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Острова Ангилья;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Бермудские острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Британские Виргинские острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Гибралтар;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Каймановы острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Остров Монтсеррат;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Острова Теркс и Кайкос;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Остров Мэн;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нормандские острова (острова Гернси, Джерси, Сарк, Олдерни);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>44) Республика Филиппины;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45) Демократическая Республика Шри-Ланка</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="76"/>
-[...3 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 116.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные центральными правительствами стран, имеющих суверенный рейтинг ниже "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 117.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные местными органами власти стран, суверенный рейтинг которых ниже "ВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 118.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные международными финансовыми организациями, имеющими долговой рейтинг ниже "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 119.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные организациями-нерезидентами, имеющими долговой рейтинг ниже "ВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и организациями-нерезидентами, не имеющими соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 120.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z474" w:id="77"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z474" w:id="76"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные организациями-нерезидентами Республики Казахстан, зарегистрированными на территории нижеуказанных иностранных государств:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="76"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) Княжество Андорра;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) Соединенные Штаты Америки (только в части территорий Американских Виргинских островов, острова Гуам и содружества Пуэрто-Рико);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) Государство Антигуа и Барбуда;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4) Содружество Багамских островов;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5) Государство Барбадос;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6) Государство Бахрейн;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7) Государство Белиз;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8) Государство Бруней Даруссалам;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9) Объединенные Арабские Эмираты (только в части территории города Дубай);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10) Республика Вануату;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11) Республика Гватемала;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12) Государство Гренада;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13) Республика Джибути;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>14) Доминиканская Республика;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>15) Новая Зеландия (только в части территории островов Кука и Ниуэ);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>16) Республика Индонезия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>17) Испания (только в части территории Канарских островов);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>18) Республика Кипр;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>19) Федеральная Исламская Республика Коморские Острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20) Республика Коста-Рика;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>21) Китайская Народная Республика (только в части территорий специальных административных районов Аомынь (Макао) и Сянган (Гонконг);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>22) Республика Либерия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>23) Княжество Лихтенштейн;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>24) Малайзия (только в части территории анклава Лабуан);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>25) Республика Маврикий;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>26) Мальдивская Республика;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>27) Республика Мальта;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>28) Республика Маршалловы острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>29) Княжество Монако;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>30) Союз Мьянма;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>31) Республика Науру;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>32) Нидерланды (только в части территории острова Аруба и зависимых территорий Антильских островов);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>33) Федеративная Республика Нигерия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>34) Португалия (только в части территории островов Мадейра);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>35) Республика Палау;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>36) Республика Панама;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>37) Независимое Государство Самоа;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>38) Республика Сейшельские острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>39) Государство Сент-Винсент и Гренадины;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>40) Федерация Сент-Китс и Невис;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>41) Государство Сент-Люсия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>42) Королевство Тонга;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>43) Соединенное Королевство Великобритании и Северной Ирландии (только в части следующих территорий):</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Острова Ангилья;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Бермудские острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Британские Виргинские острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Гибралтар;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Каймановы острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Остров Монтсеррат;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Острова Теркс и Кайкос;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Остров Мэн;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нормандские острова (острова Гернси, Джерси, Сарк, Олдерни);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>44) Республика Филиппины;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45) Демократическая Республика Шри-Ланка</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="77"/>
-[...3 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 121.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Позиции секьюритизации, удерживаемые банком на балансе и имеющие кредитный рейтинг от "ВВ+" до "ВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств или рейтинговую оценку от "kzBB+" до "kzBB-" по национальной шкале агентства Standard &amp; Poor's, или рейтинг аналогичного уровня по национальной шкале одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 350</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 122.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Начисленное вознаграждение по активам, включенным в V группу риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -42090,662 +44009,662 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>взвешенных по степени</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кредитного риска вложений</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z529" w:id="78"/>
+    <w:bookmarkStart w:name="z529" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснения к расчету активов банка, подлежащих взвешиванию по степени кредитного риска вложений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z530" w:id="79"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z530" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Вклады, дебиторская задолженность, приобретенные ценные бумаги, займы, по которым у банка имеется обеспечение (в виде активов, указанных в строках 1, 2, 3, 10, 11, 12, 15, 16, 17, 18, 19 и 20 Таблицы активов банка, взвешенных по степени кредитного риска вложений (далее - Таблица), скорректированная стоимость которого составляет не менее 50 (пятидесяти) процентов объема указанных активов, при наличии в банках адекватных систем учета, позволяющих определить скорректированную стоимость обеспечения в соответствии с настоящим пунктом, включаются в расчет активов, взвешенных по степени риска за минусом скорректированной стоимости обеспечения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z531" w:id="80"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z531" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Скорректированная стоимость обеспечения (в виде активов, указанных в строках 1, 2, 3, 10, 11, 12, 15, 16, 17, 18, 19 и 20 Таблицы) равняется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z532" w:id="81"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z532" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100 (ста) процентам суммы вкладов, в том числе в данном банке, предоставленных в качестве обеспечения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z533" w:id="82"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z533" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       95 (девяносто пяти) процентам рыночной стоимости ценных бумаг, переданных в обеспечение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z534" w:id="83"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z534" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85 (восьмидесяти пяти) процентам рыночной стоимости аффинированных драгоценных металлов, переданных в обеспечение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z535" w:id="84"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z535" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Необеспеченная часть вышеуказанных вкладов, дебиторской задолженности, приобретенных ценных бумаг, взвешивается согласно Таблице по степени риска, соответствующей вкладам, дебиторской задолженности, приобретенным ценным бумагам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z536" w:id="85"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z536" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Займы, по которым у банка имеется обеспечение в виде безотзывной и безусловной гарантии акционерных обществ "Фонд национального благосостояния "Самрук-Қазына", "Национальный управляющий холдинг "Байтерек" и "Национальный управляющий холдинг "КазАгро", договора страхования, содержащего пункты о безусловном и безотзывном исполнении обязательств по страховой выплате, заключенного с национальной компанией, осуществляющей функции по поддержке экспорта, и имеющей государственную гарантию Правительства Республики Казахстан, сумма которых покрывает не менее 50 (пятидесяти) процентов объема указанных займов, включаются в расчет активов, взвешенных по степени риска за минусом скорректированной стоимости обеспечения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z537" w:id="86"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z537" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Скорректированная стоимость обеспечения в виде гарантии акционерных обществ "Фонд национального благосостояния "Самрук-Қазына", "Национальный управляющий холдинг "Байтерек" и "Национальный управляющий холдинг "КазАгро", договора страхования, содержащего пункты о безусловном и безотзывном исполнении обязательств по страховой выплате, заключенного с национальной компанией, осуществляющей функции по поддержке экспорта, и имеющей государственную гарантию Правительства Республики Казахстан равняется 95 (девяноста пяти) процентам суммы гарантии, договора страхования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z538" w:id="87"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z538" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Вклады, дебиторская задолженность, приобретенные ценные бумаги, займы, инвестиции, не включенные в расчет инвестиций банка, гарантированные (застрахованные) организациями, имеющими степень риска ниже контрагента, включаются в расчет активов, взвешенных по степени риска (за минусом гарантированной (застрахованной) суммы вкладов, дебиторской задолженности, приобретенных ценных бумаг, займов, инвестиций, не включенных в расчет инвестиций банка) по степени риска должника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z539" w:id="88"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z539" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гарантированная (застрахованная) сумма вкладов, дебиторской задолженности, приобретенных ценных бумаг, займов, инвестиций, не включенных в расчет инвестиций банка, взвешивается по степени риска дебиторской задолженности соответствующего гаранта (страховщика).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z540" w:id="89"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z540" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Вклады, дебиторская задолженность, приобретенные ценные бумаги и займы, указанные в пункте 1 настоящих Пояснений к расчету активов банка, подлежащих взвешиванию по степени кредитного риска вложений (далее - Пояснения), предоставленные нерезидентам Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z541" w:id="90"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z541" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) зарегистрированным в качестве юридического лица на территории офшорных зон;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z542" w:id="91"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z542" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) являющимся зависимыми от юридических лиц, зарегистрированных на территории офшорных зон, владеющих в отдельности более чем 5 (пятью) процентами уставного капитала, или дочерними по отношению к юридическому лицу, зарегистрированному на территории офшорной зоны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z543" w:id="92"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z543" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) являющимся гражданами офшорных зон;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z544" w:id="93"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z544" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       взвешиваются по степени риска согласно Таблице, независимо от наличия обеспечения, указанного в пункте 1 Пояснений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z545" w:id="94"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z545" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Вклады, дебиторская задолженность, приобретенные ценные бумаги и займы, указанные в пункте 1 Пояснений, предоставленные нерезидентам Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z546" w:id="95"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z546" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) зарегистрированным в качестве юридического лица на территории офшорных зон, но имеющим долговой рейтинг не ниже "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств или соответствующую гарантию головной организации, долговой рейтинг которой не ниже указанного уровня, в обеспечение всей суммы обязательств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z547" w:id="96"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z547" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) являющимся зависимыми от юридических лиц, зарегистрированных на территории офшорных зон, владеющих в отдельности более 5 (пятью) процентами уставного капитала, или дочерними по отношению к юридическому лицу, зарегистрированному на территории офшорной зоны, но имеющему долговой рейтинг не ниже указанного уровня или соответствующую гарантию головной организации, долговой рейтинг которой не ниже указанного уровня, в обеспечение всей суммы обязательств, за исключением требований к нерезидентам Республики Казахстан, являющимся юридическими лицами, зарегистрированными на территории офшорных зон, или их гражданами либо юридическими лицами, зарегистрированными на территории государств, отнесенных Организацией экономического сотрудничества и развития к перечню офшорных территорий, не принявших обязательств по информационному обмену, или их гражданами, или к организациям, являющимся зависимыми от юридических лиц, владеющих в отдельности более 5 (пятью) процентами уставного капитала, либо дочерними по отношению к юридическим лицам, зарегистрированным на территории указанных офшорных зон;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z548" w:id="97"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z548" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       взвешиваются по нулевой степени риска.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z549" w:id="98"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z549" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Для целей расчета активов банка, взвешенных по степени риска вложений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z550" w:id="99"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z550" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       под ипотечным жилищным займом понимается ипотечный заем, предоставленный физическим лицам в целях строительства жилища либо его покупки и (или) ремонта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z551" w:id="100"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z551" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       под потребительским займом понимается заем, предоставленный физическим лицам на приобретение товаров, работ и услуг, не связанных с осуществлением предпринимательской деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z552" w:id="101"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z552" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Если ценная бумага имеет специальный долговой рейтинг выпуска, то при взвешивании активов банка по степени риска необходимо учитывать рейтинг ценной бумаги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z553" w:id="102"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z553" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Степень кредитного риска по займу согласно Таблице или Значениям коэффициентов взвешивания по степени кредитного риска вложений по беззалоговым потребительским займам при расчете коэффициента долговой нагрузки согласно приложению 5-1 к Нормативам (далее – Значения) снижается в два раза, если в отношении такого займа заемщиком - физическим лицом осуществляется выполнение плана реабилитации, составленного в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> постановления Правления Национального Банка Республики Казахстан от 28 июля 2017 года № 136 "Об утверждении Правил предоставления банковских услуг и рассмотрения банками, организациями, осуществляющими отдельные виды банковских операций, обращений клиентов, возникающих в процессе предоставления банковских услуг", зарегистрированного в Реестре государственной регистрации нормативных правовых актов под № 15541.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z554" w:id="103"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z554" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае неисполнения заемщиком-физическим лицом плана реабилитации, указанного в части первой настоящего пункта, заем взвешивается по степени кредитного риска согласно Таблице или Значениям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z555" w:id="104"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z555" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Активы, включенные в расчет активов, условных и возможных требований и обязательств с учетом рыночного риска в соответствии с пунктом 21 Нормативов, не включаются в расчет активов, условных и возможных обязательств, взвешиваемых по степени кредитного риска, за исключением активов, включенных в расчет финансовых инструментов с рыночным риском, связанным с изменением обменных курсов валют и курсов драгоценных металлов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -43071,31 +44990,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>