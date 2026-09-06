--- v1 (2026-06-10)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="923f4f8" w14:textId="923f4f8">
+    <w:p w14:paraId="415d7c2" w14:textId="415d7c2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1117,725 +1117,127 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...2 lines deleted...]
-        <w:br/>
+        <w:t xml:space="preserve">2. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 15.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...19 lines deleted...]
-          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 91</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования)</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...573 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 30 октября 2020 года № 106 "О внесении изменений и дополнения в некоторые нормативные правовые акты Республики Казахстан и приостановлении действия отдельных норм некоторых нормативных правовых актов Республики Казахстан по вопросам регулирования финансового рынка" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 21554, опубликовано 3 ноября 2020 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан) следующие изменения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2440,68 +1842,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>соблюдению норм и лимитов,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>размеру капитала банка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z50" w:id="36"/>
+    <w:bookmarkStart w:name="z50" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица активов банка, взвешенных по степени кредитного риска вложений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -8989,90 +8391,90 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 56.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z51" w:id="37"/>
+          <w:bookmarkStart w:name="z51" w:id="17"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Займы, предоставленные субъектам, отнесенным к малому или среднему предпринимательству согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Предпринимательскому кодексу</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Республики Казахстан от 29 октября 2015 года, соответствующие следующим критериям:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="37"/>
+          <w:bookmarkEnd w:id="17"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11472,70 +10874,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 77.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z53" w:id="38"/>
+          <w:bookmarkStart w:name="z53" w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Необеспеченные займы, выданные физическим лицам с 1 января 2016 года по 31 декабря 2019 года, в том числе потребительские займы, соответствующие одному из следующих критериев, рассчитываемых банком:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="38"/>
+          <w:bookmarkEnd w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14782,70 +14184,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 105.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z57" w:id="39"/>
+          <w:bookmarkStart w:name="z57" w:id="19"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные нерезидентам Республики Казахстан, являющимся юридическими лицами, зарегистрированными на территории нижеуказанных иностранных государств, или их гражданами:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="39"/>
+          <w:bookmarkEnd w:id="19"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16738,70 +16140,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 109.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z111" w:id="40"/>
+          <w:bookmarkStart w:name="z111" w:id="20"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в организациях-нерезидентах Республики Казахстан, зарегистрированных на территории нижеуказанных иностранных государств:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="40"/>
+          <w:bookmarkEnd w:id="20"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -18468,70 +17870,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 111.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z165" w:id="41"/>
+          <w:bookmarkStart w:name="z165" w:id="21"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дебиторская задолженность организаций-нерезидентов Республики Казахстан, зарегистрированных на территории нижеуказанных иностранных государств:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="41"/>
+          <w:bookmarkEnd w:id="21"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -20537,70 +19939,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 116.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z219" w:id="42"/>
+          <w:bookmarkStart w:name="z219" w:id="22"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные организациями-нерезидентами Республики Казахстан, зарегистрированными на территории нижеуказанных иностранных государств:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="42"/>
+          <w:bookmarkEnd w:id="22"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -22495,608 +21897,608 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>взвешенных по степени</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кредитного риска вложений</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z274" w:id="43"/>
+    <w:bookmarkStart w:name="z274" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснения к расчету активов банка, подлежащих взвешиванию по степени кредитного риска вложений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z275" w:id="44"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z275" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Вклады, дебиторская задолженность, приобретенные ценные бумаги, займы, по которым у банка имеется обеспечение (в виде активов, указанных в строках 1, 2, 3, 10, 11, 12, 15, 16, 17, 18, 19 и 20 Таблицы активов банка, взвешенных по степени кредитного риска вложений (далее - Таблица), скорректированная стоимость которого составляет не менее 50 (пятидесяти) процентов объема указанных активов, при наличии в банках адекватных систем учета, позволяющих определить скорректированную стоимость обеспечения в соответствии с настоящим пунктом, включаются в расчет активов, взвешенных по степени риска за минусом скорректированной стоимости обеспечения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z276" w:id="45"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z276" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Скорректированная стоимость обеспечения (в виде активов, указанных в строках 1, 2, 3, 10, 11, 12, 15, 16, 17, 18, 19 и 20 Таблицы) равняется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z277" w:id="46"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z277" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100 (ста) процентам суммы вкладов, в том числе в данном банке, предоставленных в качестве обеспечения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z278" w:id="47"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z278" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       95 (девяносто пяти) процентам рыночной стоимости ценных бумаг, переданных в обеспечение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z279" w:id="48"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z279" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85 (восьмидесяти пяти) процентам рыночной стоимости аффинированных драгоценных металлов, переданных в обеспечение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z280" w:id="49"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z280" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Необеспеченная часть вышеуказанных вкладов, дебиторской задолженности, приобретенных ценных бумаг, взвешивается согласно Таблице по степени риска, соответствующей вкладам, дебиторской задолженности, приобретенным ценным бумагам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z281" w:id="50"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z281" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Займы, по которым у банка имеется обеспечение в виде договора страхования, содержащего пункты о безусловном и безотзывном исполнении обязательств по страховой выплате, заключенного с национальной компанией, осуществляющей функции по поддержке экспорта, и имеющей государственную гарантию Правительства Республики Казахстан, сумма которого покрывает не менее 50 (пятидесяти) процентов объема указанных займов, включаются в расчет активов, взвешенных по степени риска за минусом скорректированной стоимости обеспечения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z282" w:id="51"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z282" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Скорректированная стоимость обеспечения в виде договора страхования, содержащего пункты о безусловном и безотзывном исполнении обязательств по страховой выплате, заключенного с национальной компанией, осуществляющей функции по поддержке экспорта, и имеющей государственную гарантию Правительства Республики Казахстан равняется 95 (девяноста пяти) процентам суммы договора страхования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z283" w:id="52"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z283" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Вклады, дебиторская задолженность, приобретенные ценные бумаги, займы, инвестиции, не включенные в расчет инвестиций банка, гарантированные (застрахованные) организациями, имеющими степень риска ниже контрагента, включаются в расчет активов, взвешенных по степени риска (за минусом гарантированной (застрахованной) суммы вкладов, дебиторской задолженности, приобретенных ценных бумаг, займов, инвестиций, не включенных в расчет инвестиций банка) по степени риска должника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z284" w:id="53"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z284" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гарантированная (застрахованная) сумма вкладов, дебиторской задолженности, приобретенных ценных бумаг, займов, инвестиций, не включенных в расчет инвестиций банка, взвешивается по степени риска дебиторской задолженности соответствующего гаранта (страховщика).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z285" w:id="54"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z285" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Вклады, дебиторская задолженность, приобретенные ценные бумаги и займы, указанные в пункте 1 настоящих Пояснений к расчету активов банка, подлежащих взвешиванию по степени кредитного риска вложений (далее - Пояснения), предоставленные нерезидентам Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z286" w:id="55"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z286" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) зарегистрированным в качестве юридического лица на территории офшорных зон;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z287" w:id="56"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z287" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) являющимся зависимыми от юридических лиц, зарегистрированных на территории офшорных зон, владеющих в отдельности более чем 5 (пятью) процентами уставного капитала, или дочерними по отношению к юридическому лицу, зарегистрированному на территории офшорной зоны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z288" w:id="57"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z288" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) являющимся гражданами офшорных зон;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z289" w:id="58"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z289" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       взвешиваются по степени риска согласно Таблице, независимо от наличия обеспечения, указанного в пункте 1 Пояснений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z290" w:id="59"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z290" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Вклады, дебиторская задолженность, приобретенные ценные бумаги и займы, указанные в пункте 1 Пояснений, предоставленные нерезидентам Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z291" w:id="60"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z291" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) зарегистрированным в качестве юридического лица на территории офшорных зон, но имеющим долговой рейтинг не ниже "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств или соответствующую гарантию головной организации, долговой рейтинг которой не ниже указанного уровня, в обеспечение всей суммы обязательств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z292" w:id="61"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z292" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) являющимся зависимыми от юридических лиц, зарегистрированных на территории офшорных зон, владеющих в отдельности более 5 (пятью) процентами уставного капитала, или дочерними по отношению к юридическому лицу, зарегистрированному на территории офшорной зоны, но имеющему долговой рейтинг не ниже указанного уровня или соответствующую гарантию головной организации, долговой рейтинг которой не ниже указанного уровня, в обеспечение всей суммы обязательств, за исключением требований к нерезидентам Республики Казахстан, являющимся юридическими лицами, зарегистрированными на территории офшорных зон, или их гражданами либо юридическими лицами, зарегистрированными на территории государств, отнесенных Организацией экономического сотрудничества и развития к перечню офшорных территорий, не принявших обязательств по информационному обмену, или их гражданами, или к организациям, являющимся зависимыми от юридических лиц, владеющих в отдельности более 5 (пятью) процентами уставного капитала, либо дочерними по отношению к юридическим лицам, зарегистрированным на территории указанных офшорных зон;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z293" w:id="62"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z293" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       взвешиваются по нулевой степени риска.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z294" w:id="63"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z294" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Для целей расчета активов банка, взвешенных по степени риска вложений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z295" w:id="64"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z295" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       под ипотечным жилищным займом понимается ипотечный заем, предоставленный физическим лицам в целях строительства жилища либо его покупки и (или) ремонта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z296" w:id="65"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z296" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       под потребительским займом понимается заем, предоставленный физическим лицам на приобретение товаров, работ и услуг, не связанных с осуществлением предпринимательской деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z297" w:id="66"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z297" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Если ценная бумага имеет специальный долговой рейтинг выпуска, то при взвешивании активов банка по степени риска необходимо учитывать рейтинг ценной бумаги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z298" w:id="67"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z298" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Степень кредитного риска по займу согласно Таблице или Значениям коэффициентов взвешивания по степени кредитного риска вложений по беззалоговым потребительским займам при расчете коэффициента долговой нагрузки согласно приложению 5-1 к Нормативам (далее – Значения) снижается в два раза, если в отношении такого займа заемщиком - физическим лицом осуществляется выполнение плана реабилитации, составленного в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> постановления Правления Национального Банка Республики Казахстан от 28 июля 2017 года № 136 "Об утверждении Правил предоставления банковских услуг и рассмотрения банками, организациями, осуществляющими отдельные виды банковских операций, обращений клиентов, возникающих в процессе предоставления банковских услуг", зарегистрированного в Реестре государственной регистрации нормативных правовых актов под № 15541.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z299" w:id="68"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z299" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае неисполнения заемщиком-физическим лицом плана реабилитации, указанного в части первой настоящего пункта, заем взвешивается по степени кредитного риска согласно Таблице или Значениям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z300" w:id="69"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z300" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Активы, включенные в расчет активов, условных и возможных требований и обязательств с учетом рыночного риска в соответствии с пунктом 21 Нормативов, не включаются в расчет активов, условных и возможных обязательств, взвешиваемых по степени кредитного риска, за исключением активов, включенных в расчет финансовых инструментов с рыночным риском, связанным с изменением обменных курсов валют и курсов драгоценных металлов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -23474,68 +22876,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>соблюдению норм и лимитов,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>размеру капитала банка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z304" w:id="70"/>
+    <w:bookmarkStart w:name="z304" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица активов банка, взвешенных по степени кредитного риска вложений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -30023,90 +29425,90 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 56.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z305" w:id="71"/>
+          <w:bookmarkStart w:name="z305" w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Займы, предоставленные субъектам, отнесенным к малому или среднему предпринимательству согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Предпринимательскому кодексу</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Республики Казахстан от 29 октября 2015 года, соответствующие следующим критериям:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="71"/>
+          <w:bookmarkEnd w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -32845,70 +32247,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 80.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z307" w:id="72"/>
+          <w:bookmarkStart w:name="z307" w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Необеспеченные займы, выданные физическим лицам с 1 января 2016 года по 31 декабря 2019 года, в том числе потребительские займы, соответствующие одному из следующих критериев, рассчитываемых банком:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="72"/>
+          <w:bookmarkEnd w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -36296,70 +35698,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 109.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z312" w:id="73"/>
+          <w:bookmarkStart w:name="z312" w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные нерезидентам Республики Казахстан, являющимся юридическими лицами, зарегистрированными на территории нижеуказанных иностранных государств, или их гражданами:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="73"/>
+          <w:bookmarkEnd w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -38252,70 +37654,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 113.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z366" w:id="74"/>
+          <w:bookmarkStart w:name="z366" w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в организациях-нерезидентах Республики Казахстан, зарегистрированных на территории нижеуказанных иностранных государств:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="74"/>
+          <w:bookmarkEnd w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -39982,70 +39384,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 115.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z420" w:id="75"/>
+          <w:bookmarkStart w:name="z420" w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дебиторская задолженность организаций-нерезидентов Республики Казахстан, зарегистрированных на территории нижеуказанных иностранных государств:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="75"/>
+          <w:bookmarkEnd w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -42051,70 +41453,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 120.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z474" w:id="76"/>
+          <w:bookmarkStart w:name="z474" w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные организациями-нерезидентами Республики Казахстан, зарегистрированными на территории нижеуказанных иностранных государств:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="76"/>
+          <w:bookmarkEnd w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -44009,662 +43411,662 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>взвешенных по степени</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кредитного риска вложений</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z529" w:id="77"/>
+    <w:bookmarkStart w:name="z529" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснения к расчету активов банка, подлежащих взвешиванию по степени кредитного риска вложений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z530" w:id="78"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z530" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Вклады, дебиторская задолженность, приобретенные ценные бумаги, займы, по которым у банка имеется обеспечение (в виде активов, указанных в строках 1, 2, 3, 10, 11, 12, 15, 16, 17, 18, 19 и 20 Таблицы активов банка, взвешенных по степени кредитного риска вложений (далее - Таблица), скорректированная стоимость которого составляет не менее 50 (пятидесяти) процентов объема указанных активов, при наличии в банках адекватных систем учета, позволяющих определить скорректированную стоимость обеспечения в соответствии с настоящим пунктом, включаются в расчет активов, взвешенных по степени риска за минусом скорректированной стоимости обеспечения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z531" w:id="79"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z531" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Скорректированная стоимость обеспечения (в виде активов, указанных в строках 1, 2, 3, 10, 11, 12, 15, 16, 17, 18, 19 и 20 Таблицы) равняется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z532" w:id="80"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z532" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100 (ста) процентам суммы вкладов, в том числе в данном банке, предоставленных в качестве обеспечения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z533" w:id="81"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z533" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       95 (девяносто пяти) процентам рыночной стоимости ценных бумаг, переданных в обеспечение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z534" w:id="82"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z534" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85 (восьмидесяти пяти) процентам рыночной стоимости аффинированных драгоценных металлов, переданных в обеспечение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z535" w:id="83"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z535" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Необеспеченная часть вышеуказанных вкладов, дебиторской задолженности, приобретенных ценных бумаг, взвешивается согласно Таблице по степени риска, соответствующей вкладам, дебиторской задолженности, приобретенным ценным бумагам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z536" w:id="84"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z536" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Займы, по которым у банка имеется обеспечение в виде безотзывной и безусловной гарантии акционерных обществ "Фонд национального благосостояния "Самрук-Қазына", "Национальный управляющий холдинг "Байтерек" и "Национальный управляющий холдинг "КазАгро", договора страхования, содержащего пункты о безусловном и безотзывном исполнении обязательств по страховой выплате, заключенного с национальной компанией, осуществляющей функции по поддержке экспорта, и имеющей государственную гарантию Правительства Республики Казахстан, сумма которых покрывает не менее 50 (пятидесяти) процентов объема указанных займов, включаются в расчет активов, взвешенных по степени риска за минусом скорректированной стоимости обеспечения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z537" w:id="85"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z537" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Скорректированная стоимость обеспечения в виде гарантии акционерных обществ "Фонд национального благосостояния "Самрук-Қазына", "Национальный управляющий холдинг "Байтерек" и "Национальный управляющий холдинг "КазАгро", договора страхования, содержащего пункты о безусловном и безотзывном исполнении обязательств по страховой выплате, заключенного с национальной компанией, осуществляющей функции по поддержке экспорта, и имеющей государственную гарантию Правительства Республики Казахстан равняется 95 (девяноста пяти) процентам суммы гарантии, договора страхования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z538" w:id="86"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z538" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Вклады, дебиторская задолженность, приобретенные ценные бумаги, займы, инвестиции, не включенные в расчет инвестиций банка, гарантированные (застрахованные) организациями, имеющими степень риска ниже контрагента, включаются в расчет активов, взвешенных по степени риска (за минусом гарантированной (застрахованной) суммы вкладов, дебиторской задолженности, приобретенных ценных бумаг, займов, инвестиций, не включенных в расчет инвестиций банка) по степени риска должника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z539" w:id="87"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z539" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гарантированная (застрахованная) сумма вкладов, дебиторской задолженности, приобретенных ценных бумаг, займов, инвестиций, не включенных в расчет инвестиций банка, взвешивается по степени риска дебиторской задолженности соответствующего гаранта (страховщика).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z540" w:id="88"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z540" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Вклады, дебиторская задолженность, приобретенные ценные бумаги и займы, указанные в пункте 1 настоящих Пояснений к расчету активов банка, подлежащих взвешиванию по степени кредитного риска вложений (далее - Пояснения), предоставленные нерезидентам Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z541" w:id="89"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z541" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) зарегистрированным в качестве юридического лица на территории офшорных зон;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z542" w:id="90"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z542" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) являющимся зависимыми от юридических лиц, зарегистрированных на территории офшорных зон, владеющих в отдельности более чем 5 (пятью) процентами уставного капитала, или дочерними по отношению к юридическому лицу, зарегистрированному на территории офшорной зоны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z543" w:id="91"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z543" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) являющимся гражданами офшорных зон;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z544" w:id="92"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z544" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       взвешиваются по степени риска согласно Таблице, независимо от наличия обеспечения, указанного в пункте 1 Пояснений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z545" w:id="93"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z545" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Вклады, дебиторская задолженность, приобретенные ценные бумаги и займы, указанные в пункте 1 Пояснений, предоставленные нерезидентам Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z546" w:id="94"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z546" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) зарегистрированным в качестве юридического лица на территории офшорных зон, но имеющим долговой рейтинг не ниже "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств или соответствующую гарантию головной организации, долговой рейтинг которой не ниже указанного уровня, в обеспечение всей суммы обязательств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z547" w:id="95"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z547" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) являющимся зависимыми от юридических лиц, зарегистрированных на территории офшорных зон, владеющих в отдельности более 5 (пятью) процентами уставного капитала, или дочерними по отношению к юридическому лицу, зарегистрированному на территории офшорной зоны, но имеющему долговой рейтинг не ниже указанного уровня или соответствующую гарантию головной организации, долговой рейтинг которой не ниже указанного уровня, в обеспечение всей суммы обязательств, за исключением требований к нерезидентам Республики Казахстан, являющимся юридическими лицами, зарегистрированными на территории офшорных зон, или их гражданами либо юридическими лицами, зарегистрированными на территории государств, отнесенных Организацией экономического сотрудничества и развития к перечню офшорных территорий, не принявших обязательств по информационному обмену, или их гражданами, или к организациям, являющимся зависимыми от юридических лиц, владеющих в отдельности более 5 (пятью) процентами уставного капитала, либо дочерними по отношению к юридическим лицам, зарегистрированным на территории указанных офшорных зон;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z548" w:id="96"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z548" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       взвешиваются по нулевой степени риска.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z549" w:id="97"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z549" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Для целей расчета активов банка, взвешенных по степени риска вложений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z550" w:id="98"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z550" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       под ипотечным жилищным займом понимается ипотечный заем, предоставленный физическим лицам в целях строительства жилища либо его покупки и (или) ремонта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z551" w:id="99"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z551" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       под потребительским займом понимается заем, предоставленный физическим лицам на приобретение товаров, работ и услуг, не связанных с осуществлением предпринимательской деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z552" w:id="100"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z552" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Если ценная бумага имеет специальный долговой рейтинг выпуска, то при взвешивании активов банка по степени риска необходимо учитывать рейтинг ценной бумаги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z553" w:id="101"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z553" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Степень кредитного риска по займу согласно Таблице или Значениям коэффициентов взвешивания по степени кредитного риска вложений по беззалоговым потребительским займам при расчете коэффициента долговой нагрузки согласно приложению 5-1 к Нормативам (далее – Значения) снижается в два раза, если в отношении такого займа заемщиком - физическим лицом осуществляется выполнение плана реабилитации, составленного в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> постановления Правления Национального Банка Республики Казахстан от 28 июля 2017 года № 136 "Об утверждении Правил предоставления банковских услуг и рассмотрения банками, организациями, осуществляющими отдельные виды банковских операций, обращений клиентов, возникающих в процессе предоставления банковских услуг", зарегистрированного в Реестре государственной регистрации нормативных правовых актов под № 15541.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z554" w:id="102"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z554" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае неисполнения заемщиком-физическим лицом плана реабилитации, указанного в части первой настоящего пункта, заем взвешивается по степени кредитного риска согласно Таблице или Значениям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z555" w:id="103"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z555" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Активы, включенные в расчет активов, условных и возможных требований и обязательств с учетом рыночного риска в соответствии с пунктом 21 Нормативов, не включаются в расчет активов, условных и возможных обязательств, взвешиваемых по степени кредитного риска, за исключением активов, включенных в расчет финансовых инструментов с рыночным риском, связанным с изменением обменных курсов валют и курсов драгоценных металлов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -44990,31 +44392,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>