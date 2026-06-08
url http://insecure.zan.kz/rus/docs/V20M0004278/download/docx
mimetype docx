--- v0 (2026-03-12)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="923853f" w14:textId="923853f">
+    <w:p w14:paraId="87348cb" w14:textId="87348cb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,109 +76,108 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>О дополнительном предоставлении гарантированного объема бесплатной медицинской помощи, в том числе лекарственных средств, специализированных лечебных продуктов, медицинских изделий, отдельным категориям граждан Республики Казахстан постоянно проживающих на территории Мангистауской области при амбулаторном лечении бесплатно</w:t>
+        <w:t>О дополнительном предоставлении гарантированного объема бесплатной медицинской помощи, в том числе лекарственных средств, специализированных лечебных продуктов и медицинских изделий, отдельным категориям граждан Республики Казахстан, постоянно проживающих на территории Мангистауской области, при амбулаторном лечении бесплатно</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение Мангистауского областного маслихата от 28 августа 2020 года № 37/446. Зарегистрировано Департаментом юстиции Мангистауской области 8 сентября 2020 года № 4278.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Заголовок решения - в редакции решения Мангистауского областного маслихата от 29.03.2022 </w:t>
+      Сноска. Заголовок решения в редакции решения Мангистауского областного маслихата от 16.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 9/112</w:t>
+        <w:t xml:space="preserve">№ 25/295 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z0" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В соответствии с Кодексом Республики Казахстан от 7 июля 2020 года "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -193,213 +192,210 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>", Законом Республики Казахстан от 23 января 2001 года "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О местном государственном управлении и самоуправлении в Республике Казахстан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" Мангистауский областной маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z1" w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Дополнительно предоставить гарантированный объем бесплатной медицинской помощи, в том числе лекарственные средства, специализированные лечебные продукты, медицинские изделия, отдельным категориям граждан при амбулаторном лечении бесплатно согласно приложению 1 к настоящему решению.</w:t>
+      1. Дополнительно предоставить гарантированный объем бесплатной медицинской помощи, в том числе лекарственные средства, специализированные лечебные продукты и медицинские изделия, отдельным категориям граждан Республики Казахстан, постоянно проживающих на территории Мангистауской области, при амбулаторном лечении бесплатно, согласно приложению 1 к настоящему решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции решения Мангистауского областного маслихата от 29.03.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения Мангистауского областного маслихата от 16.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 9/112</w:t>
+        <w:t xml:space="preserve">№ 25/295 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Признать утратившими силу некоторые решения Мангистауского областного маслихата согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z3" w:id="3"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственному учреждению "Аппарат Мангистауского областного маслихата" (руководитель аппарата Дауылбаев А.К.) обеспечить государственную регистрацию настоящего решения в органах юстиции, размещение на интернет-ресурсе Мангистауского областного маслихата.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z4" w:id="4"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящее решение вступает в силу со дня государственной регистрации в органах юстиции и вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -871,94 +867,94 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 августа 2020 года № 37/446</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="5"/>
+    <w:bookmarkStart w:name="z13" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень дополнительного предоставления гарантированного объема бесплатной медицинской помощи, в том числе лекарственных средств, специализированных лечебных продуктов, медицинских изделий, предоставляемых отдельным категориям граждан Республики Казахстан, зарегистрированным в Мангистауской области при амбулаторном лечении бесплатно</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 - в редакции решения\Мангистауского областного маслихата от 11.06.2025 № </w:t>
+      Сноска. Приложение 1 в редакции решения Мангистауского областного маслихата от 16.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">20/238 </w:t>
+        <w:t xml:space="preserve">№ 25/295 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1039,51 +1035,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование заболевания</w:t>
+Наименование заболеваний</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1946,604 +1942,604 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Анакинра</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...177 lines deleted...]
-Ритуксимаб</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Голимумаб</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...81 lines deleted...]
-Белимумаб</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Системные заболевания соединительных тканей, неврологические заболевания, болезнь Девика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все категории граждан, состоящих на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все стадии и степени тяжести</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ритуксимаб</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...177 lines deleted...]
-Крем на основе сульфотиазола серебра, крем для наружного применения</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Белимумаб</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...81 lines deleted...]
-Декспантенол 5%, крем для наружного применения</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Буллезный эпидермолиз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все категории граждан, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все стадии и степени тяжести</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Крем на основе сульфотиазола серебра, крем для наружного применения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -2592,51 +2588,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Декспантенол 5%, мазь для наружного применения</w:t>
+Декспантенол 5%, крем для наружного применения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -2685,333 +2681,333 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Хлоргексидин, раствор</w:t>
+Декспантенол 5%, мазь для наружного применения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...177 lines deleted...]
-Будесонид, суспензия для ингаляций дозированная</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хлоргексидин, раствор</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...81 lines deleted...]
-Фенотерол и Ипратропия бромид, раствор для ингаляций/аэрозоль для ингаляций</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стеноз гортани, хронический канюленоситель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все категории граждан, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все стадии и степени тяжести</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Будесонид, суспензия для ингаляций дозированная</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -3060,333 +3056,329 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ацетилцистеин, раствор для приема внутрь</w:t>
+Фенотерол и Ипратропия бромид, раствор для ингаляций/аэрозоль для ингаляций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...177 lines deleted...]
-Кетоаналоги аминокислот, таблетки</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ацетилцистеин, раствор для приема внутрь</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...81 lines deleted...]
-Препараты для перитонеального диализа</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хроническая почечная недостаточность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все категории граждан, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Переход с 3 в 4 стадию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кетоаналоги аминокислот, таблетки</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -4007,229 +3999,133 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трастузумаб дерукстекан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...177 lines deleted...]
-Мацитентан</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бригатиниб</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -4278,333 +4174,333 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Селексипаг</w:t>
+Лорлатиниб</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...81 lines deleted...]
-Риоцигуат</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Высокая легочная гипертензия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все категории граждан, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все стадии и степени тяжести</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мацитентан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...177 lines deleted...]
-Флуконазол, капсула</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Селексипаг</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -4653,678 +4549,726 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Итраконазол, капсула</w:t>
+Риоцигуат</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...81 lines deleted...]
-Эверолимус</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Состояние после пересадки органов и тканей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все категории граждан, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все стадии и степени тяжести</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Флуконазол, капсула</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-Бетаин</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итраконазол, капсула</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...177 lines deleted...]
-Гуселькумаб</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Эверолимус</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...81 lines deleted...]
-Секукинумаб</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гомоцистинурия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дети до 18 лет, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все стадии и степени тяжести</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бетаин</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...55 lines deleted...]
-Дети до 18 лет, состоящие на диспансерном учете</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Псориаз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все категории граждан, состоящие на диспансерном учете</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5352,164 +5296,118 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Устекинумаб</w:t>
+Секукинумаб</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...101 lines deleted...]
-Все категории граждан, состоящие на диспансерном учете</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дети до 18 лет, состоящие на диспансерном учете</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5537,170 +5435,174 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Экулизумаб</w:t>
+Устекинумаб</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:tcBorders>
-[...34 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кистозный фиброз (Муковисцидоз)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дети до 18 лет, состоящие на диспансерном учете</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5733,322 +5635,322 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пульмозим* (при наличии доказанной непереносимости дженериков Дорназа альфа)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...177 lines deleted...]
-Равулизумаб</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Элексакафтор/Тезакафтор/Ивакафтор</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...81 lines deleted...]
-Азатиоприн</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Миастения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все категории граждан, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все стадии и степени тяжести</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Равулизумаб</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -6097,349 +5999,257 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Циклоспорин</w:t>
+Азатиоприн</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-Паливизумаб</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Циклоспорин</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
-[...71 lines deleted...]
-Все категории граждан, состоящие на диспансерном учете</w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бронхолегочная дисплазия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дети в возрасте до 2 лет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6467,164 +6277,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Секукинумаб</w:t>
+Паливизумаб</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
-[...71 lines deleted...]
-Дети до 18 лет, состоящие на диспансерном учете</w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Анкилозирующий спондиллит</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все категории граждан, состоящие на диспансерном учете</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6652,174 +6462,170 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Инфликсимаб</w:t>
+Секукинумаб</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...110 lines deleted...]
-            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Болезнь Крона</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дети до 18 лет, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6841,442 +6647,446 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ланаделумаб</w:t>
+Инфликсимаб</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...81 lines deleted...]
-Ингибитор 1С-эстеразы</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наследственный ангионевротический отек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все категории граждан, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все стадии и степени тяжести</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ланаделумаб</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-Канакинумаб</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ингибитор 1С-эстеразы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19</w:t>
-[...71 lines deleted...]
-Дети до 18 лет, состоящие на диспансерном учете</w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Болезнь Стилла</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все категории граждан, состоящие на диспансерном учете</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7304,128 +7114,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Октреотид</w:t>
+Канакинумаб</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
-[...35 lines deleted...]
-Идиопатическая тромбоцитопеническая пурпура</w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гиперинсулинизм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7489,128 +7299,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ромиплостим</w:t>
+Октреотид</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21</w:t>
-[...35 lines deleted...]
-Бронхиальная астма</w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Идиопатическая тромбоцитопеническая пурпура</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7674,840 +7484,1447 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Омализумаб</w:t>
+Ромиплостим</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-2. Медицинские изделия в рамках гарантированного объема бесплатной медицинской помощи</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бронхиальная астма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все категории граждан, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все стадии и степени тяжести</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Омализумаб</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...177 lines deleted...]
-Повязка мазевая с серебром</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тезепелумаб</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...81 lines deleted...]
-Повязка без фармпрепаратов</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ревматоидный артрит</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Взрослые, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все стадии и степени тяжести</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Этанерцепт</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...81 lines deleted...]
-Повязка стерильная</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Спинальная мышечная дистрофия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дети до 18 лет, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все стадии и степени тяжести</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рисдиплам</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...81 lines deleted...]
-Повязка абсорбирующая стерильная</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гипофосфатемический рахит</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все категории граждан, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все стадии и степени тяжести</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Буросумаб</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...81 lines deleted...]
-Повязка абсорбирующая</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ахондраплазия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дети до 18 лет, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все стадии и степени тяжести</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Восоритид</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...81 lines deleted...]
-Пластырь</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нейрофиброматоз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все категории граждан, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все стадии и степени тяжести</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Селуметиниб</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...81 lines deleted...]
-Гидротюль, гидроактивная мазевая повязка</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Онкогематологические и гематологические заболевания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все категории граждан, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все стадии и степени тяжести</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Третиноин</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -8556,51 +8973,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Повязка мазевая с перуанским бальзамом</w:t>
+Мидостаурин</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -8649,51 +9066,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Стерильные салфетки</w:t>
+Венетоклакс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -8742,51 +9159,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бинт фиксирующийся эластичный</w:t>
+Помалидомид</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -8835,144 +9252,240 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Фиксирующийся бинт</w:t>
+Гилтеритиниб</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...81 lines deleted...]
-Сетчатый трубчатый бинт</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Системный склероз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все категории граждан, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все стадии и степени тяжести</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Микофеноловая кислота</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -9021,260 +9534,209 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бинт ваттный мягкий нестерильный</w:t>
+Микофенолат мофетил</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...80 lines deleted...]
-Стерильная повязка на основе хлорамфеникола</w:t>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Медицинские изделия в рамках гарантированного объема бесплатной медицинской помощи</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Стеноз гортани, хронический канюленоситель</w:t>
+Буллезный эпидермолиз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Все категории граждан, состоящие на диспансерном учете</w:t>
+Все категории граждан, состоящие на диспансерном учете диспансерном учете</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -9303,51 +9765,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аспирационный катетер с вакуумным контролем (для санации мокроты)</w:t>
+Повязка мазевая с серебром</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -9396,51 +9858,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трахеостомическая трубка</w:t>
+Повязка без фармпрепаратов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -9489,51 +9951,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Фиксирующие ленты для трахеостомы</w:t>
+Повязка стерильная</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -9582,51 +10044,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Cалфетки для подкладывания под трахеостомическую трубку</w:t>
+Повязка абсорбирующая стерильная</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -9675,51 +10137,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Голосовые клапаны</w:t>
+Повязка абсорбирующая</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -9768,51 +10230,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шприцы Жанне одноразовые</w:t>
+Пластырь</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -9861,51 +10323,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тепловлагообменник</w:t>
+Гидротюль, гидроактивная мазевая повязка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -9954,51 +10416,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Гастростомическая трубка (для питания ребенка) F-16</w:t>
+Повязка мазевая с перуанским бальзамом</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -10047,485 +10509,330 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Заглушки на трахеостому</w:t>
+Стерильные салфетки</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
-[...29 lines deleted...]
-3. Специализированные лечебные продукты в рамках гарантированного объема бесплатной медицинской помощи</w:t>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бинт фиксирующийся эластичный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-Специализированное лечебное питание</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фиксирующийся бинт</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...195 lines deleted...]
-Специализированная мука без глютена</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сетчатый трубчатый бинт</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -10574,51 +10881,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Безглютеновые кондитерские изделия</w:t>
+Бинт ваттный мягкий нестерильный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -10634,50 +10941,1626 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стерильная повязка на основе хлорамфеникола</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стеноз гортани, хронический канюленоситель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все категории граждан, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все стадии и степени тяжести</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аспирационный катетер с вакуумным контролем (для санации мокроты)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трахеостомическая трубка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фиксирующие ленты для трахеостомы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Cалфетки для подкладывания под трахеостомическую трубку</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Голосовые клапаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шприцы Жанне одноразовые</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тепловлагообменник</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гастростомическая трубка (для питания ребенка) F-16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заглушки на трахеостому</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Специализированные лечебные продукты в рамках гарантированного объема бесплатной медицинской помощи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Буллезный эпидермолиз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дети до 18 лет, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все стадии и степени тяжести</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специализированное лечебное питание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиакия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дети до 18 лет, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все стадии и</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специализированная мука без глютена</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+степени тяжести</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Безглютеновые кондитерские изделия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11342,282 +13225,282 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 августа 2020 года № 37/446</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z17" w:id="6"/>
+    <w:bookmarkStart w:name="z17" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых решений Мангистауского областного маслихата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z18" w:id="7"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z18" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Решение Мангистауского областного маслихата от 30 июля 2014 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 18/276</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О дополнительном предоставлении лекарственных средств отдельным категориям граждан при амбулаторном лечении бесплатно" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 2489, опубликовано 11 сентября 2014 года в информационно-правовой системе "Әділет").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z19" w:id="8"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z19" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Решение Мангистауского областного маслихата от 27 февраля 2015 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 22/358</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О внесении изменения и дополнений в решение областного маслихата от 30 июля 2014 года № 18/276 "О дополнительном бесплатном предоставлении лекарственных средств отдельным категориям граждан при амбулаторном лечении" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 2656, опубликовано в газете "Огни Мангистау" от 11 апреля 2015 года).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z20" w:id="9"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z20" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Решение Мангистауского областного маслихата от 14 октября 2016 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 5/60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О внесении изменений в решение областного маслихата от 30 июля 2014 года № 18/276 "О дополнительном бесплатном предоставлении лекарственных средств отдельным категориям граждан при амбулаторном лечении" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 3167, опубликовано 7 ноября 2016 года в информационно-правовой системе "Әділет").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z21" w:id="10"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z21" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Решение Мангистауского областного маслихата от 10 декабря 2019 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 32/388</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О внесении изменений и дополнений в решение Мангистауского областного маслихата от 30 июля 2014 года № 18/276 "О дополнительном бесплатном предоставлении лекарственных средств отдельным категориям граждан при амбулаторном лечении" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 4056, опубликовано 19 декабря 2019 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11943,31 +13826,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>