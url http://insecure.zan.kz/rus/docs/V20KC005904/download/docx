--- v0 (2025-11-07)
+++ v1 (2026-06-14)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e1c69b6" w14:textId="e1c69b6">
+    <w:p w14:paraId="15e8abc" w14:textId="15e8abc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -554,3524 +554,3526 @@
               </w:rPr>
               <w:t>№ 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательные участки в городе Темиртау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z187" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение –в редакции решения акима города Темиртау Карагандинской области от 02.07.2025 </w:t>
+      Сноска. Приложение – в редакции решения акима города Темиртау Карагандинской области от 25.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 3</w:t>
+        <w:t>№ 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 257</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр – коммунальное государственное учреждение "Школа-лицей имени Бауыржан Момышұлы" отдела образования города Темиртау управления образования Карагандинской области по адресу: проспект Мира, 62.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах: проспект Мира, дома №№ 1, 2, 2/2, 2/3, 2/4, 3/1, 4, 5, 6, 7, 7А, 7/5, 8, 8/1, 9, 10, 11, 12, 13, 13/1, 13/2, 14, 14/1, 15, 16, 16/1, 17, 18/1, 19, 19/1, 21, 24, 24/2, 24/4, 24А, 25/1, 26, 27/1, 28, 29, 30, 32, 33, 34, 34А, 35, 36, 37, 38, 39, 40, 41, 41/1, 42, 43, 46, 47, 47/1, 47/2, 48, 48/1, 48/2, 48/4, 49/1; микрорайон Горка Дружбы, дома №№ 8, 9, 10, 11, 12, 26, 29/1, 31/1, 37, 38, 39, 95, 96, 97, 101, 114, 114/1, 114/2, 116, 120; улица Гайдара, дома №№ 1, 3, 4, 5, 5/1, 6, 7, 8, 8/1, 8А, 9, 9/1, 11, 11/1; улица Сәкена Сейфуллина, дома №№ 54, 57, 59, 59/1, 59/2, 61, 61/1, 63, 63/1, 65, 65/1, 66, 66/1, 66/2, 67, 67/1, 68/1, 68/2, 69, 70, 70/2, 72, 72/2, 74, 74/2, 74/4, 76/2, 78; улица Қарағанды, дома №№ 50, 52, 52/1, 52/2, 54, 56, 58, 60, 62, 64, 66, 68, 70, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108; улица 1-ая Кольцевая, дома №№ 1, 1А, 2, 3, 3А, 3/5, 4, 5, 5А, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 42А, 43, 44, 45, 46, 46А, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 74/1, 76; улица 4-ая Кольцевая, дома №№ 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 40, 42, 44, 44/1, 46, 48, 50, 51, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 97; улица Крупской, дома №№ 1, 1/1, 2, 2/1, 3, 3/1, 5, 5/1, 6, 7/1, 8А, 9/1, 10, 11, 11/1, 12, 13, 13/1, 15, 15/1, 15/2, 17, 17/1, 17/2, 19, 19/1, 21, 21/1, 21/2, 23, 23/1, 25, 27, 29, 29А, 30, 35/1, 37/1, 39, 41, 41/1, 43, 43/1, 44, 51, 51/1, 76/2, 116; улица Матросова, дома №№ 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 33, 33А, 33Б, 34, 35, 36, 37, 37А, 37Б, 38, 39, 40, 41, 41А, 42, 43, 44, 45, 45/1, 46, 47, 48, 49, 50, 51, 52, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 74, 75, 75А, 76, 78, 79, 80, 81, 82, 84, 86, 87, 88, 90, 92, 94, 96, 98, 99, 100, 114; улица Молодежная, дома №№ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 13, 15; улица Морозова, дома №№ 2, 4, 5, 6, 7, 7/1, 8, 9, 10, 12, 14, 16, 18, 20; улица Нуркена Абдирова, дома №№ 2, 4, 4/2, 5, 6, 7, 9, 10, 10/1, 11, 12, 12/1, 13, 14, 14/1, 15, 16, 16/1, 17, 18, 19, 20, 21, 23, 25, 28; улица Сергея Лазо, дома №№ 3, 4, 5, 6, 7, 9, 9/1, 11, 13, 14, 15, 17, 18, 19, 20, 20/1, 21, 22, 23, 25, 26, 27, 28, 29, 30, 30/1, 31, 32, 33, 34, 34/2, 34/3, 35, 37, 39, 41; улица Ушинского, дома №№ 3, 5, 9; 91А квартал, дома №№ 3, 4, 5, 6, 7, 9, 10, 11, 12, 13, 14, 15, 16, 18, 19, 20, 22, 24/1, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 83; 91Б квартал, дома №№ 3, 9, 12, 13, 15, 16, 17, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 35, 36, 37, 38, 39, 40, 41, 42, 46, 47, 48, 49, 50, 51, 52, 54, 55, 56, 57, 58, 60, 74.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 258</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр - коммунальное государственное учреждение "Темиртауский высший политехнический колледж" управления образования Карагандинской области по адресу: улица Абая, 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах: проспект Строителей, дома №№ 32, 36, 38, 39, 40, 41, 42, 42/1, 42/2, 44, 45, 46, 49, 51, 53, 55, 57; улица Абая, дома №№ 1, 2, 4, 4/1, 5, 5/1, 5/2, 6/1, 6/2, 7, 7/1, 7/2, 8, 8/1, 9, 9/1, 9/2, 10; улица Сәкена Сейфуллина, дома №№ 37, 39, 41, 43, 45, 51, 51/1, 51/2; улица Қарағанды, дома №№ 34, 36, 46; улица Победы, дома №№ 1, 3/1, 3/2, 5, 5/1, 5/2, 7, 7/1, 7/2, 9; улица Фурманова, дома №№ 7, 8, 10, 10/1, 10/2, 12, 12/1, 12/2, 14, 14/1, 14/2, 16.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 259</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр – коммунальное государственное учреждение "Общеобразовательная школа имени Габидена Мустафина" отдела образования города Темиртау управления образования Карагандинской области по адресу: проспект Строителей, 27/1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах: проспект Республики, дома №№ 5, 7, 9/1, 9А, 11, 11/1; проспект Строителей, дома №№ 20, 21, 23, 23/1, 25, 27, 28/1, 29, 29/1, 29/2, 33, 33/1, 35; улица Абая, дома №№ 12, 14, 14/1, 16/1, 18; улица Сәкена Сейфуллина, дома №№ 23, 29, 31, 33, 35; улица Қарағанды, дома №№ 20, 20/1, 22, 22/1, 24, 24/1, 26, 26/1, 26/2, 28, 28/1, 30; улица Победы, дома №№ 10, 11, 12, 12/1, 12/2, 15, 15/1, 15/2, 19, 19/2, 21.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 260</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр – коммунальное государственное учреждение "Общеобразовательная школа № 11" отдела образования города Темиртау управления образования Карагандинской области по адресу: проспект Республики, 21/1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В границах: проспект Республики, дома №№ 17, 19, 19/1, 21, 23, 25, 25/1, 27; улица Блюхера, дома №№ 21, 25, 27, 29, 31, 33, 33/1; улица Сәкена Сейфуллина, дома №№ 28, 30, 32, 32/1, 34, 36/1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 261</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр - коммунальное государственное учреждение "Общеобразовательная школа № 12" отдела образования города Темиртау управления образования Карагандинской области по адресу: улица Байсеитовой, 7.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В границах: проспект Республики, дома №№ 2, 6, 6/1, 6/2, 8, 8/1, 8/2; проспект Строителей, дома №№ 1А, 1Б, 3/1, 13, 17; улица Байсеитовой, дома №№ 1, 2, 2/1, 3, 4, 4/1, 5, 5/1, 6, 9, 9/1, 11, 13; улица Қарағанды, дома №№ 12, 14, 14/1; улица Олега Тищенко, дома №№ 1, 3, 5, 8Б; улица Мичурина, дома №№ 1, 3Б, 6, 7, 8, 16Г, 16/9, 23; станция Аккудык, дома №№ 1, 3, 7, 7/1, 6, 8, 8/1, 9, 11, 13, 14, 15, 17, 18, 19, 20, 21, 22, 23, 25, 27, 29, 32, 32А, 35, 36, 37, 38, 39, 42. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 262</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр - коммунальное государственное учреждение "Общеобразовательная школа № 31" отдела образования города Темиртау управления образования Карагандинской области по адресу: улица Блюхера, 3.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах: 117 квартал, дома №№ 3А, 4, 5; проспект Республики, дома №№ 10, 12, 14; проспект Строителей, дома №№ 12, 14, 14/1, 18; улица Сәкена Сейфуллина, дома №№ 1, 3, 5, 5/1, 7, 11, 13, 15, 15/1, 17; улица Олега Тищенко, дома №№ 9, 11, 13, 16/2; станция Жана-Аул, дома №№ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 15, 16, 17, 29, 36; 17 километр, дома №№ 2, 4, 6, 7, 8, 9, 11, 14, 20, 22, 23, 26, 27, 28, 29, 36, 37, 38, 38А, 45, 48, 48А, 49, 50, 51, 59, 63; улица Байсеитовой, дома №№ 10, 12, 12А, 14, 17, 19, 19/1, 19/2, 23, 23/1, 23/2, 25.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 263</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр - управление капитального строительства Карагандинского металлургического комбината по адресу: улица Блюхера, 13.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах: проспект Республики, дома №№ 16, 16/1, 16/2, 16/3, 18; улица Блюхера, дома №№ 1, 9, 11, 11/1, 13/1; улица Сәкена Сейфуллина, дома №№ 1/1, 8/1, 10, 12, 18, 20, 20/1, 20/2, 22, 22/2; улица Олега Тищенко, дома №№ 18, 19, 20, 21, 22, 22/1, 23, 24, 24/1, 25, 26, 26/1, 27, 28, 28/1, 29, 30, 30/1, 32, 32/1, 34, 36; станция Карьерная, 8 марта дома №№ 1, 1Б, 2, 3, 4, 5, 6, 7, 8, 10; улица Мичурина, дома №№ 41, 43, 43А (детский дом), 45, 47.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 264</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр - коммунальное государственное учреждение "Общеобразовательная школа № 31" отдела образования города Темиртау управления образования Карагандинской области по адресу: улица Блюхера, 3.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В границах: 70 квартал, дома №№ 4, 6, 9, 10, 11, 12, 12А, 13, 13А, 14, 15, 18, 21, 21А, 22, 22А.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 265</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр – некоммерческое акционерное общество "Карагандинский индустриальный университет" по адресу: проспект Республики, 30.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В границах: 70 квартал, дома №№ 2, 3, 4Б, 5; 71 квартал, дома №№ 1, 1A, 1Б, 2, 3, 31, 43Б, общежитие профессионального лицея № 31; проспект Республики, дома №№ 26, 26А, 26/1, 29, 31, 33; улица Олега Тищенко, дома №№ 35, 39, 41, 43А; улица Чайковского, дома №№ 2, 20.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 266</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр – частное учреждение "Гимназия имени Т.Аубакирова" по адресу: проспект Республики, 37/2.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах: проспект Бауыржана Момышұлы, дома №№ 19, 19/1, 19/2, 21, 21/1, 21/2; проспект Республики, дома №№ 35, 37, 39, 39/1, 39/2, 39/3, 39/4, 41, 41/1, 41/3, 43, 43/1, 43/2; улица Чайковского, дома №№ 22, 22/2, 22/3, 24/1, 24/2, 26; улица Абая, дома №№ 28, 30, 30/1, 32, 32/1, 32/2, 34, 36.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 267</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр – коммунальное государственное учреждение "Общеобразовательная школа № 21" отдела образования города Темиртау управления образования Карагандинской области по адресу: улица Абая, 34/1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В границах: микрорайон Горка Дружбы, дома №№ 12А, 12Б, 12В, 72, 73, 73/1, 74, 74/1, 75, 91, 92, 93, 126, 127; проспект Бауыржана Момышұлы, дома №№ 23, 23/1, 23/2, 23/3, 25, 25/1, 27, 27/1, 27/2, 29, 29/1, 35, 39; улица Абая, дома №№ 13, 13/1, 13/2, 13Б, 15, 17, 38, 40, 42.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 268</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр - коммунальное государственное учреждение "Женская гимназия" отдела образования города Темиртау управления образования Карагандинской области по адресу: проспект Металлургов, 5/6.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах: проспект Бауыржана Момышұлы, дома №№ 18, 20, 20/1, 20/2, 22, 22/1, 24, 26, 26/1, 26/2, 28, 30, 32, 32/1, 34, 34/1; проспект Республики, дома №№ 38, 40, 42, 47; улица Абая, дома №№ 48, 48/1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 269</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр - коммунальное государственное учреждение "Женская гимназия" отдела образования города Темиртау управления образования Карагандинской области по адресу: проспект Металлургов, 5/6.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах: проспект Металлургов, дома №№ 5, 5/1, 5/2, 5/3, 7, 7/1, 7/3, 9, 9/1, 9/2, 11, 11/1, 13, 13/1; улица Абая, дома №№ 60, 62, 64, 66.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 270</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр - коммунальное государственное учреждение "Школа-лицей № 20" отдела образования города Темиртау управления образования Карагандинской области по адресу: улица Абая, 58/2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах: проспект Металлургов, дома №№ 7Г, 7Д, 7/5; улица Абая, дома №№ 50, 52, 54, 56, 56/1, 56/2, 56/3, 58, 58/1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 271</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр - коммунальное государственное учреждение "Школа-лицей № 20" отдела образования города Темиртау управления образования Карагандинской области по адресу: улица Абая, 58/2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z56" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах: проспект Металлургов, дома №№ 3, 3/1; проспект Республики, дома №№ 49, 49/1, 49/2, 51, 51/1, 51/2, 51/3, 53, 53/1, 53/2, 53/3, 53/4, 55, 55/1, 55/2, 57, 57/1, 59, 61.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z57" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 272</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkStart w:name="z58" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр - коммунальное государственное учреждение "Общеобразовательная школа № 2" отдела образования города Темиртау управления образования Карагандинской области по адресу: улица Абая, 39/2.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах: проспект Металлургов, дома №№ 15/1, 17, 19, 19/1, 19/2, 23, 23/1; улица Абая, дома №№ 35, 35/1, 37, 37/1, 37/2, 39, 39/1, 41, 43, 43/1, 43/2, 43/3, 45.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z60" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 273</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkStart w:name="z61" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр - коммунальное государственное учреждение "Общеобразовательная школа № 2" отдела образования города Темиртау управления образования Карагандинской области по адресу: улица Абая, 39/2.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z62" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах: проспект Металлургов, дома №№ 21, 21/2, 21/3, 21/4, 23/2, 25, 25/1, 25/2, 27/1, 29, 29/1; проспект Мира, дома №№ 78/1, 78/2, 78/3, 78/4, 78/5, 78/6, 78/7, 78/8, 78/9, 82, 84, 84/1, 84/2, 84/3, 86.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z63" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 274</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
-[...15 lines deleted...]
-      В границах: улица Абая, дом № 31; проспект Бауыржана Момышұлы, дома №№ 48/1, 49/1, 50/1, 50/2, 50/4, 50/5, 52/4, 52/5, 54/1, 54/4, 54/5, 56, 56/3, 58, 60, 60/1, 62, 64, 64/1, 66, 66/1, 69; проспект Мира, дома №№ 66, 68, 70, 70/1, 72, 74, 74/1, 76, 78.</w:t>
+    <w:bookmarkStart w:name="z64" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Центр - спортивный комплекс "Строитель" по адресу: проспект Металлургов, 25/3. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkStart w:name="z65" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В границах: улица Абая, дом № 31; проспект Бауыржана Момышұлы, дома №№ 49/1, 50/4, 50/5, 52/4, 52/5, 54/1, 54/4, 54/5, 56, 56/3, 56/9, 58, 60, 60/1, 62, 64, 64/1, 66, 66/1, 69; проспект Мира, дома №№ 66, 68, 70, 70/1, 72, 74, 74/1, 76, 78.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z66" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 275</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр - коммунальное государственное учреждение "Школа-лицей имени Б.Момышұлы" отдела образования города Темиртау управления образования Карагандинской области по адресу: проспект Мира, 62.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z68" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах: проспект Бауыржана Момышұлы, дома №№ 41, 51/2, 53/1, 55/1, 55/2, 61; микрорайон Горка Дружбы, дома №№ 1, 2, 3, 3/1, 6, 6/1, 13, 14, 29, 30, 31, 32, 34, 35, 36, 40, 41/1, 42, 45, 47/1, 49/1, 50, 52, 57, 58, 62, 76, 77, 78; 94 квартал, дом №1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z69" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 276</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z70" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр - коммунальное государственное учреждение "Общеобразовательная школа № 8" отдела образования города Темиртау управления образования Карагандинской области по адресу: проспект Мира, 75.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:bookmarkStart w:name="z71" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В границах: 7 микрорайон, дома №№ 28, 29, 30, 31, 32, 33, 34, 35, 36, 52, 53, 54, 55, 56, 57, 58, 59, 60, 62, 63, 64. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z72" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 277</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z73" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр - коммунальное государственное учреждение "Общеобразовательная школа № 8" отдела образования города Темиртау управления образования Карагандинской области по адресу: проспект Мира, 75.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z74" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах: 7 микрорайон, дома №№ 1А, 1Б, 2, 3, 4, 5, 6, 7, 8, 9, 41, 43, 44, 45, 46, 47, 48, 49, 50, 51.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z75" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 278</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z76" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр - коммунальное государственное учреждение "Общеобразовательная школа № 27" отдела образования города Темиртау управления образования Карагандинской области по адресу: 7 микрорайон, 22/1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z77" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах: 7 микрорайон, дома №№ 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z78" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 279</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z79" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр - коммунальное государственное учреждение "Гимназия имени Алихан Бокейхана" отдела образования города Темиртау управления образования Карагандинской области по адресу: проспект Бауыржана Момышұлы, 91.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z80" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах: проспект Бауыржана Момышұлы, дом № 97; улица Амангельды, дома №№ 1, 2, 5, 7, 9, 11, 13, 15, 17, 19, 21, 25, 29, 29А, 33, 33/1, 33/2, 39/1; улица Джамбула, дома №№ 1, 1А, 2, 2/1, 2/2, 2/3, 2/4, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 32, 33, 34, 35, 36, 37, 38, 40, 42, 43, 44, 45, 46, 47, 48, 50, 51, 52, 53, 54, 54/1, 56/1, 57, 59, 61, 62, 63, 65, 69, 71, 73, 76, 77, 84/2; улица Дорожников, дома №№ 1, 7, 8, 12, 16, 21; улица Каменьщиков, дома №№ 2/2, 2/4, 2/5, 4, 4/1, 5, 6, 7, 7/1, 8, 10, 11, 12, 13, 14, 15, 16, 19, 21, 23, 25, 31, 35, 39; улица Қарағанды, дома №№ 158/3, 160/3, 162/2, 164/2, 170; улица Кошевого, дома №№ 1, 1/1, 2, 3, 3/1, 4, 5, 5/1, 7, 7/1, 9, 9/1, 10, 12, 16, 20, 22, 31, 42; улица Кулибина, дома №№ 1, 1/1, 1/2, 3, 3/2, 5, 5/1, 5/2, 6, 7, 7/1, 7/2, 9, 9/1, 9/2, 11, 11/2, 13, 13/1, 14, 15, 15/1, 15/2, 16, 16/1, 16/2, 18, 18/1, 18/2, 20, 20А, 20/1, 20/2, 21/1, 21/2, 22/1, 22/2, 23/1, 23/2, 24, 24/1, 25, 25/1, 25/2, 26, 27, 27/2, 28, 28/1, 29/1, 29/2, 31/1, 31/2, 32/1, 32/2, 33/1, 33/2, 34/1, 35/1, 35/2, 37, 38, 40, 41, 42, 43/1, 44, 45, 45/1, 46, 47/1, 50, 52, 53, 61, 63, 65, 67; улица Лисовенко, дома №№ 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 17, 18, 19, 20, 21, 21А, 23, 33, 37, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 50, 51, 52, 53, 54, 56, 58, 59, 60, 62, 64, 66, 67, 68, 72, 74, 76, 78; улица Маляров, дома №№ 2, 4, 7, 8, 9, 10, 11, 12, 13, 16; улица Отделочников, дома №№ 2, 6, 8, 9, 10, 11, 12, 13, 14, 15, 17, 18, 19, 20, 21, 21/1, 21/2, 22, 23, 24, 25, 26, 28, 34, 36, 37, 38, 40, 41, 42, 44, 46, 48, 50, 54, 56, 62; улица Плотников, дома №№ 3, 19, 21, 23; улица Штукатуров, дома №№ 1, 5, 7, 8, 9, 10, 11, 12, 13, 14, 16, 19, 21; переулок Звездный, дома №№ 1, 2, 3, 6, 7, 8; переулок Зенитный, дома №№ 2, 3, 4, 5, 6, 8, 9, 10, 11, 12, 12А, 13, 14, 15, 16, 17, 21, 22, 22А; переулок Лунный, дома №№ 1, 2, 3, 6, 7, 9; переулок Марсовый, дома №№ 2, 3, 4, 6, 8, 10, 14, 51, 78, 87, 88; переулок Планетный, дома №№ 2, 5, 6, 8, 10, 15; переулок Полярный, дома №№ 1, 3, 5, 7, 8, 10; переулок Ракетный, дома №№ 2, 3, 4, 5, 6, 8; переулок Солнечный, дома №№ 1, 2, 5, 7, 9, 10, 38/1; 9А микрорайон, дома №№ 1А, 2, 3, 3А, 4, 5, 7, 12, 13, 15, 16, 19, 20, 20/2, 21, 22, 22/1, 23, 24, 25, 26, 27, 28, 29, 30, 31, 31А, 32, 33, 34, 35, 36, 37, 38, 40, 42, 43, 43/1, 44, 45, 46, 47, 49, 50, 51, 51/3, 53, 53/1, 55, 56, 57/1, 59/4, 60, 61, 61/1, 61/2, 63, 63/2, 65, 67, 67/2, 82, 82/1, 82/2, 83, 84, 85, 87, 87/2, 89, 89/1, 90, 91, 92, 93, 105.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z81" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 280</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z82" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр - коммунальное государственное учреждение "Гимназия имени Алихан Бокейхана" отдела образования города Темиртау управления образования Карагандинской области по адресу: проспект Бауыржана Момышұлы, 91.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:bookmarkStart w:name="z83" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В границах: проспект Мира, дома №№ 53, 55, 55/1, 57; 68 квартал, дома №№ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 17А, 17Б, 18, 19. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z84" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 281</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:bookmarkStart w:name="z85" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр - коммунальное государственное учреждение "Общеобразовательная школа № 6" отдела образования города Темиртау управления образования Карагандинской области по адресу: улица Амангельды, 7Б.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z86" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах: 6 микрорайон, дома №№ 1, 2, 3, 4, 6, 7, 7А, 8, 9, 10, 11, 12, 17, 29, 30, 30А, 36, 37, 38, 39, 39А.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z87" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 282</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:bookmarkStart w:name="z88" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр - коммунальное государственное учреждение "Общеобразовательная школа № 6" отдела образования города Темиртау управления образования Карагандинской области по адресу: улица Амангельды, 7Б.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z89" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах: 6 микрорайон, дома №№ 5, 13, 14, 15, 16, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 32, 35, 35А 70, 71.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z90" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 283</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z91" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр - коммунальное государственное учреждение "Общеобразовательная школа № 10" отдела образования города Темиртау управления образования Карагандинской области по адресу: 6 микрорайон, 49А.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z92" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z92" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах: 6 микрорайон, дома №№ 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 53А, 53Б, 53В, 53Г, 54, 55, 56, 56А.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z93" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 284</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z94" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр - коммунальное государственное учреждение "Общеобразовательная школа № 10" отдела образования города Темиртау управления образования Карагандинской области по адресу: 6 микрорайон, 49А.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z95" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах: 6 микрорайон, дома №№ 31, 33, 34, 34А, 34Б, 40, 41, 42, 43, 57, 58, 59, 60, 61, 62, 63, 64.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z96" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 285</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z97" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр - коммунальное государственное учреждение "Общеобразовательная школа № 17" отдела образования города Темиртау управления образования Карагандинской области по адресу: 8 микрорайон, 98А.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z98" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z98" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах: 8 микрорайон, дома №№ 98/2, 98/3, 98/4, 114, 115, 116, 117, 118, 119, 120, 121, 123, 125, 126, 126/1, 126/2, 126/3, 126/4, 126/5, 126/6, 126/8, 126/9, 126/10, 127, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z99" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z99" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 286</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z100" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр - коммунальное государственное учреждение "Общеобразовательная школа № 17" отдела образования города Темиртау управления образования Карагандинской области по адресу: 8 микрорайон, 98А.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z101" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z101" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах: 8 микрорайон, дома №№ 48, 49, 51, 54, 55, 56, 57, 58, 59, 60, 61, 62, 62/1, 62/4, 62/5, 62/6, 62/7, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 76А, 77, 78, 79, 80, 81, 82, 83, 85, 86, 87, 89, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 102, 103, 104, 105, 106, 108, 109, 110, 113.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z102" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z102" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 287</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z104" w:id="98"/>
+    <w:bookmarkStart w:name="z103" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр - коммунальное государственное учреждение "Общеобразовательная школа № 19" отдела образования города Темиртау управления образования Карагандинской области по адресу: 4 микрорайон, 17/1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z104" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах: проспект Металлургов, дома №№ 30/1, 32/1, 32/2, 34, 34/1; проспект Мира, дома №№ 88, 90, 90/1, 92, 94/1, 96, 96/1, 96/2, 98, 98/1, 100, 100/1, 102, 102/2, 102/3.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z105" w:id="99"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z105" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 288</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z107" w:id="101"/>
+    <w:bookmarkStart w:name="z106" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр - коммунальное государственное учреждение "Общеобразовательная школа № 19" отдела образования города Темиртау управления образования Карагандинской области по адресу: 4 микрорайон, 17/1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z107" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах: проспект Металлургов, дома №№ 16, 20, 22, 22/1, 22/2, 22/3, 24, 24/1, 24/2, 24/3, 24/4, 24/5, 26, 26/1, 26/2, 26/3, 28, 30, 32; улица Абая, дома №№ 47, 49, 51.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z108" w:id="102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z108" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 289</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z109" w:id="103"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z109" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр - коммунальное государственное казенное предприятие "Школа искусств имени Газизы Жубановой" отдела образования города Темиртау управления образования Карагандинской области по адресу: Бульвар Независимости, 26.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z111" w:id="105"/>
+    <w:bookmarkStart w:name="z110" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В границах: Бульвар Независимости, дома №№ 15, 15/1, 17, 17/1, 19, 21, 23; проспект Мира, дома №№ 104/1, 104/2, 104/3, 106, 106/1, 106/2, 108/1; улица Чокана Валиханова, дома №№ 17, 19, 19/1, 20, 20/1, 22; улица Чернышевского, дом № 103. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z111" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 290</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z112" w:id="106"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z112" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр - коммунальное государственное учреждение "Общеобразовательная школа № 24" отдела образования города Темиртау управления образования Карагандинской области по адресу: проспект Металлургов, 24/5.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z114" w:id="108"/>
+    <w:bookmarkStart w:name="z113" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В границах: Бульвар Независимости, дома №№ 11, 11/1, 13, 13/1; проспект Металлургов, дом № 26/5; проспект Мира, дом № 98/2; улица Ахмета Байтұрсынұлы, дом № 12/1; улица Чокана Валиханова, дома №№ 9, 9/1, 11, 13, 14, 15, 15/1, 15/2, 15/3, 15/4, 15/5, 15/6, 15/7, 15/8, 15/9, 15/10, 16, 18; 4 микрорайон, дома №№ 62, 63, 64, 65, 66, 67, 67/1, 68, 69.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z114" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 291</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z116" w:id="110"/>
+    <w:bookmarkStart w:name="z115" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр - коммунальное государственное учреждение "Школа-лицей № 14" отдела образования города Темиртау управления образования Карагандинской области по адресу: проспект Республики, 67А.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z116" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах: проспект Металлургов, дома №№ 8, 8/1, 10, 10/1, 10/2, 10/3, 10/4, 12, 12/1; улица Абая, дома №№ 68, 68/1, 70/1, 70/2, 72, 72/1, 74/1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z117" w:id="111"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z117" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 292</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z118" w:id="112"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z118" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр - коммунальное государственное учреждение "Лицей № 9" отдела образования города Темиртау управления образования Карагандинской области по адресу: проспект Республики, 73.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z119" w:id="113"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z119" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах: улица Абая, дома №№ 76, 78, 78/1, 78/2, 80, 80/1, 82, 82/1, 82/2, 82/3, 84, 84/1, 84/3, 84/5, 86, 88.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z120" w:id="114"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z120" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 293</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z121" w:id="115"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z121" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр - коммунальное государственное учреждение "Лицей № 9" отдела образования города Темиртау управления образования Карагандинской области по адресу: проспект Республики, 73.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z123" w:id="117"/>
+    <w:bookmarkStart w:name="z122" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В границах: Бульвар Независимости, дома №№ 3, 3/1, 5, 5/1, 7; проспект Республики, дома №№ 69, 69/1, 69/2, 69/3, 71, 71/1, 71/2, 71/3, 75/1, 77, 79, 81, 85; улица Абая, дома №№ 90, 92, 94; улица Чокана Валиханова, дома №№ 1, 2, 3, 4, 5, 5/1, 6, 7, 8. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z123" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 294</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z124" w:id="118"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z124" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр - коммунальное государственное учреждение "Гимназия № 1" отдела образования города Темиртау управления образования Карагандинской области по адресу: 3А микрорайон, 7/1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z126" w:id="120"/>
+    <w:bookmarkStart w:name="z125" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В границах: проспект Металлургов, дома №№ 2, 4, 6, 6/1, 6/2; проспект Республики, дома №№ 63/1, 63/2, 65, 65/1, 65/2, 65/3, 65/4, 65/5; улица Мичурина, дома №№ 101/3, 103, 101/4, 105, 105/1, 107, 109, 109/1, 109/2, 111, 111/1, 111/3, 115, 117, 119, 121, 123, 125, 127, "SOS – деревня"; 3А микрорайон, дома №№ 7, 20, 21, 22.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z126" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 295</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z127" w:id="121"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z127" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр - коммунальное государственное учреждение "Гимназия № 1" отдела образования города Темиртау управления образования Карагандинской области по адресу: 3А микрорайон, 7/1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z128" w:id="122"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z128" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах: 3А микрорайон, дома №№ 1, 4, 5, 10, 11, 13, 16, 17, 19.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z129" w:id="123"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z129" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 296</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z130" w:id="124"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z130" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр - коммунальное государственное учреждение "Общеобразовательная школа № 4" отдела образования города Темиртау управления образования Карагандинской области по адресу: улица Чернышевского, 106/1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z131" w:id="125"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z131" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах: Бульвар Независимости, дома №№ 2, 4, 6, 8, 8/1, 10, 18, 20, 22, 24; улица Ахмета Байтұрсынұлы, дома №№ 2, 3, 3/1, 5, 6, 6/1, 6/2, 6/3, 9, 9/1; улица Абая, дома №№ 81, 83, 83/1, 87, 87/1, 89, 89/1; улица Менделеева, дома №№ 1, 3; улица Чернышевского, дома №№ 83, 85, 87, 91, 93, 95, 97, 97/1, 98, 100, 100/1, 102, 104, 106, 108, 110.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z132" w:id="126"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z132" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 297</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z133" w:id="127"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z133" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр - коммунальное государственное учреждение "Общеобразовательная школа № 4" отдела образования города Темиртау управления образования Карагандинской области по адресу: улица Чернышевского, 106/1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z134" w:id="128"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z134" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах: проспект Мира, дома №№ 110, 110A, 110Б, 110В, 112, 112/1, 112/2, 112/3, 112/4, 114, 116, 116/1, 118, 118/1, 118/2, 118/3, 118/4; улица Абая, дома №№ 93/4, 99/1; улица Чернышевского, дома №№ 110/1, 112, 112/1, 114, 114/1, 116, 118.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z135" w:id="129"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z135" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 298</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z136" w:id="130"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z136" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр – частное учреждение "Темиртауский медицинский колледж" по адресу: улица Луначарского, 48/1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z138" w:id="132"/>
+    <w:bookmarkStart w:name="z137" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В границах: проспект Республики, дома №№ 91, 91/1, 93, 93/1, 95, 99; улица Абая, дома №№ 104, 110/1, 112/1, 120, 122, 124, 126, 126/1, 130, 130/1, 132, 132/1, 134, 134/1, 136, 138, 138/1, 140, 140/1, 142, 142/1, 144, 144/1, 144А, 146, 148, 150, 152; улица Луначарского, дома №№ 44/1, 45, 45А, 45Б, 46, 47, 47А, 49, 50, 51, 52, 53, 53/1, 54, 55, 55/1, 56, 57, 58, 59, 59/2, 60, 61, 61/1, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 76/1, 77, 78, 78/1, 78А, 79, 79А, 79/1, 80, 80А, 80/2, 81, 81А, 81/2, 82, 82А, 83, 83А, 84, 84/1, 84/2, 84А, 85, 86, 86/1, 86/2, 86А, 88, 88А, 88/1, 89, 90, 90/1, 91, 91А, 92, 92А, 92/1, 93, 94, 94А, 94/1, 95, 95А, 96, 96/1, 97, 97А, 98, 98/1, 98А, 99, 99А, 100, 100/1, 100/2, 101, 101А, 102, 102/1, 102А, 103/1, 103/2, 104, 105, 105А, 105/1, 105/3, 106, 107, 107А, 107/1, 108, 108А, 108Б, 110/1, 130А; улица Менделеева, дома №№ 2, 6, 6/1, 6/2, 7, 8, 8/1 (изолятор временного содержания), 9, 10, 10/1, 11, 12, 16, 17, 17/1, 19, 19/1, 21, 23, 25, 27, 31, 33, 33/1, 33/2, 35, 35/1, 35/2, 37, 37/1, 39, 39/1, 39/2, 41, 41/1, 43, 45, 45/1, 47, 47/1, 49, 49/1, 51; улица Евгения Брусиловского, дома №№ 2, 3, 3/1, 3/2, 3А, 4, 4/1, 5, 5/1, 6, 6/1, 7, 8, 8/1, 8/2, 10, 11, 11/1, 11А, 12, 13, 13А, 14, 14А, 15, 15/1, 16, 17, 18, 19, 22, 22/1, 23, 24, 24А, 24Б, 25, 25А, 26, 27, 28, 29, 30, 31, 31/1, 32, 33, 34, 35, 35/1, 35/2, 36, 37, 37/1, 37/2, 38, 39, 40, 41, 41/1, 42, 43, 43/1, 43А, 44, 45, 46, 48, 50, 52; улица Темиртауская, дома №№ 2, 4, 6, 6/1, 8, 8/1, 10, 10/1, 12, 12/1, 14, 14/1, 16, 18, 20, 22, 22/1, 24, 24/1, 26, 26А, 26/1, 28, 28/1, 30, 32, 32А, 34, 36, 38, 40, 42, 42/2, 44, 46, 46/1, 46/2, 48, 48/1, 48/2, 50, 52, 54, 56; улица Тулебаева, дома №№ 3, 5, 5/1, 5А, 7, 7А, 9, 11, 11/1, 13, 13/1, 15, 15/1, 15/2, 17, 19, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41; улица Чернышевского, дома №№ 31, 33, 35, 35/1, 35А, 37, 37А, 37/1, 37/2, 39, 40, 41, 41А, 41/1, 42, 43, 43А, 43Б, 43/1, 43/2, 44, 45, 45/1, 46, 47, 48, 49, 50, 51, 51А, 51/1, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 63/1, 63А, 64, 65, 65/1, 66, 66/2, 67, 67А, 67/1, 68, 68А, 70, 70/1, 70А, 71, 72, 72/1, 72А, 73, 74, 74А, 75, 76, 77/1, 78, 79, 80, 82, 84, 84/1, 84А, 86, 86/1, 86А, 88, 90, 90/1, 92, 94, 96; улица Электриков, дома №№ 13, 13А, 13Б, 15, 15А, 17, 17А, 19, 19А, 20А, 21А, 21Б, 21/1, 22А, 23, 23А, 23/2, 24А, 25, 26, 26А, 26/1, 26/2, 27, 28, 28А, 28Б, 29, 30, 31, 31А, 32, 33, 33/2, 33А, 34, 35, 35А, 36, 37А, 38, 38А, 38Б, 39, 40, 40А, 40/2, 41, 41А, 41/1, 42, 43, 43A, 43/1, 44, 45, 45А, 46, 47, 47А, 48, 48А, 48/1, 49, 50, 50А, 52А, 54, 54А, 54/1, 54/2, 55, 56, 56А, 56/1, 58, 60, 60/1, 60/2, 62, 62/1, 62/2; переулок Спортивный, дома №№ 1, 2, 3, 3/1, 4, 5/1, 6, 7, 8, 14, 15, 16, 17, 18, 21, 21Б, 22, 24; переулок Школьный, дома №№ 14, 15; Клубный проезд, дома №№ 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 35А, 36, 37, 38, 39, 40, 41, 42, 44, 44А; Школьный проезд, дома №№ 16, 17, 18, 19, 20, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 45, 47.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z138" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 299</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z139" w:id="133"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z139" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр - коммунальное государственное учреждение "Общеобразовательная школа № 16" отдела образования города Темиртау управления образования Карагандинской области по адресу: улица Темиртауская, 1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z141" w:id="135"/>
+    <w:bookmarkStart w:name="z140" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В границах: проспект Мира, дома №№ 122, 122/1, 124, 126, 128, 130, 132, 134, 136, 138, 140, 140/1, 142, 144, 146, 148, 150, 152, 154, 156, 158, 160, 164, 166, 168, 168/1, 170, 170А, 172, 174, 176, 178, 180, 182, 184, 186, 188, 190, 192, 196, 196/1, 198, 200, 202, 204, 206, 208, 210; улица Ватутина, дома №№ 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 47, 47/1, 49, 49/1, 49/2, 51, 53, 53/1; улица Гастелло, дома №№ 1, 1А, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 12/1, 12/2, 13, 13/1, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 30/1, 30/2, 31, 32, 34, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 48, 50, 51, 52, 52/1, 52/2, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 96; улица Абая, дома №№ 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 145, 147, 149, 151, 153, 153/1, 155, 155/1; улица Лебедева, дома №№ 1, 2/1, 3, 5, 6, 7, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 30, 32, 44; улица Озерная, дома №№ 3, 5, 5/1, 7, 9, 9/1, 11, 13, 13/1, 13/2, 15, 17, 17/1, 17/2, 19, 21, 21/1, 23, 23/1, 23/2, 25, 31, 33, 33А, 33/1, 33/2, 35, 39, 41, 42, 43, 45, 47, 48, 49, 49/2, 51, 53, 53А, 53/1, 53/2, 55, 55/1, 57, 57/1, 59, 59/1, 61, 63, 65, 65А, 65/1, 65/2, 67; улица Евгения Брусиловского, дома №№ 53/2, 54, 56, 58, 59Б, 60, 62, 63, 64, 65, 67, 69, 72, 73, 74, 74/1, 74/2, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 86/1, 86/2, 88, 89, 90, 91, 92, 94, 96, 98, 99, 100, 101, 102, 103, 104, 105, 106; улица Полетаева, дома №№ 5, 12, 17, 18, 19, 20, 21, 21/2, 22, 23, 23/1, 24, 26, 28, 30, 30/1, 31, 31/2, 33, 33/1, 35, 36, 36/1, 36/2, 37, 37А, 38, 38/1, 38/2, 40, 41, 41/2, 42, 42/1, 44, 44/1, 44/2, 46, 46/1, 46/2, 47, 48, 48/1, 48/2, 49, 51, 52, 52/1, 53, 53/2, 54, 54/1, 54/2, 55, 56, 57/1, 57/2, 59, 61, 62, 63, 64, 66, 68, 68/1, 68А, 70, 71, 71/1, 72, 74, 75, 75/1, 76, 77, 78, 79, 79А, 79/1, 79/2, 80, 81, 83, 85, 87, 88, 89, 89А, 89/1, 91, 92, 93, 94, 95, 96, 98, 100, 102, 104, 104А, 106, 108, 110, 112, 114, 116, 144; улица Тельмана, дома №№ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 12А, 13, 14, 15, 16, 17, 18, 19, 20, 21, 23, 24, 25, 26, 27, 28, 29, 30, 30А, 30/2, 31, 32, 33, 34, 35, 36, 37, 37/1, 37/2, 38, 39, 40, 40А, 41, 42, 43, 44, 45, 46, 47, 47/1, 47/2, 49, 50, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 80, 82, 84, 86; улица Темиртауская, дома №№ 1, 3, 3/1, 3/2, 3/3, 3/8, 3/9, 5, 7, 7/2, 9, 11, 13, 13/2, 15, 17, 19, 21, 23, 23/1, 23/2, 25, 27, 29; переулок Новый, дома №№ 29, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 42/2, 43, 44, 45, 49, 51, 53, 55, 59, 63, 65А, 90; переулок Пионерский, дома №№ 2, 3, 3А, 3/1, 4, 5, 6, 6/1, 7, 8, 8/1, 8/2, 10, 12, 13, 13А, 14, 15, 16, 17, 18, 20, 22, 22/1, 23, 24, 25, 26, 28, 31, 31/1, 31/2, 33, 33/1, 34, 35, 36, 37, 37/2, 39, 40, 42, 43, 43А, 44, 45, 52, 56, 58, 64, 65, 69, 73, 74, 75, 76, 77, 78, 79, 80, 82, 83, 84, 85, 86, 88, 90, 92, 94, 95, 96, 98, 99, 100, 105, 106, 107, 109, 114, 116, 118, 128; 1-ый заезд, дома №№ 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 17, 18, 19, 20, 21, 22, 22/1, 22/2, 22/6, 34, 82.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z141" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 300</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z142" w:id="136"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z142" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр – коммунальное государственное учреждение "Общеобразовательная школа № 22" отдела образования города Темиртау управления образования Карагандинской области по адресу: улица Химиков, 60/1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z143" w:id="137"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z143" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах: проспект Мира, дома №№ 183, 185, 187, 189, 191, 193, 195, 197, 201, 203, 205, 207, 209, 211, 212, 214, 215, 216, 218, 219, 220, 222, 224, 226, 228, 232, 234, 236, 238, 240, 242, 244, 246, 246/1, 248, 248/1, 248/2, 250, 252, 254, 256, 256А, 258, 258/1, 258А, 260, 262, 264, 266, 268, 270, 272, 274; улица Азербаева, дома №№ 2, 3, 4, 6, 8, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 23, 24, 25, 25/1, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 40, 42, 43, 44, 46, 54; улица Ватутина, дома №№ 10, 46, 48, 50, 52, 54, 56, 57, 58, 58А, 58Б, 59, 60, 61, 62, 63, 64, 65, 67, 68, 69, 70, 71, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 85Б, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 100, 101, 102, 104; улица Демьяна Бедного, дома №№ 1, 2, 3, 4, 5, 6, 7, 8, 10, 11, 12, 13, 14, 15, 16, 17, 18; улица Абая, дома №№ 161, 161/2, 163, 163/1, 163/2, 165, 165/2, 167, 169, 171, 173, 177, 179, 179А, 181, 183, 183А; улица Заслонова, дома №№ 1, 2, 3, 4, 5, 6, 7, 8, 9, 9/1, 10, 11, 12, 14, 18, 20; улица Карбидчиков, дома №№ 4, 5, 6, 7, 8, 10, 11, 12, 14, 15, 16, 17, 18, 19, 20, 22; улица Карбышева, дома №№ 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16; улица Клочкова, дома №№ 1, 2, 3, 4, 5, 6, 6/1, 6/2, 7, 8, 9, 10, 11, 12, 13, 15, 17, 18, 18/1, 18/2, 19, 20, 20/1, 20/2, 20/3, 23, 23/1, 25, 25/1, 27, 29, 31, 33, 35, 37, 39, 41, 43, 43/1, 43/2, 43/3, 44, 44/1, 45, 46, 47, 48, 49, 50, 51; улица Котовского, дома №№ 2, 2/2, 4, 6, 8, 12, 14, 15, 16, 18, 19, 20, 22, 24, 26, 28, 30, 32, 34, 36; улица Левитана, дома №№ 3, 5, 7, 9, 11, 13, 15, 35, 37, 41, 43, 45, 47, 49, 85; улица Лизы Чайкиной, дома №№ 1, 2, 3, 4, 5, 5/1, 6, 7, 7/1, 8, 9, 9/2, 10, 11, 11/2, 12, 13, 13/1, 13/2, 14, 15, 18/2, 20/1, 26, 26/3, 34, 36А, 38; улица Луганского, дома №№ 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 28, 29, 30, 31, 31А, 32, 33, 34, 35, 36, 37, 39, 40А, 41, 41А, 44/1, 45, 45А, 47, 62; улица Маковского, дома №№ 2, 3, 4, 4/1, 6, 10, 12; улица Озерная, дома №№ 2, 4, 6, 8, 10, 12, 14, 16, 18, 24, 26, 28, 30, 32, 34, 36, 38, 40, 50; улица Порика, дома №№ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 17, 19; улица Токтарова, дома №№ 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 11/1, 11/2, 11/3, 11/4, 11/5, 11/6, 11/8, 12, 13, 14, 15, 16, 17, 17/1, 18, 19, 20, 20/1, 21, 22, 22/1, 24, 24/1, 25, 25/1, 27, 27А, 27/1, 27/2, 28, 29, 30, 32, 34, 36, 38, 39, 40, 41, 42, 43, 44, 45, 46, 48, 49/1, 52, 58; улица Тулебаева, дома №№ 43/2, 49, 51, 53, 57, 59, 61, 63, 63/1, 65, 65/1, 67, 67/1, 68, 69, 71, 73, 75, 77, 79, 83, 85, 87, 89, 91, 93/1; улица Фаворского, дома №№ 1, 2, 2/1, 3, 4, 5, 6, 7, 8, 9; улица 8 марта, дома №№ 1, 2, 3, 4, 4/1, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 18/2, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 51, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 64, 65, 66, 67, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 83, 85, 86, 87, 89, 90, 91, 93, 95, 97, 99, 101, 103, 125, 136, 140; 136А квартал, дома №№ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 16/1, 17, 17/1, 18, 19, 20, 21, 22, 22/1, 22/2, 23, 24, 25, 25/1, 26, 26/2, 27, 33, 39/1, 40; 6А квартал, дом № 17.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z144" w:id="138"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z144" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 301</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z145" w:id="139"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z145" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр – коммунальное государственное учреждение "Общеобразовательная школа № 1" отдела образования города Темиртау управления образования Карагандинской области по адресу: улица Карьерная, 1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z147" w:id="141"/>
+    <w:bookmarkStart w:name="z146" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В границах: проспект Республики, дом № 179; улица Заводская, дома №№ 20, 20Б, 20/1, 20/2, 21, 22, 23, 23/2, 24, 25, 26А, 27, 28, 29, 30, 31, 31/1, 31/2, 33, 34, 35, 36, 36Г, 37, 38А, 40, 40А, 40Б, 45, 51, 52, 53, 53/1, 55; улица 1-ая Загородная, дома №№ 1, 1А, 2, 4, 5, 6, 7, 7А, 8, 12, 13, 14, 14А, 16, 18, 21; улица 2-ая Загородная, дома №№ 2, 4, 8, 9, 9/1, 9/2, 10/1, 10/2, 11, 12, 14, 21; улица Казахстанская, дома №№ 1, 3, 5, 6, 11, 12, 13, 19, 21; улица Карьерная, дома №№ 1, 2, 4, 5, 5А, 6, 7, 8, 9, 10, 11, 11/1, 11/2, 12, 13, 13/1, 14, 17, 17/1, 18, 19, 20, 21, 23, 23/1, 23/2, 25, 27; улица Маяковского, дома №№ 4, 6; улица Мустафина, дома №№ 1, 1А, 1Б, 3, 3/1, 4, 5, 6, 6/1, 8; улица Парковая, дома №№ 8, 16, 17, 18, 19, 22, 24, 25, 26, 26/1, 27, 27/1, 29, 29А, 35, 35А, 37, 39; улица Подгорная, дома №№ 15, 17, 20, 21, 21/1, 22, 23, 23/1, 24, 24/1, 25, 26, 27, 28, 31, 32, 33; улица Панфилова, дома №№ 11, 21, 23, 27, 29, 31, 33, 35; улица Ынтымақ, дома №№ 9, 12, 13/1, 14, 15, 15/1, 15/2, 16, 17, 17/1, 17/2, 17А, 18/1, 18/2, 19/1, 20, 23, 26, 27/1, 27/2, 30, 31, 34, 35, 39/1, 42, 44; улица Еламана Байғазиева, дома №№ 19, 21, 23, 23/1, 25; улица Торговая, дом № 9/2; 1-ый Подгорный переулок, дома №№ 1А, 2, 2/1, 3, 4, 5, 6, 6/1, 6/2, 7, 8, 8/1; 2-ой Подгорный переулок, дома №№ 5, 6, 7, 8, 9, 10, 11, 12, 12Б, 14, 26; переулок Строительный, дома №№ 6, 7, 7А, 11; переулок Телеграфный, дома №№ 3, 4, 17, 19, 21, 28; улица Турмагамбетова, дома №№ 2, 3, 4, 6, 14, 16, 16/1, 18, 18/2, 20А. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z147" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 302</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z148" w:id="142"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z148" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр – коммунальное государственное казенное предприятие "Театр для детей и юношества" по адресу: проспект Республики, 136.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z149" w:id="143"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z149" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах: проспект Республики, дома №№ 185, 187, 195, 195/1, 197/1, 203, 205, 209; улица Мусалимова, дома №№ 1А, 3, 4, 5, 9, 13, 14, 15, 16, 17, 19, 21, 22, 24, 25, 26, 27, 28, 29, 32, 34, 35, 38/1, 39, 40, 42, 44, 45, 46, 47, 48, 49, 50, 51, 52, 52/1, 52/2, 54, 56, 57, 58, 59, 61, 61А, 63, 65, 66, 67, 68, 68/1, 69, 70, 71, 72, 74, 76/1, 76/2, 77, 78, 79, 79А, 80, 81, 82, 84, 86, 87, 88, 89, 90, 91, 91А, 91/1, 93, 93/1, 94, 95, 95/1, 95/2, 96, 96/1, 96/2, 97, 98, 100, 101, 102, 103, 104, 104/1, 104/2, 104А, 106, 107, 108, 109, 110, 111, 112, 113, 113/1, 114, 115, 116, 116/1, 116/2, 117, 118, 119, 120, 120/1, 120/2, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 135/1, 135/2, 137, 138, 138/1, 138/2, 139, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 154, 156, 158, 160, 162; улица Мустафина, дома №№ 2, 9, 11, 11А, 12, 14, 15, 16, 18, 20, 24, 24А, 26, 40/1; улица Огородная, дома №№ 8, 10, 12, 14, 16, 18, 20, 22, 26, 28, 34, 36, 38, 40, 42, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 82, 84, 86, 88, 92, 96, 98, 100, 102, 104, 106, 108, 110, 112, 116, 116/1, 116/2; улица Панфилова, дома №№ 20, 20А, 22, 24, 28, 38, 40, 40А, 46, 48, 48/1; улица Еламана Байғазиева, дома №№ 2, 16, 16/1, 18, 20, 22, 22/2, 24, 26, 26/2, 27, 28, 29, 29/2, 30, 31, 32, 33, 34, 35, 35/2, 36, 38/1, 39, 44, 46, 68, 68А, 68/1, 68/2; улица Школьная, дома №№ 23, 25, 27, 28, 29, 30, 31, 32, 33, 33/1, 33/2, 34, 35, 36, 36/2, 37, 38, 38А, 39, 40, 40А, 41, 41/1, 41/2, 42, 43, 43/1, 44, 45, 45/2, 46/1, 46/2, 48, 50, 51/3, 52, 53/2, 54, 55, 56, 59, 62, 64, 66, 68, 70, 72, 74, 76, 78, 82, 82/1, 82/2, 84, 86, 88, 90, 96, 98, 100, 102, 104, 106, 108, 109, 111, 112, 112/1, 113, 114, 116, 117, 119, 120, 120/1, 120/2, 124, 124А, 126, 126А, 128, 128/1, 128/2, 130, 130/1, 130/2, 132, 134, 136, 137, 138, 140, 142, 144, 146, 146/1, 148, 148/1, 148/2, 149, 150, 152, 152/1, 154, 154/1, 154/2, 156, 158, 160, 162, 164, 166, 168; переулок Строительный, дом № 20; переулок Телеграфный, дома №№ 25, 34, 35, 37, 40, 43.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z150" w:id="144"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z150" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 303</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z152" w:id="146"/>
-[...15 lines deleted...]
-      В границах: проспект Республики, дом № 138; улица Береговая, дом № 1; улица Восточная, дома №№ 1, 1А, 2, 2А, 3, 3А, 4/1, 4А, 5, 6, 7, 7/2, 8, 9, 9/2, 10, 11, 11/2, 11А, 12, 13, 13/1, 13/2, 14, 15, 15/1, 16, 17, 17/1, 19А, 19/1, 19/2; улица Джаурская, дом № 1/7; улица Колхозная, дома №№ 1, 6, 7, 8, 10, 11, 12, 14, 18, 22, 23, 26, 26/1, 26/3, 28, 29, 33, 35, 35/2, 36, 37, 39, 40, 43А, 44, 74, 83; улица Мостовая, дома №№ 3, 4, 7, 8, 10, 14; улица Нулевого подъема, дом № 7; улица Нуринская, дома №№ 1, 1/2, 3, 4, 9, 12, 13, 13/1, 15, 15/1, 27, 28, 28/1, 29, 30, 31, 34, 36, 39, 43, 44, 45, 53, 55, 55/1, 55/2, 61, 63; улица Панфилова, дома №№ 3, 4, 10, 12, 14, 14А, 14Б, 14Г, 14Д, 16, 18; улица Прокатная, дома №№ 2, 4, 10, 10/1, 12, 14, 16, 18, 18/1, 20, 20/1; улица Самаркандская, дома №№ 3, 3/2, 4, 4/1, 4/2, 5, 5/2, 6, 7, 8, 8/1, 9, 9/2, 10, 10/1, 11, 11/1, 11/2, 12, 12/1, 12/2, 13, 14, 15, 16, 17, 18, 19, 19/1, 20, 21, 21/1, 22, 23, 23/1, 24, 24/1, 24/2, 25, 25/1, 26, 27, 27/1, 29, 29/1, 30, 31, 31/2; улица Еламана Байғазиева, дом № 13; улица Школьная, дома №№ 5, 7, 8, 9, 9/1, 10, 11, 13/2, 15, 16, 17, 18, 19, 22, 24, 26; переулок Аптечный, дома №№ 3, 4, 5, 9; переулок Базарный, дома №№ 1, 3, 16; переулок Больничный, дома №№ 2, 3, 4, 5, 6, 14, 15, 17, 19; переулок Красноармейский, дома №№ 1, 2, 3, 5, 6, 7, 14/2; переулок Набережный, дома №№ 5А, 7, 8, 9, 12; переулок Октябрьский, дома №№ 2, 4, 5, 6, 7, 9, 13, 18; переулок Первомайский, дом № 6; переулок Пожарный, дома №№ 1, 12, 16, 76; переулок Почтовый, дома №№ 1, 2, 3, 4, 7, 8, 10, 11, 13, 16, 17, 20, 21, 23, 26, 27, 28, 29, 31, 32, 32А, 33, 34, 35, 36, 37, 38, 38A, 40, 42, 42A; переулок Рабочий, дома №№ 1А, 4, 7, 8, 10, 19, 37, 59; 4А квартал, дома №№ 1А, 4А, 6, 8/1, 9/1, 11, 12, 13; Лесхоз, дома №№ 1, 9, 20, 22, 22/2, 25, 29, 30, 30/1, 32/2, 33, 34, 35, 36, 36/1, 37, 37/1, 38, 38/1, 39, 39/2, 40, 41, 54; улица Жұмабека Тәшенова, дома №№ 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 24, 26, 28, 30, 32, 34, 36, 38, 38А, 40; улица Центральная, дома №№ 3, 5, 5/2, 7, 9, 11, 11/1, 13, 15, 17, 19, 19/1, 21, 21/2, 23, 23/1, 23/2, 25, 25/1, 25/2; улица Энергетиков, дома №№ 3, 4, 4А, 9, 10, 11, 11/1, 11/2, 12, 12/1, 13, 14, 15, 16, 17, 18, 19, 20, 21, 21/1, 21/2, 22, 22/2, 23, 24, 25, 26; улица Южная, дома №№ 1, 3, 5, 7, 8, 8/2, 9, 10, 10/1, 11, 12, 13, 14, 14/1, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 26/1, 27, 28, 28/1, 29, 30, 30/1, 31, 32, 32/1, 32/2, 33, 34, 34/1, 35, 36, 36/1, 37, 38, 39, 40; улица Горная, дом № 6; улица 1-ая Горная, дома №№ 9, 9/1; улица 3-ая Горная, дома №№ 8, 9, 15, 19, 21, 23, 25, 30, 33, 37.</w:t>
+    <w:bookmarkStart w:name="z151" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр – коммунальное государственное учреждение "Общеобразовательная школа № 3" отдела образования города Темиртау управления образования Карагандинской области по адресу: улица Колхозная, 10А.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z153" w:id="147"/>
+    <w:bookmarkStart w:name="z152" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В границах: проспект Республики, дом № 138; улица Береговая, дом № 1; улица Джаурская, дом № 1/7; улица Колхозная, дома №№ 1, 6, 7, 8, 10, 11, 12, 14, 18, 22, 23, 26, 26/1, 26/3, 28, 29, 33, 35, 35/2, 36, 37, 39, 40, 43А, 44, 74, 83; улица Нулевого подъема, дом № 7; улица Нуринская, дома №№ 1, 1/2, 3, 4, 9, 12, 13, 13/1, 15, 15/1, 27, 28, 28/1, 29, 30, 31, 34, 36, 39, 43, 44, 45, 53, 55, 55/1, 55/2, 61, 63; улица Панфилова, дома №№ 3, 4, 10, 12, 14, 14А, 14Б, 14Г, 14Д, 16, 18; улица Еламана Байғазиева, дом № 13; улица Школьная, дома №№ 5, 7, 8, 9, 9/1, 10, 11, 13/2, 15, 16, 17, 18, 19, 22, 24, 26; переулок Аптечный, дома №№ 3, 4, 5, 9; переулок Базарный, дома №№ 1, 3, 16; переулок Больничный, дома №№ 2, 3, 4, 5, 6, 14, 15, 17, 19; переулок Красноармейский, дома №№ 1, 2, 3, 5, 6, 7, 14/2; переулок Набережный, дома №№ 5А, 7, 8, 9, 12; переулок Октябрьский, дома №№ 2, 4, 5, 6, 7, 9, 13, 18; переулок Первомайский, дом № 6; переулок Пожарный, дома №№ 1, 12, 16, 76; переулок Почтовый, дома №№ 1, 2, 3, 4, 7, 8, 10, 11, 13, 16, 17, 20, 21, 23, 26, 27, 28, 29, 31, 32, 32А, 33, 34, 35, 36, 37, 38, 38A, 40, 42, 42A; переулок Рабочий, дома №№ 1А, 4, 7, 8, 10, 19, 37, 59; 4А квартал, дома №№ 1А, 4А, 6, 8/1, 9/1, 11, 12, 13; Лесхоз, дома №№ 1, 9, 20, 22, 22/2, 25, 29, 30, 30/1, 32/2, 33, 34, 35, 36, 36/1, 37, 37/1, 38, 38/1, 39, 39/2, 40, 41, 54; улица Горная, дом № 6; улица 1-ая Горная, дома №№ 9, 9/1. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z153" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 304</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z154" w:id="148"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z154" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр – коммунальное государственное учреждение "Общеобразовательная школа № 7" отдела образования города Темиртау управления образования Карагандинской области по адресу: улица Северная, 36.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z156" w:id="150"/>
+    <w:bookmarkStart w:name="z155" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В границах: улица Восточная, дома №№ 1, 1А, 2, 2А, 3, 3А, 4/1, 4/2, 4А, 5, 6, 7, 7/2, 8, 9, 9/2, 10, 11, 11/2, 11А, 12, 13, 13/1, 13/2, 14, 15, 15/1, 16, 17, 17/1, 19, 19А, 19/1, 19/2, 21, 21/1, 23, 23/1, 23/2, 25, 27, 27А, 27/1, 29, 29/1, 29/2; улица Верхняя, дома №№ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 14/1, 14/2, 15, 16, 17, 18, 19, 20, 21, 22, 23; улица Джаурская, дома №№ 3, 3А, 4, 4/1, 4/2, 5, 5/1, 5/2, 7, 7Б, 7/1, 7/2, 8, 9, 9/1, 9/2, 10, 10/1, 10/2, 11, 11/1, 11/2, 11Б, 12, 12/1, 12/2, 14, 16, 17, 18, 19, 20, 20/1, 21, 21/2, 22, 22/1, 23, 23/1, 23/2, 24, 24/1, 25, 26, 26/1, 28, 28/1, 28/2, 31, 33, 33/1, 34, 35, 35/1, 36, 36/1, 37, 37/1, 37/2, 38, 38/1, 39, 40, 40/1, 42, 42/1, 44, 44/1, 45, 46, 46/1, 47, 48, 49, 51, 51/1, 53, 53/1, 54, 54/1, 55, 56, 56/1, 58, 58/1, 59, 60, 62; улица Западная, дома №№ 1, 1А, 3, 3/1, 4, 5, 6, 6/1, 7, 7/1, 9, 10, 10/1, 11, 11/1, 11/2, 12, 13, 14, 15, 17, 17/1, 17/2, 18, 19, 19/1, 19/2, 20, 21, 21/1, 21/2, 22, 22/1, 23, 25, 25/1, 25/2, 26, 28, 28/1, 30, 30/1, 32, 34, 36, 38, 38А, 40, 40/1, 44, 46, 48, 50; улица Зеленая, дома №№ 1, 2, 3, 3/1, 3/2, 4, 5, 5/1, 5/2, 6, 7, 8, 9, 10, 11, 11/1, 11/2, 12, 13, 14, 14/1, 14/2, 15, 16, 17, 17А, 17/1, 17/2, 18, 19, 20, 21, 22, 23, 24, 26, 26/1, 26/2, 30, 32, 34А, 36; улица Литейщиков, дома №№ 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27; улица Луговая, дома №№ 2, 3, 3/1, 4, 5, 6, 6/2, 7, 9, 11, 11А, 12, 13, 14, 16, 16/1, 16/2, 17, 18, 18/1, 19, 19/1, 20, 20А, 20/1, 20/2, 21, 21/1, 22, 22/1, 23, 23/1, 24, 25, 25/1, 26, 27, 27/1, 28, 29, 29/1, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 39/1, 40, 41, 41/1, 42, 43, 43/1, 44, 45, 45/1, 46, 47, 48, 49, 50, 51, 51/1, 52, 53, 53/1, 54, 54/1, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 69, 71, 73; улица Мартеновская, дома №№ 3, 4, 7, 8/1, 9, 9/1, 10, 10/1, 11, 11А, 12, 12А, 13, 13А, 14, 14А, 15, 16, 16А, 16/1, 19, 20, 21, 22, 23, 23/1, 24, 24/1, 24/2, 25, 26, 26/1, 27, 28, 29, 33, 34, 35, 35/1, 35/2, 36, 38; улица Мостовая, дома №№ 3, 4, 7, 8, 10, 14; улица Жұмабека Тәшенова, дома №№ 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 24, 26, 28, 30, 32, 34, 36, 38, 38А, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78; улица Песчаная, дома №№ 1, 1/1, 2, 3, 3/1, 4, 4/1, 4/2, 5, 5/1, 6, 7, 8, 10, 12, 14, 16, 18, 20, 22; улица Прокатная, дома №№ 2, 3, 4, 9, 9/1, 10, 10/1, 11, 11/1, 12, 14, 15, 16, 17, 17/1, 18, 18/1, 19, 19/1, 20, 20/1, 23, 25, 25/1, 26, 27, 27/1, 28, 29, 30, 31, 33, 34, 35, 36, 36/1, 40, 40/1, 40/2, 41, 42, 42/1, 42/2, 43, 44, 44/1, 45, 47; улица Самаркандская, дома №№ 3, 3/2, 4, 4/1, 4/2, 5, 5/2, 6, 7, 8, 8/1, 9, 9/2, 10, 10/1, 11, 11/1, 11/2, 12, 12/1, 12/2, 13, 14, 15, 16, 17, 18, 19, 19/1, 20, 21, 21/1, 22, 23, 23/1, 24, 24/1, 24/2, 25, 25/1, 26, 27, 27/1, 29, 29/1, 30, 31, 31/2, 32, 32/1, 33, 34, 34/1, 35, 36, 36/1, 37, 37/1, 38, 38/1, 39, 39/1, 41, 43, 44, 45, 45/1, 46, 46/1, 47, 47/1, 48, 48/1, 49, 49/1, 50, 50/1, 52, 52/1, 55, 55/1, 57, 57/1, 59, 59/1, 61, 61/1, 63; улица Северная, дома №№ 1, 3, 3/1, 3/2, 5, 5/1, 5/2, 11, 11/1, 11/2, 13, 13/1, 13/2, 15, 15/1, 15/2, 17, 19, 19/1, 21, 21/1, 23, 23/1, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 47/1, 47/2, 49, 51, 53, 55, 57; улица Центральная, дома №№ 3, 4, 5, 5/2, 6, 6/1, 6/2, 6/3, 7, 8, 9, 10, 11, 11/1, 12, 13, 14, 15, 16, 17, 18, 19, 19/1, 20, 20/1, 20А, 21, 21/2, 22, 22/1, 23, 23/1, 23/2, 24, 24/2, 25, 25/1, 25/2, 26, 26/1, 26/2, 27, 29, 30, 31, 31/1, 31/2, 32, 33, 33/1, 33/2, 33А, 34, 34/1, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 44/1, 45, 45/1, 46, 46/1, 46/2, 47, 48, 48/1, 48/2, 49, 49/1, 50, 51, 52, 53; улица Энергетиков, дома №№ 3, 4, 4А, 9, 10, 11, 11/1, 11/2, 12, 12/1, 13, 14, 15, 16, 17, 18, 19, 20, 21, 21/1, 21/2, 22, 22/2, 23, 24, 25, 26, 28, 29, 29/1, 30, 31, 31/1, 32, 32/1, 32/2, 33, 33/1, 34, 36, 36/2, 37, 38, 39, 39/1, 40, 40/1, 41, 42, 42/1, 42/2, 43, 44, 45, 45/2, 47, 47/1, 48, 48/1, 49, 49/2, 50, 50/1, 50/2, 52, 52/1; улица Южная, дома №№ 1, 3, 5, 7, 8, 8/2, 9, 10, 10/1, 11, 12, 13, 14, 14/1, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 26/1, 27, 28, 28/1, 29, 30, 30/1, 31, 32, 32/1, 32/2, 33, 34, 34/1, 35, 36, 36/1, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 46/1, 47, 48, 48/1, 49, 49/1, 50, 51, 52, 52/1, 53, 54, 54/1, 55, 56, 56/1, 57, 58, 59, 59/1, 60, 61, 62, 63, 64, 64/1, 65, 66, 66/1, 67, 67/1, 68, 68/1, 69, 69/1, 69/2, 70, 70/1, 71, 72, 72/1, 73, 74; улица 3-ая Горная, дома №№ 8, 9, 15, 19, 21, 23, 25, 30, 33, 37.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z156" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 305</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z157" w:id="151"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z157" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр – коммунальное государственное учреждение "Общеобразовательная школа № 28" отдела образования города Темиртау управления образования Карагандинской области по адресу: поселок Актау, улица Индустриальная, 4.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z158" w:id="152"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z158" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах: поселок Актау, улица Абая, дома №№ 5, 7, 9, 11, 13, 15, 17; улица Амангельды, дома №№ 1, 2, 4, 5, 5В, 6, 7, 8, 9; улица Восточная, дома №№ 1А, 2, 3, 3А, 4, 5, 5В, 6, 7, 7/2, 8, 9, 10, 10А, 11, 11А, 12, 13, 14, 15, 16, 17, 18, 19, 19А, 20, 21, 22, 22А, 23, 24, 26, 27А, 29, 30/1, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40; улица Горького, дома №№ 3, 5, 7, 9, 11, 13, 15, 19, 23; улица Железнодорожная, дома №№ 1, 1/2, 1Д, 2, 2/1, 3, 3/1, 3А, 4, 4А, 5, 7, 9, 12, 14, 18, 22, 23, 24, 27, 28, 29, 29А, 31, 32, 32А, 33, 35, 36, 37; улица Индустриальная, дома №№ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15; улица Коллективная, дома №№ 1, 2, 2А, 3, 4, 5, 6, 7, 8, 9, 10, 15, 16, 16А, 18, 18А, 19, 24, 26, 29, 30, 31, 31А, 32, 33А, 33/1, 34, 35, 36, 37, 38, 38А, 39, 39А, 40, 41, 43, 45, 46, 47, 49; улица Ленина, дома №№ 1, 1А, 3, 5, 5А, 7, 9, 11, 12, 12/1, 13, 14, 15, 16, 17, 18, 19, 20, 21, 23, 24, 25, 26, 27, 28, 28/1, 29, 30, 31, 32, 32А, 33, 34, 34А, 35, 36, 37, 38, 39; улица Малая Садовая, дома №№ 2, 2А, 4, 4/1, 6, 8, 10, 12, 12/2, 14, 16, 18, 20, 22; улица Нагорная, дома №№ 3, 5, 15, 19, 22, 23, 24, 26, 28, 28/2, 29, 30, 31, 32, 33, 34, 36; улица Озерная, дома №№ 1, 3, 11, 13; улица Парковая, дома №№ 1, 2, 3, 4, 5, 6, 7, 8, 10, 11, 12, 13, 14, 15, 16, 17, 18, 18А, 19, 20, 22, 23, 24, 25, 26, 27, 28, 29, 30, 30А, 31, 32, 33, 36; улица Первомайская, дома №№ 2, 5, 6, 8, 9, 12, 14, 15, 16, 19, 20, 20А, 21, 22, 24, 26, 28, 29, 32, 32/2, 34, 35, 36, 37, 38, 40, 41, 42, 43, 44, 44/2, 45, 46, 47, 48, 51, 53, 54, 55, 56, 57, 58, 59, 62, 64, 65, 66, 69, 70, 71, 72, 74, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 88, 90, 92, 94, 96, 98, 102, 104, 106, 108, 114, 116; улица Почтовая, дома №№ 1, 1А, 2, 2А, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 30А, 31, 32, 33, 34, 35, 36, 36А, 37, 38, 38А, 40, 42, 42А, 61; улица Правды, дома №№ 2, 6; улица Советская, дома №№ 2, 2А, 3, 4, 5, 6, 7, 8, 8А, 9, 10, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 23, 23/1; улица Степная, дома №№ 1, 1А, 3, 3А, 6, 9, 11, 13, 15, 19; улица Фабрично-Заводская, дома №№ 2, 2А, 3, 4, 5, 6, 7, 8, 9, 10, 11, 11/2, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 25, 25/1, 27; улица Центральная, дома №№ 3, 7, 13, 14, 15, 16, 17, 18, 18/1, 20, 21, 22, 23, 24, 26; улица Шоссейная, дома №№ 1, 1А, 1/3, 1/4, 1/6, 1/7, 2, 3, 4, 5, 6, 7, 8, 9, 11, 12, 13, 14, 14А, 15, 16, 17, 18, 19, 22, 23, 24, 25, 26, 29, 35, 37, 39А, 41, 43, 45; 25 квартал, дома №№ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13; 26 квартал, дома №№ 1, 2, 3, 4, 5, 5/1, 6, 7, 8, 9, 10, 11, 12, 13/2, 18, 19.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z159" w:id="153"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z159" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 306</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z160" w:id="154"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z160" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр – коммунальное государственное учреждение "Общеобразовательная школа № 32" отдела образования города Темиртау управления образования Карагандинской области по адресу: поселок Актау, 8 квартал, 54А.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z161" w:id="155"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z161" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах: поселок Актау, улица Ауэзова, дома №№ 1, 2, 4, 5, 6, 7, 8, 8/2, 9, 10, 11, 11/3, 14, 15; улица Гагарина, дома №№ 4, 6, 7, 9, 9/1, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 26, 28, 30, 32, 34, 34/2, 38; улица Зои Космодемьянской, дома №№ 18, 20; улица Крупской, дома №№ 1, 2, 3, 4, 5, 6, 7, 8, 8А, 9, 10, 12; улица Лумумбы, дома №№ 1, 2, 3, 3/1, 3/2, 4, 5, 5/2, 6, 7, 8, 9, 10, 11, 12, 13, 15, 15/1, 17, 18, 19, 21, 23, 25, 25/1, 27, 29, 31, 33, 35, 37; улица Макаренко, дома №№ 1, 2, 3, 4, 5, 6, 7, 8, 8/1, 9, 11, 13; улица Менделеева, дома №№ 1, 2, 3, 4, 5, 6, 7, 8, 9, 11; улица Новая, дома №№ 1, 3, 4, 5, 5А, 6, 7, 8, 8A, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 18/1, 19, 20, 21, 22, 23, 24, 25, 27, 29, 31, 32, 33, 35, 36, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 55А, 57, 57А, 59, 61, 63, 64А, 64Б, 65, 65А, 67, 69, 71, 73; улица Октябрьская, дома №№ 1, 2, 3, 4, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18, 19, 20, 25, 26, 26А, 27, 28, 29, 30, 31, 32, 33, 33А, 34, 35, 35А, 35Б, 35В, 36, 37, 37А, 38, 40, 41, 41А, 42, 43, 44, 44А, 44Б, 45, 46, 47, 48, 49, 50, 50А, 51, 52, 52А, 54, 56, 56А, 56Б, 57, 57А, 57Б, 58, 60, 62, 64, 64А, 64Б; улица Спартака, дома №№ 1, 2, 3, 4, 5, 6, 7, 8, 8/2, 9, 10, 11, 12, 22; улица Циолковского, дома №№ 1, 2, 3, 4, 5, 5/1, 6, 6/2, 7, 8, 9, 10, 10/1, 11, 12, 19; улица Чайковского, дома №№ 1, 2, 3, 4, 5, 6, 7, 8, 9, 9/1, 10, 11, 13, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 28, 30, 31, 32, 32/2, 33, 34, 35, 36, 36/2, 37, 38; улица Шевченко, дома №№ 14, 16, 18, 20, 20/1, 22, 24, 26, 28, 30; улица Энгельса, дома №№ 4, 6, 8, 10, 10А, 11, 14, 23, 25, 27, 28, 29, 30, 32, 33, 34, 35А, 36, 38, 40, 42; 8 квартал, дома №№ 42, 43, 47, 51.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z162" w:id="156"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z162" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 307</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z163" w:id="157"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z163" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр – коммунальное государственное учреждение "Общеобразовательная школа № 29" отдела образования города Темиртау управления образования Карагандинской области по адресу: поселок Актау, 8 квартал, 30Б.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z164" w:id="158"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z164" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах: поселок Актау, улица Валиханова, дома №№ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 12, 20, 22; улица Карла Маркса, дома №№ 1, 3, 8, 8Б, 20, 26, 28; улица Лермонтова, дома №№ 1, 2, 3, 4, 5, 6, 7; улица Маяковского, дома №№ 2, 4, 5, 6, 8, 10, 12, 12/2; улица Мичурина, дома №№ 4, 6, 8, 10; улица Молодежная, дома №№ 5, 7, 8, 9, 10; 5 квартал, дом № 2; 8 квартал, дома №№ 25, 32, 35, 36, 36А, 37, 45.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z165" w:id="159"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z165" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 308 (закрытый)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z166" w:id="160"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z166" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр – коммунальное государственное казенное предприятие "Центральная больница города Темиртау" по адресу: улица Чайковского, 22.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z167" w:id="161"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z167" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 309 (закрытый)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z168" w:id="162"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z168" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр – войсковая часть 5516, улица Мичурина, 3Б.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z169" w:id="163"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z169" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 310</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z171" w:id="165"/>
-[...15 lines deleted...]
-      В границах: 9 микрорайон, дома №№ 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 77, 78, 79, 80, 81, 82, 85, 86, 88, 89, 90, 96, 97, 98, 100, 101; проспект Металлургов, дом № 63.</w:t>
+    <w:bookmarkStart w:name="z170" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр - Коммунальное государственное учреждение "Специализированная школа-лицей информационных технологий "Озат" управления образования Карагандинской области по адресу: 9 микрорайон, 77/1.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z172" w:id="166"/>
+    <w:bookmarkStart w:name="z171" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В границах: 9 микрорайон, дома №№ 29, 30, 31, 32, 33, 35, 36, 37, 38, 39, 40, 41, 42, 77, 78, 79, 80, 81, 82, 85, 86, 96, 97, 98, 100; проспект Металлургов, дома №№ 61, 63.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z172" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 311</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z173" w:id="167"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z173" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр – коммунальное государственное учреждение "Общеобразовательная школа № 27" отдела образования города Темиртау управления образования Карагандинской области по адресу: 7 микрорайон, 22/1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z174" w:id="168"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z174" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах: 9 микрорайон, дома №№ 1, 1А, 1Б, 1В, 1Г, 1Д, 1Е, 1С, 1Р, 1К, 1Л, 1М, 3, 3А, 3Б, 3В, 3Г, 3Д, 3Е, 3П, 3Р, 3К, 3Л, 5, 5А, 5Б, 5В, 5Г, 5Д, 5Е.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z175" w:id="169"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z175" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 312</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z177" w:id="171"/>
+    <w:bookmarkStart w:name="z176" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр – коммунальное государственное учреждение "Школа-лицей № 14" отдела образования города Темиртау управления образования Карагандинской области по адресу: проспект Республики, 67А.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z177" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах: проспект Республики, дома №№ 67, 67/1, 67/2, 67/3, 67/4, 67/5, 73/1, 73/2; улица Абая, дома №№ 76/1, 80/2, 80/3, 80/4, 82/4, 84/2, 84/4, 86/1, 86/2, 86/3.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z178" w:id="172"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z178" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 313</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z179" w:id="173"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z179" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр – коммунальное государственное учреждение "Общеобразовательная школа № 16" отдела образования города Темиртау управления образования Карагандинской области по адресу: улица Темиртауская, 1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z181" w:id="175"/>
+    <w:bookmarkStart w:name="z180" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В границах: 10 микрорайон, дома №№ 1А, 2А, 15А, 16А, 30, 32, 35, 36, 195; проспект Мира, дома №№ 127, 127/1, 127/3, 127/4, 129, 129/1, 131, 131/1, 133, 133/1, 135, 137, 141, 143, 145, 147, 149, 151, 153, 155, 155/1, 157, 159, 161, 163, 165, 167, 169, 171, 173, 175, 177, 179, 181; улица Некрасова, дома №№ 1, 2, 3, 4, 5, 6, 6/1, 6/2, 7, 8, 9, 10, 11, 12, 13, 14, 14/2, 15, 16, 17, 18, 19, 20, 20/1, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 68, 68/1, 70, 72, 74, 78, 78/1, 80, 82, 84, 86, 88, 90, 92, 94, 96, 97, 98, 100, 102, 104, 106, 108; улица Озерная, дома №№ 71, 71/1, 73, 73/1, 75, 75/1, 77; улица Островского, дома №№ 2, 3, 4, 4/1, 4/2, 5, 6, 6/1, 6/2, 7, 8, 9, 9/1, 11, 13, 14, 14/2, 15, 15/1, 16, 16/1, 17, 17/1, 18, 18/1, 18/2, 19, 20, 20/2, 21, 22, 22/1, 22/2, 23, 24, 24/1, 25, 27, 28, 29, 30, 31, 33, 34, 35, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 51/2, 51/3, 52, 53, 54, 55, 56, 58, 59, 61, 65, 67; улица Евгения Брусиловского, дома №№ 93, 95, 97, 107, 109, 110, 112, 112/1, 114, 116, 118, 118/1, 118/2, 128, 134; улица Пушкина, дома №№ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 27/1, 28, 29, 29/1, 30, 33, 36, 38, 39, 40, 42; улица Юных Космонавтов, дома №№ 1, 3, 3/1, 3/2, 4, 5, 5/1, 7, 7/1, 7/2, 8, 9, 9/1, 9/2, 10, 10Б, 11, 11/1, 12, 13, 13/1, 13/2, 14, 14Б, 15, 15/1, 15/2, 16, 17, 17/1, 18, 18Б, 19, 19/1, 20, 21, 21/1, 21/2, 22, 23, 23А, 23Б, 23/2, 24, 24Б, 25, 25/1, 25/2, 26, 26Б, 27/2, 28, 28Б, 29, 29/1, 29/2, 30, 30Б, 31, 31/1, 31/1А, 32, 33, 33/1, 33/3, 34, 35/1, 36, 37/1, 38, 38Б, 39, 39/1, 40, 40Б, 41, 41/1, 42, 43, 43/1, 44, 45, 45/1, 46, 47, 47/1, 48, 49, 49/1, 50, 51, 51/1, 52, 53, 53/1, 54, 55, 56, 57, 58, 59, 60/1, 62, 64, 68, 74, 74/1, 76, 85; 8 микрорайон, дома №№ 10, 10/1, 11, 11/4, 11/5, 11/6, 11/7, 11/9, 12, 12/1, 12/4, 13, 13/1, 13/2, 14, 15, 16, 18, 19, 21, 22, 23, 25, 26, 27, 28, 30, 31, 33, 34, 35, 37, 38, 40, 41, 41Б, 41/1, 41/2, 41/3, 41/4, 41/6, 41/7, 41/8, 41/9, 41/11, 41/12, 41/13, 42, 44, 45, 46; микрорайон "село Отрадное", дома №№ 13, 14, 18, 21, 22, 24, 25, 25/1, 26, 27, 28, 29, 30, 31, 32, 33, 34, 36, 38, 39, 44, 54, 56, 57, 57/1, 58, 58/1, 59, 59/1, 60, 60/1, 61, 61/1, 62, 62/1, 63, 63/1, 64, 64/1, 65, 65/1, 66, 66/1, 67, 67/1, 68, 68/1, 69, 70/1, 71/1, 73, 76, 84, 85, 86, 87, 90, 97, 98, 103, 104, 105, 105/1, 106, 107, 108, 110, 111, 113, 114, 121, 122, 123, 124, 125, 126, 128, 129, 130, 154, 155, 164, 166, 167, 168, 169, 170, 171, 172, 178, 179, 180, 181, 182, 183, 184, 186, 188, 189, 190, 197, 198, 199, 201, 202, 209, 211, 217, 235, 239, 241, 242, 243, 244, 244А, 246, 248, 249, 250, 251, 253, 253А, 255, 261, 263, 264, 265, 266, 270, 272, 273, 287, 313, 313/1, 313/2, 315, 319, 326, 328/2, 328/3, 334, 336, 357, 371, 371А, 375, 381, 398, 401, 402, 414, 542, 543, 545, 549, 550, 551, 560, 568, 572, 574, 579, 580, 581, 582, 583, 584, 588, 589, 590, 591, 600, 601, 603, 604, 605, 605А, 608А, 641; 144 квартал, дома №№ 9, 10, 11, 12, 13, 14, 17, 19, 20, 25, 26, 27, 31, 33, 34, 35, 37, 38, 40, 41, 42; 146 квартал, дома №№ 10, 11, 12, 13, 14, 22, 23, 24, 25, 26, 29, 30, 31, 33, 40, 41, 42, 44, 46, 46А, 49, 51. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z181" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 314</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z182" w:id="176"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z182" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр - коммунальное государственное учреждение "Общеобразовательная школа № 22" отдела образования города Темиртау управления образования Карагандинской области по адресу: улица Химиков, 60/1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z184" w:id="178"/>
+    <w:bookmarkStart w:name="z183" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В границах: проспект Мира, дома №№ 223, 225, 227, 229, 231, 233, 235, 237, 239, 241, 243, 245, 280, 282/1; проспект Республики, дом № 103; улица Ватутина, дома №№ 103, 103/1, 105, 105/2, 106, 107, 107/1, 107/2, 108, 109, 110, 112, 113, 114, 115, 116, 117, 117/2, 118, 119, 119/1, 120, 121, 121/1, 121/2, 122, 122/1, 124, 126, 128, 130, 132, 134; улица Абая, дома №№ 170, 172, 174, 176, 178, 180, 180А, 182, 184, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 199, 201, 203, 205, 206, 207, 209, 212; улица Луначарского, дома №№ 7, 8, 10, 10/2, 11, 11А, 12, 12/1, 12А, 12/2, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 23/1, 24, 25, 26, 27, 28, 29, 30, 31, 31А, 32, 33, 34, 35, 36, 37, 37/1, 39, 39А, 39/1, 40, 40А, 41, 41А, 41/1, 42; улица Озерная, дома №№ 2/1, 2/2; улица Сарыарқа, дома №№ 1, 3, 5, 5А, 7, 9, 11, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 41/3, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65/4, 67, 69, 69/2, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 97, 99, 115; улица Темиртауская, дома №№ 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 58, 58/1, 59, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 90/1, 96; улица Тулебаева, дома №№ 4, 4/1, 6, 8, 8/1, 10, 10/1, 12, 18, 20, 22, 24, 26, 28, 30, 32, 32А, 34, 36, 38, 42, 43, 44, 45, 46, 48, 50, 52, 54, 56, 58, 60, 60А, 60Б, 62, 64, 66, 68, 70, 72, 74, 76, 78, 84, 86, 88, 90, 92, 94, 96, 98, 100, 106, 108, 108/1, 108/2, 110, 110/2, 112, 112/1, 112/2, 114, 116, 118/1, 124, 126, 128, 130, 132, 134, 136, 138, 140, 142; улица Чернышевского, дома №№ 1, 3, 3А, 4А, 5, 5А, 6/3, 7, 7А, 9, 9/1, 10/1, 11, 11А, 11Б, 11/1, 12, 13, 13/1, 14, 14/1, 15, 15/1, 16, 16/1, 16/2, 17, 17/1, 18, 19, 19А, 19/1, 20, 20/1, 20/3, 21, 21А, 21/1, 22, 22/1, 23, 23А, 23/1, 23/2, 24, 25, 25/1, 25/2, 26, 27, 27А, 28, 29, 30, 32, 34, 36; улица Химиков, дома №№ 3, 3А, 4, 4А, 5, 5А, 6, 6А, 7, 7А, 8, 8А, 9, 9А, 10, 10А, 10/1, 11, 12, 13, 13А, 14, 15, 15А, 16, 16А, 17, 17А, 18, 18А, 19, 19А, 20, 20А, 21, 21А, 22, 22А, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136; улица Электриков, дома №№ 2, 4, 6, 7, 7А, 7Б, 8, 9, 10, 12, 12/1, 14, 14А, 16, 18А, 18Б, 20, 22, 24, 24Б; переулок Новый, дома №№ 1, 3, 4, 5, 6, 7, 8, 8А, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 21/1, 22, 23, 24, 25, 26, 27; переулок Темиртауский, дома №№ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 18, 19; Клубный проезд, дома №№ 1, 1А, 2, 3, 3А, 4, 4А, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 20A, 21, 22, 23, 24, 24А, 24В, 25; Школьный проезд, дома №№ 1, 1А, 2, 3, 3А, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 21, 43; 125 квартал, дома №№ 3, 4, 4/1, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17А, 18, 19, 22, 24, 25, 27, 29, 29/2, 30, 30/1, 31, 32, 32/1, 32/2, 33, 35, 36, 37, 40, 41, 42, 44, 45, 47, 48, 51, 52, 53, 55, 56, 60, 65, 66, 67, 68; 125А квартал, дома №№ 1, 1А, 2, 3, 4, 4/1, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22, 23, 24, 25, 26, 27, 27А, 32, 33, 35, 36, 37, 38, 39, 40, 41, 42, 44, 45, 47, 48, 49, 50, 51, 52, 53, 55, 56, 60, 63, 64, 65, 66, 67, 68, 69; Сетевой участок, дома №№ 1, 2, 3, 4, 5, 6; 6А квартал, дома №№ 20, 23.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z184" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 315</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z185" w:id="179"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z185" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр – коммунальное государственное учреждение "Общеобразовательная школа № 7" отдела образования города Темиртау управления образования Карагандинской области по адресу: улица Северная, 36.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z186" w:id="180"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z186" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах: улица Бардина, дома №№ 1, 2, 3, 4, 4/1, 5, 6, 7, 8/1, 9, 10/1, 11, 12, 12/1, 13, 15, 16, 17, 18, 18/1, 19, 81; улица Восточная, дома №№ 18, 20, 22, 24, 24/1, 26, 30, 30/1, 31, 32, 33, 36, 36/1, 36/2, 38, 38/1, 38/2, 40, 40/1, 40/2, 42, 45А, 46, 47, 47А, 47/1, 47/2, 48, 49, 49А, 49/1, 49/2, 50, 51, 52, 53, 54, 55, 56, 57, 57/1, 58, 59, 59/1, 60, 61, 61/1, 62, 63, 64, 69, 77; улица Западная, дома №№ 40А, 42А, 42А/1, 42А/2, 54, 54/2, 56, 56/1, 56/2, 58, 58/1, 58/2, 60, 60/1, 60/2, 61/1, 62, 62/1, 62/2, 64, 64/1, 66, 66/1, 68, 68/1, 70, 70/1, 71, 72, 72/1, 74, 74А, 74В, 74/1, 74/2, 74/3, 74/4, 74/5, 74/6, 74/7, 74/8, 76, 79, 80, 82; улица Мартеновская, дома №№ 39, 40, 41, 42, 43, 44, 44/4, 45, 45/1, 46, 47, 47А, 47/1, 47/2, 48, 48/1, 48/2, 49, 49/1, 49/2, 50, 51, 51А, 51/2, 52, 52/1, 53, 53/1, 53/2, 54, 55, 55/1, 55/2, 56, 57, 57/1, 57/2, 58, 59, 60, 61/1, 62, 63, 64, 65/1, 66, 67, 68, 72, 74, 76, 78, 80, 82, 84, 84/1; улица Нагорная, дома №№ 1, 2, 3, 4, 5, 6, 7, 8, 8/1, 9, 10, 10/1, 10А, 11, 11А, 12, 12/2, 13, 13/2, 14, 14А, 15, 15А, 16, 16/1, 17, 18, 18А, 18/1, 19, 20, 20/1, 21, 22, 22/1, 23, 23/1, 24, 25, 25/1, 26, 27, 28, 28А, 28/2, 29, 29/1, 29/2, 30, 31, 32, 34, 34/1, 35, 37, 38, 39, 40, 40/1, 41, 42, 43, 44, 45, 46, 47, 51, 51А, 52, 53, 53/1, 54, 56, 58, 60, 62, 64, 66, 72, 72/1; улица Привольная, дома №№ 2, 4, 6, 8, 10, 10/1, 10/2, 14, 16, 18, 20, 21, 21/1, 22, 23, 24, 25, 26, 27, 28, 30, 32, 32/1, 34, 36, 38, 40, 44, 46, 46/2, 48, 48/1, 48/2, 50; улица Прокатная, дома №№ 48, 48/1, 48/2, 50, 50/2, 52, 54, 54/1, 54/2, 55, 56, 57, 59, 61, 63, 65, 67, 71; улица Северная, дома №№ 2, 2/1, 4, 18, 28, 30, 30/1, 30/2, 32, 34; улица Совхозная, дома №№ 1, 2, 3, 3/1, 4, 5, 6, 7, 8, 9, 10, 11, 12, 12/1, 13, 14, 15, 16, 16/1, 17, 18, 19, 19/2, 20, 21, 21/1, 21/2, 22, 22/1, 23, 24, 25, 26, 26/1, 26/2, 30, 31, 32, 33, 34, 35, 36, 36/1, 37, 38, 38/1, 39, 41, 43, 45, 46; улица Сталеваров, дома №№ 1, 1А, 3, 3А, 3/1, 4, 5, 6, 7, 8, 9, 9А, 9/1, 10, 11, 11А, 12, 13, 14, 14/2, 15, 16, 16/1, 17, 17А, 17/1, 18, 19, 19/2, 20, 21, 22, 23, 23/2, 24, 25, 26, 27, 28, 29, 31, 32/1, 33, 34, 34/1, 34/2, 36, 36/1, 36А, 37, 38, 38/1, 38/2, 39, 39/2, 40, 41, 42, 43, 45, 45/2, 50А, 51, 52, 53, 54, 55, 56, 57, 57/1, 58, 58/2, 59, 60, 62, 64, 65, 65/1, 65/2, 66, 67, 68, 72; улица Энергетиков, дома №№ 53, 56, 57, 57А, 58, 59, 61, 61/1, 62, 63, 64, 65, 66, 67, 69, 71, 72, 74, 76, 87; улица Чапаева, дома №№ 1, 3, 5, 5/1, 5/2, 7, 9, 11, 13, 15, 17, 18, 19, 20, 22, 22/3, 23, 26, 28, 30, 30А, 30Б, 30Д, 32, 32А, 32Б, 34, 34Б, 38, 38Б, 40, 41, 41/1, 41/2, 42, 43, 43/1, 43/2, 44, 45, 46, 47, 49, 49/1, 51, 52, 53, 53А, 53/1, 53/2, 55, 57, 58, 59, 60, 61; улица Шевченко, дома №№ 1, 1/1, 2, 2/1, 2/2, 2/5, 3, 3/1, 4, 4/1, 5, 6, 6А, 7, 8, 8А, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 34, 36, 38; улица Щорса, дома №№ 1, 1/1, 1/2, 2, 2/1, 2/2, 2/3, 2/4, 2/5, 3, 3/1, 4, 4/1, 5, 6, 6А, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 34, 36, 37, 38.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkEnd w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>