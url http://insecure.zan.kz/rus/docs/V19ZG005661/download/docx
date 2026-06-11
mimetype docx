--- v0 (2025-11-07)
+++ v1 (2026-06-11)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f8d16e8" w14:textId="f8d16e8">
+    <w:p w14:paraId="80ca4a1" w14:textId="80ca4a1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -546,91 +546,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательные участки на территории района Бәйтерек</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение - в редакции решения акима района Бәйтерек Западно-Казахстанской области от 29.02.2024 </w:t>
+      Сноска. Приложение - в редакции решения акима района Бәйтерек Западно-Казахстанской области от 13.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 13</w:t>
+        <w:t>№ 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными решениями акима района Бәйтерек Западно-Казахстанской области от 13.03.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 02.06.2025 № 11 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -682,51 +662,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Номер избира тельного участка</w:t>
+Номер избирательного участка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -831,123 +811,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 155</w:t>
-[...71 lines deleted...]
-село Переметное, улица Гагарина № 60А, здание Районного дома культуры государственного коммунального казенного предприятия "Центр досуга района Бәйтерек Отдела культуры, развития языков, физической культуры и спорта района Бәйтерек"</w:t>
+№ 155</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Переметное, улицы Алматинская, М.Гаврилова, Деркульная, М.Жукова, Зеленая, Қайнар, Локомотивная, М.Мухамбетжановой, Мирная, Набережная, Подстанция, Арасан, Жанша Досмұхамедұлы, Садовая, Строительная, Т.Аубакирова, Уральская, Ш.Кұдайбердиева, Л.Шевцовой, переулок Ростошинский, по нечетной стороне улицы Жеңіс от дома №75 до дома №189, по четной стороне улицы Жеңіс от дома №10 до дома №114, по нечетной стороне улицы Ауэзова от дома №93 до дома №189, по четной стороне улицы Ауэзова от дома №42А до дома №92/2, по четной стороне улицы Ю.Гагарина от дома №38 до дома №114, по нечетной стороне улицы Ю.Гагарина от дома №43 до дома №143.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Переметное, улица Гагарина № 60А, здание Районного дома культуры государственного коммунального казенного предприятия "Центр досуга района Бәйтерек Отдела культуры, развития языков, физической культуры и спорта района Бәйтерек"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -980,123 +960,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 156</w:t>
-[...71 lines deleted...]
-село Переметное, улица Мұхтара Ауэзова № 79, здание кинотеатра "Жеңіс" государственного коммунального казенного предприятия "Центр досуга района Бәйтерек Отдела культуры, развития языков, физической культуры и спорта района Бәйтерек".</w:t>
+№ 156</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Переметное, улицы Борисюка, Жабаева, Молдағалиева, Элеваторная, Жайық, Ақсай, Бірлік, Казахстанская, Автомобильная, Зои Космедемьянской, Мәншүк Маметовой, Абая, Алтай, Медеу, Арман, Джалиля, Алпамыс батыра, по нечетной стороне улицы Жеңіс от дома №1 до дома №67, по четной стороне улицы Жеңіс дома № 6, по нечетной стороне улицы Ауэзова от дома №1 до дома №91, по четной стороне улицы Ауэзова от дома №2 до дома №42, Приречная, Ақ Орда, по четной стороне улицы Ю.Гагарина от дома №2 до дома №34, по нечетной стороне улицы Ю.Гагарина от дома №3 до дома №41, село Забродино.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Переметное, улица Мұхтара Ауэзова № 79, здание кинотеатра "Жеңіс" государственного коммунального казенного предприятия "Центр досуга района Бәйтерек Отдела культуры, развития языков, физической культуры и спорта района Бәйтерек".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1129,51 +1109,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 157</w:t>
+№ 157</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1200,52 +1180,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-село Калининское, улица Абая № 17А, здание Дома культуры "Достық" государственного коммунального казенного предприятия "Центр досуга района Бәйтерек Отдела культуры, развития языков, физической культуры и спорта района Бәйтерек". </w:t>
+              <w:t>
+село Калининское, улица Абая № 7, здание Дома культуры "Достық" государственного коммунального казенного предприятия "Центр досуга района Бәйтерек Отдела культуры, развития языков, физической культуры и спорта района Бәйтерек".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1278,51 +1258,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 158</w:t>
+№ 158</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1350,51 +1330,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Каражар, улица Аманат № 92, здание коммунального государственного учреждения "Начальная школа Қаражар" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области".</w:t>
+село Каражар, улица Самал № 92, здание коммунального государственного учреждения "Начальная школа Қаражар" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1427,51 +1407,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 159</w:t>
+№ 159</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1499,51 +1479,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Болашақ, улица Ақбидай № 118, здание коммунального государственного учреждения "Кировская основная средняя школа" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области.</w:t>
+село Болашақ, улица Ақбидай № 118, здание коммунального государственного учреждения "Кировская основная средняя школа" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1576,51 +1556,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 162</w:t>
+№ 162</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1647,52 +1627,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-село Зеленое, улица Кооперативная № 35, здание сельского клуба села Зеленое государственного коммунального казенного предприятия "Центр досуга района Бәйтерек Отдела культуры, развития языков, физической культуры и спорта района Бәйтерек". </w:t>
+              <w:t>
+село Зеленое, улица Кооперативная № 35, здание сельского клуба села Зеленое государственного коммунального казенного предприятия "Центр досуга района Бәйтерек Отдела культуры, развития языков, физической культуры и спорта района Бәйтерек".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1725,51 +1705,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 163</w:t>
+№ 163</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1797,51 +1777,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Егіндібұлақ, улица Мектеп № 1/1, здание коммунального государственного учреждения "Комплекс "школа-ясли-детский сад" Егіндібұлақ" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области".</w:t>
+село Егіндібұлақ, улица Мектеп № 1/1, здание коммунального государственного учреждения "Комплекс "школа-ясли-детский сад" Егіндібұлақ" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1874,123 +1854,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 164</w:t>
-[...71 lines deleted...]
-село Мичуринское, улица Казахстанская № 1, здание коммунального государственного учреждения "Мичуринский комплекс "школа-ясли-детский сад" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области"</w:t>
+№ 164</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Мичуринское, улицы Шығыс, Болашақ, Победа, Магистральная, Восточная, Школьная, Светлая , Первомайская, Солнечная, Тайпақ, Қасыма Аманжолова, Астана, Сарайшық, Ғұмара Қараша, Казталовская, Кердері, Ғ.Мұстафина, Ермековой, Ғабидолла Тоқай, Ихсанова, Бауыржана Момышұлы, Әлии Молдағұловой, Сәкена Ғұмарова, Сәкена Сейфуллина, Мәншүк Маметовой, Жүсіп, Дины Нүрпейісовой, Қабанбай батыра, Бөгенбай батыра, Есет батыра, Айдын, Бәйтерек, Целинная, Яблоневая, Смағұловой, Әйтеке би,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+І.Жансүгіров, Қазбек би, М.Әуезов, Новая, Абай, Төле би, Шаруашылык, Абылайхан, Т.Бегилдинов, ПДП Юго-Восток, ПДП Юг, учетный квартал 106, Әл-Фараби, Д.М.Заец, М.Ирманов, Наурыз батыр, ПК Болашақ-2050, Нұрсат-16, четная сторона от дома №4 до дома №88, нечетная от домов №17 до №87 по улице Придорожной, нечетная сторона от дома №1 до дома №59 по улице Октябрьской, нечетная сторона от дома №1 до дома №17 по улице Казахстанской и четная сторона от дома №2 до дома №26.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Мичуринское, улица Казахстанская № 1, здание коммунального государственного учреждения "Мичуринский комплекс "школа-ясли-детский сад" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2023,51 +2021,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 165</w:t>
+№ 165</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2094,52 +2092,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-село Атамекен, улица Мектеп № 7, здание сельского клуба села Атамекен государственного коммунального казенного предприятия "Центр досуга района Бәйтерек Отдела культуры, развития языков, физической культуры и спорта района Бәйтерек. </w:t>
+              <w:t>
+село Атамекен, улица Мектеп № 7, здание сельского клуба села Атамекен государственного коммунального казенного предприятия "Центр досуга района Бәйтерек Отдела культуры, развития языков, физической культуры и спорта района Бәйтерек.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2172,51 +2170,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 166</w:t>
+№ 166</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2244,51 +2242,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Қайнар, улица Жеңіс № 9, здание государственного коммунального казенного предприятия "Центр досуга района Бәйтерек Отдела культуры, развития языков, физической культуры и спорта района Бәйтерек" сельского клуба села Қайнар.</w:t>
+село Қайнар, улица Жеңіс № 9, здание государственного коммунального казенного предприятия "Центр досуга района Бәйтерек Отдела культуры, развития языков, физической культуры и спорта района Бәйтерек" сельского клуба села Қайнар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2321,51 +2319,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 167</w:t>
+№ 167</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2393,51 +2391,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Шалғай, улица Алаш № 15, здание сельского клуба села Шалғай государственного коммунального казенного предприятия "Центр досуга района Бәйтерек Отдела культуры, развития языков, физической культуры и спорта района Бәйтерек".</w:t>
+село Шалғай, улица Алаш № 15, здание сельского клуба села Шалғай государственного коммунального казенного предприятия "Центр досуга района Бәйтерек Отдела культуры, развития языков, физической культуры и спорта района Бәйтерек".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2470,51 +2468,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 170</w:t>
+№ 170</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2541,52 +2539,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-село Белес, улица Мәншүк Мәметовой № 1Г, здание сельского клуба села Белес государственного коммунального казенного предприятия "Центр досуга района Бәйтерек Отдела культуры, развития языков, физической культуры и спорта района Бәйтерек". </w:t>
+              <w:t>
+село Белес, улица Мәншүк Мәметовой № 1Г, здание сельского клуба села Белес государственного коммунального казенного предприятия "Центр досуга района Бәйтерек Отдела культуры, развития языков, физической культуры и спорта района Бәйтерек".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2619,51 +2617,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 171</w:t>
+№ 171</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2691,51 +2689,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Щапово, улица Бәйтерек № 17, здание коммунального государственного учреждения "Средняя общеобразовательная школа имени Бауыржана Момышулы отдела образования района Бәйтерек" управления образования акимата Западно-Казахстанской области".</w:t>
+село Щапово, улица Бәйтерек №17, здание коммунального государственного учреждения "Средняя общеобразовательная школа имени Бауыржана Момышулы отдела образования района Бәйтерек" управления образования акимата Западно-Казахстанской области".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2768,51 +2766,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 172</w:t>
+№ 172</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2840,51 +2838,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Ақсу, улица Абая № 12, здание мини-центра при коммунальном государственном учреждении "Кушумская средняя общеобразовательная "школа-детский сад" отдела образования района Бәйтерек".</w:t>
+село Ақсу, улица Абая № 12, здание мини-центра при коммунальном государственном учреждении "Кушумская средняя общеобразовательная "школа-детский сад" отдела образования района Бәйтерек".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2917,51 +2915,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 173</w:t>
+№ 173</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2989,51 +2987,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Өркен, улица Төле би № 5, здание коммунального государственного учреждения "Комплекс "школа-ясли-детский сад "Өркен" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области".</w:t>
+село Өркен, улица Төле би № 5, здание коммунального государственного учреждения "Комплекс "школа-ясли-детский сад "Өркен" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3066,51 +3064,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 174</w:t>
+№ 174</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3138,51 +3136,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Кушум, улица Мектеп № 1, здание коммунального государственного учреждения "Кушумский комплекс "школа-ясли-детский сад" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области".</w:t>
+село Кушум, улица Мектеп № 1, здание коммунального государственного учреждения "Кушумский комплекс "школа-ясли-детский сад" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3215,51 +3213,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 175</w:t>
+№ 175</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3286,52 +3284,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-село Большой Чаган, улица Абая № 17, здание сельского клуба села Большой Чаган государственного коммунального казенного предприятия "Центр досуга района Бәйтерек Отдела культуры, развития языков, физической культуры и спорта района Бәйтерек". </w:t>
+              <w:t>
+село Большой Чаган, улица Абая № 17, здание сельского клуба села Большой Чаган государственного коммунального казенного предприятия "Центр досуга района Бәйтерек Отдела культуры, развития языков, физической культуры и спорта района Бәйтерек".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3364,51 +3362,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 176</w:t>
+№ 176</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3435,52 +3433,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-село Жаңатан, улица Жаңа қоныс № 12, здание коммунального государственного учреждения "Начальная школа Жаңатаң" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области". </w:t>
+              <w:t>
+село Жаңатан, улица Жаңа қоныс № 12, здание коммунального государственного учреждения "Начальная школа Жаңатаң" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3513,51 +3511,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 177</w:t>
+№ 177</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3584,52 +3582,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-село Янайкино, улица Бәйтерек № 27, здание сельского клуба села Янайкино государственного коммунального казенного предприятия "Центр досуга района Бәйтерек Отдела культуры, развития языков, физической культуры и спорта района Бәйтерек". </w:t>
+              <w:t>
+село Янайкино, улица Бәйтерек № 27, здание сельского клуба села Янайкино государственного коммунального казенного предприятия "Центр досуга района Бәйтерек Отдела культуры, развития языков, физической культуры и спорта района Бәйтерек".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3662,123 +3660,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 179</w:t>
-[...71 lines deleted...]
-село Дарьинское, улица Абылай хана № 52, здание Дома культуры села Дарьинск государственного коммунального казенного предприятия "Центр досуга района Бәйтерек Отдела культуры, развития языков, физической культуры и спорта района Бәйтерек".</w:t>
+№ 179</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Дарьинское, улица Шығанақ, улица Тайманова четная сторона от дома № 2 до дома № 106, нечетная сторона от дома № 1 до дома № 105/1, улица М.Өтемісұлы, улица П.Садомского, улица Жарық, улица Жас Отан, улица Достық четная сторона от дома № 2 до дома № 16, нечетная сторона от дома № 1 до дома № 27, улица Балдырған четная сторона от дома № 2 до дома № 32, нечетная сторона от дома № 1 до дома № 29, улица Л.Толстого нечетная сторона от дома № 1 до дома № 9, четная сторона от дома № 2 до дома № 24, улица Астана, улица Наурыз, улица Абу Насыр – Әл Фараби четная сторона от дома № 2 до дома № 42, нечетная сторона от дома № 1 до дома № 19, улица Әлихана Бөкейхан четная сторона от дома № 2 до дома № 48, нечетная сторона от дома № 1 до дома № 35, улица А.Пушкина нечетная сторона от дома № 1 до дома № 13, четная сторона от дома № 2 до дома №20, улица Д.Нурпеисовой четная сторона от дома № 2 до дома № 6, нечетная сторона от дома № 1 до дома № 17, улица Деркөл, переулок Деркөл, улица Гагарина, улица М.Мақатаева, улица С.Мендешева, улица Сүгір, улица Х.Есенжанова, улица Мухита, улица Мералы, улица Матросова, улица Шолохова, улица Д.Қонаева дома четная сторона, переулок Больничный, улица Абылайхана, переулок М.Мақатаева, переулок Жетісу, переулок Жайық.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Дарьинское, улица Абылай хана № 52, здание Дома культуры села Дарьинск государственного коммунального казенного предприятия "Центр досуга района Бәйтерек Отдела культуры, развития языков, физической культуры и спорта района Бәйтерек".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3811,123 +3809,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 180</w:t>
-[...71 lines deleted...]
-село Дарьинское, улица М. Мәметовой № 20А, здание коммунального государственного учреждения "Школа-гимназия-интернат имени Абая" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области".</w:t>
+№ 180</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Дарьинское, улица Курмангазы, улица Б.Момышұлы, улица Абая, переулок Дария, улица Айтиева, улица Сатпаева, улица Приуральная, улица Ж.Жабаева, переулок М.Мәметовой, переулок И.Тайманова, улица М.Маметовой, улица А.Молдагуловой, улица И.Шкилева, улица Есенберлина, улица по четной стороне И.Тайманова от дома № 108 до дома № 152, по нечетной стороне от дома № 107/1 до дома № 51, улица Достык по четной стороне от дома № 18 до дома № 62, по нечетной стороне от дома № 29 до дома № 67, улица Балдырган по нечетной стороне от дома № 31 до дома № 37, дом 36, улица Л.Толстого четная сторона от дома № 24 до дома № 38, № 150/1, № 150/2, улица Абу Насыр-Әл Фараби нечетная сторона от дома №21 до дома № 39, четная сторона от дома № 44 до дома № 70, улица Әлихан Бөкейхан нечетная сторона от дома № 37 до дома № 59, четная сторона от дома № 50 до дома № 74, улица Пушкина нечетная сторона от дома № 15 до дома № 31, четная сторона от дома № 20 до дома № 40, улица М.Әуезова, улица Бекет Батыра, переулок Алматинский, переулок Садовый, улица Арал, переулок Д.Нұрпейсовой, переулок Ақотау, улица Д.Нұрпейісовой нечетная сторона от дома № 19 до дома № 33/1А, четная сторона от дома № 8 до дома № 36, дома по нечетной стороне улицы Д.Кунаева.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Дарьинское, улица М. Мәметовой № 20А, здание коммунального государственного учреждения "Школа-гимназия-интернат имени Абая" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3960,51 +3958,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 181</w:t>
+№ 181</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4031,52 +4029,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-село Озерное, улица Советская № 37, здание сельского клуба села Озерное государственного коммунального казенного предприятия "Центр досуга района Бәйтерек Отдела культуры, развития языков, физической культуры и спорта района Бәйтерек". </w:t>
+              <w:t>
+село Озерное, улица Советская № 37, здание сельского клуба села Озерное государственного коммунального казенного предприятия "Центр досуга района Бәйтерек Отдела культуры, развития языков, физической культуры и спорта района Бәйтерек".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4109,51 +4107,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 182</w:t>
+№ 182</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4180,52 +4178,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-село Рубежинское, улица Бейбітшілік № 16, здание сельского клуба села Рубежин государственного коммунального казенного предприятия "Центр досуга района Бәйтерек Отдела культуры, развития языков, физической культуры и спорта района Бәйтерек". </w:t>
+              <w:t>
+село Рубежинское, улица Бейбітшілік № 16, здание сельского клуба села Рубежин государственного коммунального казенного предприятия "Центр досуга района Бәйтерек Отдела культуры, развития языков, физической культуры и спорта района Бәйтерек".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4258,51 +4256,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 183</w:t>
+№ 183</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4407,51 +4405,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 184</w:t>
+№ 184</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4478,52 +4476,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-село Январцево, улица Советская № 56, здание сельского клуба села Январцево государственного коммунального казенного предприятия "Центр досуга района Бәйтерек Отдела культуры, развития языков, физической культуры и спорта района Бәйтерек". </w:t>
+              <w:t>
+село Январцево, улица Советская № 56, здание сельского клуба села Январцево государственного коммунального казенного предприятия "Центр досуга района Бәйтерек Отдела культуры, развития языков, физической культуры и спорта района Бәйтерек".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4556,51 +4554,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 185</w:t>
+№ 185</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4627,52 +4625,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-село Кирсаново, улица Чумаева № 18, здание коммунального государственного учреждения "Кирсановская основная средняя школа" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области". </w:t>
+              <w:t>
+село Кирсаново, улица Чумаева № 18, здание коммунального государственного учреждения "Кирсановская основная средняя школа" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4705,87 +4703,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 186</w:t>
-[...35 lines deleted...]
-село Чинарево. </w:t>
+№ 186</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Чинарево.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4854,51 +4852,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 189</w:t>
+№ 189</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5003,51 +5001,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 190</w:t>
+№ 190</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5152,51 +5150,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 192</w:t>
+№ 192</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5223,52 +5221,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-село Сұлу көл, улица Достық № 15, здание сельского клуба села Сұлу көл государственного коммунального казенного предприятия "Центр досуга района Бәйтерек Отдела культуры, развития языков, физической культуры и спорта района Бәйтерек". </w:t>
+              <w:t>
+село Сұлу көл, улица Достық № 15, здание сельского клуба села Сұлу көл государственного коммунального казенного предприятия "Центр досуга района Бәйтерек Отдела культуры, развития языков, физической культуры и спорта района Бәйтерек".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5301,51 +5299,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 193</w:t>
+№ 193</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5450,51 +5448,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 194</w:t>
+№ 194</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5819,52 +5817,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-село Байқоңыс, улица Жиберина № 1/6, здание сельского клуба села Байқоныс государственного коммунального казенного предприятия "Центр досуга района Бәйтерек Отдела культуры, развития языков, физической культуры и спорта района Бәйтерек". </w:t>
+              <w:t>
+село Байқоңыс, улица Жиберина № 1/6, здание сельского клуба села Байқоныс государственного коммунального казенного предприятия "Центр досуга района Бәйтерек Отдела культуры, развития языков, физической культуры и спорта района Бәйтерек".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6416,51 +6414,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Жалын, улица Достық № 25, здание коммунального государственного учреждения "Подхозовская основная средняя школа" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области".</w:t>
+село Достык, учетный квартал №116, строение №2673, здание коммунального государственного учреждения "Подхозовская основная средняя школа" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6565,51 +6563,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Чувашинское, улица Ы.Алтынсарина № 26, здание сельского клуба Чувашинское государственного коммунального казенного предприятия "Центр досуга района Бәйтерек Отдела культуры, развития языков, физической культуры и спорта района Бәйтерек".</w:t>
+село Чувашинское, улица Школьная №23, здание коммунального государственного учреждения "Чувашинская" общеобразовательная школа" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6863,51 +6861,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Мирное, улица Октябрьская № 20, здание сельского медицинского пункта Мирное государственного коммунального предприятия на праве хозяйственного ведения "Больница № 2 района Бәйтерек" управления здравоохранения акимата Западно-Казахстанской области.</w:t>
+село Мирное, улица Мирная № 10/1, здание сельского медицинского пункта Мирное государственного коммунального предприятия на праве хозяйственного ведения "Больница № 2 района Бәйтерек" управления здравоохранения акимата Западно-Казахстанской области.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7125,51 +7123,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Мичуринское, улицы Березовая, Ветеран, Гагарина, Заводская, Зеленая, Коктерек, Крупская, Ленина, Лесная, Матросова, Минская, Мирная, Мичурина, Молодежная, Набережная, ПИК, Подстанционная, Производственная, Рабочая, Садовая, Садовод, Тепличный, Сады, Тәуелсіздік, У.Громовой, Чапаева, Энгельса, Арай, Комсомольская, Студенческая, микрорайон №1, Автомобильная, Октябрьская дом №74, дом №78, по улице Придорожной нечетная сторона от дома №1 до дома №19 и четная сторона №16 и №16А, по улице Казахстанская нечетная сторона от дома №19 до дома № 33, и четная сторона от дома №28 до дома №38.</w:t>
+село Мичуринское, улицы Березовая, Ветеран, Гагарина, Заводская, Зеленая, Коктерек, Крупская, Ленина, Лесная, Матросова, Минская, Мирная, Мичурина, Молодежная, Набережная, Пик, Подстанционная, Производственная, Рабочая, Садовая, Садовод, Тепличный, Тәуелсіздік, У.Громовой, Чапаева, Энгельса, Арай, Комсомольская, Студенческая, микрорайон №1, Автомобильная, Октябрьская дом №74, дом №78, по улице Придорожной нечетная сторона от дома №1 до дома №19 и четная сторона №16 и №16А, по улице Казахстанская нечетная сторона от дома №19 до дома № 33, и четная сторона от дома №28 до дома №38.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7608,51 +7606,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Зеленое, улица Нариманова № 2А, здание сельского медицинского пункта Зеленое государственного коммунального предприятия на праве хозяйственного ведения "Больница №2 района Бәйтерек" управления здравоохранения акимата Западно-Казахстанской области.</w:t>
+село Зеленое, улица Раздольная № 2Б, здание сельского медицинского пункта Зеленое государственного коммунального предприятия на праве хозяйственного ведения "Больница №2 района Бәйтерек" управления здравоохранения акимата Западно-Казахстанской области.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7757,51 +7755,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Октябрьское, улица Подгорнова № 3, здание Октябрьского сельского медицинского пункта государственного коммунального предприятия на праве хозяйственного ведения "Больница №2 района Бәйтерек" управления здравоохранения акимата Западно-Казахстанской области.</w:t>
+село Октябрьское, улица Пригорная № 2, здание Октябрьского сельского медицинского пункта государственного коммунального предприятия на праве хозяйственного ведения "Больница №2 района Бәйтерек" управления здравоохранения акимата Западно-Казахстанской области.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8465,52 +8463,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-село Сырым батыр, село Астафьево. </w:t>
+              <w:t>
+село Сырым батыр, село Астафьево.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8657,50 +8655,57 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 село Достык, улица М. Өтемісова № 17, здание коммунального государственного учреждения "Общеобразовательная школа Достык" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8948,55 +8953,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9322,31 +9327,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>