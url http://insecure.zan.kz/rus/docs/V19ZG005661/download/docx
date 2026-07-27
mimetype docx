--- v1 (2026-06-11)
+++ v2 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="80ca4a1" w14:textId="80ca4a1">
+    <w:p w14:paraId="7d9504b" w14:textId="7d9504b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -546,61 +546,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательные участки на территории района Бәйтерек</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение - в редакции решения акима района Бәйтерек Западно-Казахстанской области от 13.03.2026 </w:t>
+      Сноска. Приложение - в редакции решения акима района Бәйтерек Западно-Казахстанской области от 01.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 6</w:t>
+        <w:t>№ 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -662,51 +662,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Номер избирательного участка</w:t>
+Номер избира тельного участка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1777,51 +1777,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Егіндібұлақ, улица Мектеп № 1/1, здание коммунального государственного учреждения "Комплекс "школа-ясли-детский сад" Егіндібұлақ" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области".</w:t>
+село Егіндібұлақ, улица Бейбітшілік № 8, здание сельского клуба села Егіндібұлақ государственного коммунального казенного предприятия "Центр досуга района Бәйтерек Отдела культуры, развития языков, физической культуры и спорта района Бәйтерек.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2689,51 +2689,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Щапово, улица Бәйтерек №17, здание коммунального государственного учреждения "Средняя общеобразовательная школа имени Бауыржана Момышулы отдела образования района Бәйтерек" управления образования акимата Западно-Казахстанской области".</w:t>
+село Щапово, улица Байқоңыр №16, здание сельского клуба села Щапово государственного коммунального казенного предприятия "Центр досуга района Бәйтерек Отдела культуры, развития языков, физической культуры и спорта района Бәйтерек".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6414,51 +6414,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Достык, учетный квартал №116, строение №2673, здание коммунального государственного учреждения "Подхозовская основная средняя школа" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области".</w:t>
+село Жалын, учетный квартал №116, строение №2673, здание коммунального государственного учреждения "Подхозовская основная средняя школа" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6640,123 +6640,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 203</w:t>
-[...71 lines deleted...]
-село Макарово, улица Школьная № 1, здание коммунального государственного учреждения "Макаровская общеобразовательная школа" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области".</w:t>
+№202</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Асан, улицы Садовая, Автомобильная, Мирная, Молодежная, Центральная, Набережная,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ч. Айтматова, Айтиева, С.Датова, Бокейординская, Солнечная, Рабочая, ПДП Юго-Восток, садовоческое товарищество Березка, Степная, Потребительский кооператив "Садоводство и дачного строительства" "ИСЛЯМОВА С.К.", микрорайон ПДП "Уалиев Т.Е.", микрорайон Асан, улицы б/у, потребительский кооператив Надежда.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Асан, улица Шыңғыс .Айтматова № 15, здание коммунального государственного учреждения "Комплекс школа-ясли-детский сад Асан" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6789,123 +6807,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 204</w:t>
-[...71 lines deleted...]
-село Мирное, улица Мирная № 10/1, здание сельского медицинского пункта Мирное государственного коммунального предприятия на праве хозяйственного ведения "Больница № 2 района Бәйтерек" управления здравоохранения акимата Западно-Казахстанской области.</w:t>
+№ 203</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Макарово.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Макарово, улица Школьная № 1, здание коммунального государственного учреждения "Макаровская общеобразовательная школа" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6938,123 +6956,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 205</w:t>
-[...71 lines deleted...]
-село Садовое, улица Арман, здание №2А, здание коммунального государственного учреждения "Пригородная общеобразовательная школа" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области".</w:t>
+№ 204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Мирное.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Мирное, улица Мирная № 10/1, здание сельского медицинского пункта Мирное государственного коммунального предприятия на праве хозяйственного ведения "Больница № 2 района Бәйтерек" управления здравоохранения акимата Западно-Казахстанской области.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7087,123 +7105,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 206</w:t>
-[...71 lines deleted...]
-село Мичуринское, улица Школьная № 1, здание государственного коммунального казенного предприятия "Центр досуга района Бәйтерек Отдела культуры, развития языков, физической культуры и спорта района Бәйтерек" сельского клуба села Мичуринское.</w:t>
+№ 205</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Садовое.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Садовое, улица Арман, здание №2А, здание коммунального государственного учреждения "Пригородная общеобразовательная школа" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7236,123 +7254,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 207</w:t>
-[...71 lines deleted...]
-село Асан, улица Автомобильная № 4, здание сельского клуба села Асан государственного коммунального казенного предприятия "Центр досуга района Бәйтерек Отдела культуры, развития языков, физической культуры и спорта района Бәйтерек".</w:t>
+№ 206</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Мичуринское, улицы Березовая, Ветеран, Гагарина, Заводская, Зеленая, Коктерек, Крупская, Ленина, Лесная, Матросова, Минская, Мирная, Мичурина, Молодежная, Набережная, Пик, Подстанционная, Производственная, Рабочая, Садовая, Садовод, Тепличный, Тәуелсіздік, У.Громовой, Чапаева, Энгельса, Арай, Комсомольская, Студенческая, микрорайон №1, Автомобильная, Октябрьская дом №74, дом №78, по улице Придорожной нечетная сторона от дома №1 до дома №19 и четная сторона №16 и №16А, по улице Казахстанская нечетная сторона от дома №19 до дома № 33, и четная сторона от дома №28 до дома №38.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Мичуринское, улица Школьная № 1, здание государственного коммунального казенного предприятия "Центр досуга района Бәйтерек Отдела культуры, развития языков, физической культуры и спорта района Бәйтерек" здание сельского клуба села Мичуринское.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7385,123 +7403,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 208</w:t>
-[...71 lines deleted...]
-село Жамбыл, улица Кунаева № 1, здание коммунального государственного учреждения "Жамбылская общеобразовательная средняя школа" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области".</w:t>
+№ 207</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Асан, улицы Дәулеткерей, Жұбан Молдағалиев, Жәңгірхан, Тайыр Жарокова, Қаныш Сәтпаева, Бостандық, Ақжайық, Абылай хан, Алихан Бөкейханов, Алмалы, Құрылысшы, Алпамыс батыра, Исатай батыра, А.Байтұрсынова, Махамбет батыра, Өркен, Алакөл, №1 микрорайон, улица №18.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Асан, улица Автомобильная № 4, здание сельского клуба села Асан государственного коммунального казенного предприятия "Центр досуга района Бәйтерек Отдела культуры, развития языков, физической культуры и спорта района Бәйтерек".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7534,123 +7552,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 209</w:t>
-[...71 lines deleted...]
-село Зеленое, улица Раздольная № 2Б, здание сельского медицинского пункта Зеленое государственного коммунального предприятия на праве хозяйственного ведения "Больница №2 района Бәйтерек" управления здравоохранения акимата Западно-Казахстанской области.</w:t>
+№ 208</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Жамбыл.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Жамбыл, улица Кунаева № 1, здание коммунального государственного учреждения "Жамбылская общеобразовательная средняя школа" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7683,123 +7701,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 210</w:t>
-[...71 lines deleted...]
-село Октябрьское, улица Пригорная № 2, здание Октябрьского сельского медицинского пункта государственного коммунального предприятия на праве хозяйственного ведения "Больница №2 района Бәйтерек" управления здравоохранения акимата Западно-Казахстанской области.</w:t>
+№ 209</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Зеленое.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Зеленое, улица Раздольная № 2Б, здание сельского медицинского пункта Зеленое государственного коммунального предприятия на праве хозяйственного ведения "Больница №2 района Бәйтерек" управления здравоохранения акимата Западно-Казахстанской области.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7832,123 +7850,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 211</w:t>
-[...71 lines deleted...]
-село Махамбет, улица Абая Құнанбаева № 25, здание сельского клуба села Махамбет государственного коммунального казенного предприятия "Центр досуга района Бәйтерек Отдела культуры, развития языков, физической культуры и спорта района Бәйтерек".</w:t>
+№ 210</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Октябрьское.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Октябрьское, улица Пригорная № 2, здание Октябрьского сельского медицинского пункта государственного коммунального предприятия на праве хозяйственного ведения "Больница №2 района Бәйтерек" управления здравоохранения акимата Западно-Казахстанской области.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7981,123 +7999,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 212</w:t>
-[...71 lines deleted...]
-село Павлово, улица Школьная № 11, здание коммунального государственного учреждения "Павловская начальная школа" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области".</w:t>
+№ 211</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Махамбет.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Махамбет, улица Абая Құнанбаева № 25, здание сельского клуба села Махамбет государственного коммунального казенного предприятия "Центр досуга района Бәйтерек Отдела культуры, развития языков, физической культуры и спорта района Бәйтерек".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8130,123 +8148,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 213</w:t>
-[...71 lines deleted...]
-село Горбуново, улица Минская № 9, здание сельской библиотеки села Горбуново государственного учреждения "Централизованная библиотечная система района Бәйтерек"</w:t>
+№ 212</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Павлово, село Кожевниково.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Павлово, улица Школьная № 11, здание коммунального государственного учреждения "Павловская начальная школа" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8279,123 +8297,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 215</w:t>
-[...71 lines deleted...]
-село Бейбітшілік, улица Жеңіс № 33, здание культурно-спортивного комплекса государственного коммунального казенного предприятия "Центр досуга района Бәйтерек Отдела культуры, развития языков, физической культуры и спорта района Бәйтерек".</w:t>
+№ 213</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Горбуново.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Горбуново, улица Минская № 9, здание сельской библиотеки села Горбуново государственного учреждения "Централизованная библиотечная система района Бәйтерек"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8428,123 +8446,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 217</w:t>
-[...71 lines deleted...]
-село Сырым батыр, улица Б. Момышұлы № 1, здание коммунального государственного учреждения "Красновская начальная школа" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области".</w:t>
+№ 215</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Бейбітшілік, село Чапурино.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Бейбітшілік, улица Жеңіс № 33, здание культурно-спортивного комплекса государственного коммунального казенного предприятия "Центр досуга района Бәйтерек Отдела культуры, развития языков, физической культуры и спорта района Бәйтерек".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8577,50 +8595,199 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+№ 217</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Сырым батыр, село Астафьево.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Сырым батыр, улица Б. Момышұлы № 1, здание коммунального государственного учреждения "Красновская начальная школа" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 №243</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -8655,57 +8822,50 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 село Достык, улица М. Өтемісова № 17, здание коммунального государственного учреждения "Общеобразовательная школа Достык" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8953,55 +9113,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9327,31 +9487,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>