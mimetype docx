--- v0 (2025-10-01)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e04aa04" w14:textId="e04aa04">
+    <w:p w14:paraId="1cf1d5f" w14:textId="1cf1d5f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -990,1928 +990,2562 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила о минимальных резервных требованиях</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...37 lines deleted...]
-        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции постановления Правления Национального Банка РК от 25.07.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 44</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении тридцати календарных дней со дня его принятия и подлежит официальному опубликованию).</w:t>
-[...411 lines deleted...]
-      При определении объема минимальных резервных требований для каждой категории обязательств банка, принимаемых для расчета минимальных резервных требований, рассчитывается усредненная за период определения величина соответствующих обязательств банка (арифметическое среднее значение).</w:t>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Первая категория обязательств банка, принимаемых для расчета минимальных резервных требований, определена в соответствии с приложением 1 к Правилам.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции постановления Правления Национального Банка Республики Казахстан от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила о минимальных резервных требованиях (далее - Правила) разработаны в соответствии с частью второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 32</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О Национальном Банке Республики Казахстан" и определяют структуру обязательств банков второго уровня и филиалов банков-нерезидентов Республики Казахстан (далее – банк), принимаемых для расчета минимальных резервных требований, порядок расчета минимальных резервных требований, выполнения минимальных резервных требований, резервирования и осуществления контроля за выполнением минимальных резервных требований.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Вторая категория обязательств банка, принимаемых для расчета минимальных резервных требований, определена в соответствии с приложением 2 к Правилам и пунктом 7-1 Правил.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции постановления Правления Национального Банка РК от 25.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении тридцати календарных дней со дня его принятия и подлежит официальному опубликованию).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2 предусматривается в редакции постановления Правления Национального Банка Республики Казахстан от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      2. Для целей Правил используются следующие понятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) период определения минимальных резервных требований (далее – период определения) – период времени, за который рассчитываются обязательства банка, принимаемые для расчета минимальных резервных требований, и размер минимальных резервных требований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) минимальные резервные требования – обязательный объем средств, поддерживаемый банком в резервных активах в течение периода формирования резервных активов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) норматив минимальных резервных требований – коэффициент, выраженный в процентах, применяемый к обязательствам банка, принимаемым для расчета минимальных резервных требований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) резервные активы – деньги банка в национальной валюте, используемые для выполнения минимальных резервных требований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Третья категория обязательств банка, принимаемых для расчета минимальных резервных требований, определена в соответствии с приложением 3 к Правилам и пунктом 7-3 Правил. </w:t>
+      5) период формирования резервных активов (далее – период формирования) – период времени, в течение которого банк поддерживает резервные активы для выполнения минимальных резервных требований. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Заголовок главы 2 предусматривается в редакции постановления Правления Национального Банка Республики Казахстан от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...46 lines deleted...]
-</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Структура обязательств банка, принимаемых для расчета минимальных резервных требований, и порядок расчета минимальных резервных требований</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z130" w:id="29"/>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7-1. Вторая категория обязательств банка, принимаемых для расчета минимальных резервных требований, определяется как расчетная сумма обязательств банка по операциям репо с учетом требований банка по операциям обратное репо и по межбанковским операциям денежного рынка (далее – расчетная сумма по операциям репо), умноженная на корректирующий коэффициент по операциям репо, определяемый в соответствии с пунктом 7-2 Правил.</w:t>
+      3. Структура обязательств банка, принимаемых для расчета минимальных резервных требований, состоит из обязательств банка в национальной и иностранной валюте:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z131" w:id="30"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z127" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Расчетная сумма по операциям репо определяется как положительная разница между усредненными за период определения суммой обязательств банка по операциям репо и суммой требований банка по операциям обратное репо и по межбанковским операциям денежного рынка.</w:t>
+      первой категории обязательств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z128" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      второй категории обязательств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z129" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      третьей категории обязательств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 7-1 в соответствии с постановлением Правления Национального Банка РК от 25.07.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции постановления Правления Национального Банка РК от 25.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении тридцати календарных дней со дня его принятия и подлежит официальному опубликованию).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...41 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      4. Обязательства банка, принимаемые для расчета минимальных резервных требований, включают обязательства по основному долгу и вознаграждению, включая просроченную задолженность (при ее наличии) по основному долгу и вознаграждению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Период определения составляет двадцать восемь календарных дней, начинается с первого вторника и заканчивается последним понедельником двадцативосьмидневного периода определения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Нормативы минимальных резервных требований устанавливаются отдельно по каждой категории обязательств банка, принимаемых для расчета минимальных резервных требований. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. В расчет объема минимальных резервных требований принимаются обязательства банка, учитываемые на балансовых счетах Типового плана счетов бухгалтерского учета в банках второго уровня, ипотечных организациях, акционерном обществе "Банк Развития Казахстана" и филиалах банков-нерезидентов Республики Казахстан, утвержденного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 31 января 2011 года № 3 "Об утверждении Типового плана счетов бухгалтерского учета в банках второго уровня, ипотечных организациях, акционерном обществе "Банк Развития Казахстана" и филиалах банков-нерезидентов Республики Казахстан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов Республики Казахстан под № 6793) (далее – Типовой план счетов).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При определении объема минимальных резервных требований для каждой категории обязательств банка, принимаемых для расчета минимальных резервных требований, рассчитывается усредненная за период определения величина соответствующих обязательств банка (арифметическое среднее значение).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7-2. Корректирующий коэффициент по операциям репо в национальной валюте принимается равным 0,7 (ноль целых семь десятых).</w:t>
-[...391 lines deleted...]
-      Для банков, в обязательствах которых учтены средства государственной поддержки, минимальные резервные требования увеличиваются на величину, составляющую 10 (десять) процентов от суммы подлежащих возврату средств государственной поддержки (сумма основного долга без учета вознаграждения по состоянию на последний день периода определения).</w:t>
+      Первая категория обязательств банка, принимаемых для расчета минимальных резервных требований, определена в соответствии с приложением 1 к Правилам.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Для целей Правил под средствами государственной поддержки понимаются обязательства банка по вкладам, облигациям, займам (далее – долговые инструменты), размещенным, приобретенным или предоставленным банку до 1 января 2025 года с использованием средств государственного бюджета, Национального фонда Республики Казахстан, Национального Банка Республики Казахстан и (или) его дочерних организаций для обеспечения финансовой устойчивости и (или) оздоровления банка, и по которым имеется доход от первоначального признания и (или) изменения условий обязательств, включая изменение процентной ставки, суммы, вида и (или) срока долгового инструмента. </w:t>
+        <w:t>
+      Вторая категория обязательств банка, принимаемых для расчета минимальных резервных требований, определена в соответствии с приложением 2 к Правилам и пунктом 7-1 Правил.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      В средства государственной поддержки не включаются обязательства банка по долговым инструментам, размещенным, приобретенным или предоставленным банку с использованием средств государственного бюджета, Национального фонда Республики Казахстан, Национального Банка Республики Казахстан и (или) его дочерних организаций, в том числе через субъектов квазигосударственного сектора, в целях поддержки субъектов предпринимательства в различных отраслях экономики и (или) ипотечного кредитования и (или) рефинансирования ипотечных жилищных займов (ипотечных займов).</w:t>
+        <w:t xml:space="preserve">
+      Третья категория обязательств банка, принимаемых для расчета минимальных резервных требований, определена в соответствии с приложением 3 к Правилам и пунктом 7-3 Правил. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции постановления Правления Национального Банка РК от 25.07.2025 </w:t>
+        <w:t xml:space="preserve">      Пункт 7 - в редакции постановления Правления Национального Банка РК от 25.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении тридцати календарных дней со дня его принятия и подлежит официальному опубликованию).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="42"/>
+    <w:bookmarkStart w:name="z130" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Минимальные резервные требования рассчитываются на основе следующих ежедневных и ежемесячных отчетов, представляемых в Национальный Банк Республики Казахстан:</w:t>
+      7-1. Вторая категория обязательств банка, принимаемых для расчета минимальных резервных требований, определяется как расчетная сумма обязательств банка по операциям репо с учетом требований банка по операциям обратное репо и по межбанковским операциям денежного рынка (далее – расчетная сумма по операциям репо), умноженная на корректирующий коэффициент по операциям репо, определяемый в соответствии с пунктом 7-2 Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z131" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...1 lines deleted...]
-      </w:r>
+        <w:t>
+      Расчетная сумма по операциям репо определяется как положительная разница между усредненными за период определения суммой обязательств банка по операциям репо и суммой требований банка по операциям обратное репо и по межбанковским операциям денежного рынка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложению 2</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 7-1 в соответствии с постановлением Правления Национального Банка РК от 25.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к постановлению Правления Национального Банка Республики Казахстан от 21 апреля 2020 года № 54 "Об утверждении перечня, форм, сроков и Правил представления отчетности банками второго уровня" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 20474) (далее – Постановление № 54);</w:t>
+        <w:t>№ 44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении тридцати календарных дней со дня его принятия и подлежит официальному опубликованию).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z132" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-2. Корректирующий коэффициент по операциям репо в национальной валюте, значение которого находится в интервале от 0 до 1 с точностью до 2 (двух) знаков после запятой, определяется как усредненный за календарный год удельный вес ежедневных открытых позиций небанковских покупателей по операциям репо в общем объеме открытых позиций по операциям репо, совершаемым в национальной валюте на Казахстанской фондовой бирже (далее – КФБ). К небанковским покупателям по операциям репо относятся все покупатели по операциям репо за исключением банков и Национального Банка Республики Казахстан, совершающих операции репо от собственного имени и за счет собственных активов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z133" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Корректирующий коэффициент по операциям репо в национальной валюте рассчитывается КФБ по итогам прошедшего календарного года, публикуется на официальном интернет-ресурсе КФБ не позднее десятого рабочего дня первого месяца текущего года и применяется в течение текущего года, начиная с первого периода определения текущего года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Корректирующий коэффициент по операциям репо в иностранной валюте принимается равным 1 (единице).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Правила дополнены пунктом 7-2 в соответствии с постановлением Правления Национального Банка РК от 25.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z135" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-3. К третьей категории обязательств банка, принимаемых для расчета минимальных резервных требований, относятся обязательства банка по выпущенным банком облигациям при соблюдении следующих условий:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z136" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      срок обращения облигаций составляет не менее 3 (трех) лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z137" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отсутствует опцион держателя облигаций на досрочное (полное) или частичное погашение (выкуп) облигаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z138" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      облигации не используются для управления ликвидностью клиентов, в том числе не выкупаются их эмитентом по инициативе или запросу отдельных держателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z139" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      облигации не используются как альтернатива размещению средств отдельных клиентов (например, при оттоке крупных вкладов клиентов).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть вторая пункта 7-3 предусматривается в редакции постановления Правления Национального Банка Республики Казахстан от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      отчет об отдельных показателях деятельности банка согласно </w:t>
+      Банк направляет в Национальный Банк Республики Казахстан извещение об облигациях, включенных в третью категорию обязательств банка, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложению 3</w:t>
+        <w:t>приложению 3-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к Постановлению № 54;</w:t>
+        <w:t xml:space="preserve"> Правил (далее – Извещение), которым подтверждает соответствие выпуска таких облигаций условиям, указанным в настоящем пункте. Извещение направляется посредством информационной системы "Веб-портал Национального Банка Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z141" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обязательства банка по выпущенным облигациям включаются в третью категорию обязательств банка, принимаемых для расчета минимальных резервных требований, начиная с периода определения, следующего за датой направления Извещения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z142" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае неисполнения банком условия (условий), указанного (указанных) в настоящем пункте, обязательства по облигациям, направленным в Извещении, включаются в первую категорию обязательств банка, принимаемых для расчета минимальных резервных требований, начиная с периода определения, в течение которого выявлено такое неисполнение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 7-3 в соответствии с постановлением Правления Национального Банка РК от 25.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении тридцати календарных дней со дня его принятия и подлежит официальному опубликованию).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Минимальные резервные требования по каждой категории обязательств банка, принимаемых для расчета минимальных резервных требований, рассчитываются путем умножения усредненной величины каждой категории обязательств банка, принимаемых для расчета минимальных резервных требований, порядок расчета которой определен в пункте 7 Правил, на норматив минимальных резервных требований по соответствующей категории обязательств. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z37" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Минимальные резервные требования рассчитываются путем суммирования показателей минимальных резервных требований по каждой категории обязательств банка, принимаемых для расчета минимальных резервных требований.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для банков, в обязательствах которых учтены средства государственной поддержки, минимальные резервные требования увеличиваются на величину, составляющую 10 (десять) процентов от суммы подлежащих возврату средств государственной поддержки (сумма основного долга без учета вознаграждения по состоянию на последний день периода определения).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      отчет об остатках на балансовых и внебалансовых счетах согласно приложению 2 к </w:t>
-      </w:r>
+      Для целей Правил под средствами государственной поддержки понимаются обязательства банка по вкладам, облигациям, займам (далее – долговые инструменты), размещенным, приобретенным или предоставленным банку до 1 января 2025 года с использованием средств государственного бюджета, Национального фонда Республики Казахстан, Национального Банка Республики Казахстан и (или) его дочерних организаций для обеспечения финансовой устойчивости и (или) оздоровления банка, и по которым имеется доход от первоначального признания и (или) изменения условий обязательств, включая изменение процентной ставки, суммы, вида и (или) срока долгового инструмента. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>постановлению</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 2 марта 2021 года № 22 "Об утверждении перечня, форм, сроков и Правил представления отчетности филиалами банков-нерезидентов Республики Казахстан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 22323).</w:t>
+        <w:t>
+      В средства государственной поддержки не включаются обязательства банка по долговым инструментам, размещенным, приобретенным или предоставленным банку с использованием средств государственного бюджета, Национального фонда Республики Казахстан, Национального Банка Республики Казахстан и (или) его дочерних организаций, в том числе через субъектов квазигосударственного сектора, в целях поддержки субъектов предпринимательства в различных отраслях экономики и (или) ипотечного кредитования и (или) рефинансирования ипотечных жилищных займов (ипотечных займов).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции постановления Правления Национального Банка РК от 25.07.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции постановления Правления Национального Банка РК от 25.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении тридцати календарных дней со дня его принятия и подлежит официальному опубликованию).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="43"/>
+    <w:bookmarkStart w:name="z38" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Минимальные резервные требования рассчитываются на основе следующих ежедневных и ежемесячных отчетов, представляемых в Национальный Банк Республики Казахстан: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z175" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) отчет об остатках на балансовых и внебалансовых счетах согласно приложению 1 к Правилам представления отчетности банками второго уровня, филиалами банков-нерезидентов Республики Казахстан и акционерным обществом "Банк Развития Казахстана", утвержденным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 2 декабря 2025 года № 88 "Об утверждении Правил представления отчетности банками второго уровня, филиалами банков-нерезидентов Республики Казахстан и акционерным обществом "Банк Развития Казахстана" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 37562) (далее – Правила № 88);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z176" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) отчет об отдельных показателях деятельности банка согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам № 88.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции постановления Правления Национального Банка Республики Казахстан от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Заголовок главы 3 предусматривается в редакции постановления Правления Национального Банка Республики Казахстан от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок выполнения минимальных резервных требований, резервирования и осуществления контроля за выполнением минимальных резервных требований</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z40" w:id="44"/>
+    <w:bookmarkStart w:name="z40" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Выполнение банком минимальных резервных требований осуществляется с даты выдачи лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на осуществление банковских операций и прекращается с лишением лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на осуществление банковских операций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z41" w:id="45"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z41" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Период формирования составляет двадцать восемь календарных дней, начинается с первого вторника, следующего после завершения периода определения, и заканчивается последним понедельником двадцати восьмидневного периода формирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z42" w:id="46"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z42" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Для выполнения минимальных резервных требований банк размещает деньги в резервных активах, рассчитываемых в период формирования как сумму:</w:t>
+      13. Для выполнения минимальных резервных требований банк в период формирования резервирует средства в национальной валюте на корреспондентском счете в Национальном Банке Республики Казахстан и в виде наличных денег в кассе банка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z43" w:id="47"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z177" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) усредненного остатка на корреспондентском счете банка в Национальном Банке Республики Казахстан в национальной валюте;</w:t>
+        <w:t xml:space="preserve">
+      Резервные активы банка определяются в соответствии с Приложением 3-2 к Правилам на основе отчета, указанного в подпункте 1) пункта 10 Правил, и рассчитываются в период формирования как сумма: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z44" w:id="48"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z178" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      1) усредненного остатка на корреспондентском счете банка в Национальном Банке Республики Казахстан в национальной валюте; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z179" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) усредненного значения наличных денег в национальной валюте в кассе банка в объеме, не превышающем 25 (двадцать пять) процентов от минимальных резервных требований за соответствующий период определения. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      2) усредненного значения наличных денег в национальной валюте в кассе банка в объеме, не превышающем 25 (двадцать пять) процентов от минимальных резервных требований за период определения.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции постановления Правления Национального Банка Республики Казахстан от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Средняя величина резервных активов за период формирования составляет не менее размера минимальных резервных требований, рассчитанных для данного периода.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 13 с изменением, внесенным постановлением Правления Национального Банка РК от 25.07.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 44</w:t>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении тридцати календарных дней со дня его принятия и подлежит официальному опубликованию).</w:t>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается в редакции постановления Правления Национального Банка Республики Казахстан от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Средняя величина резервных активов за период формирования составляет не менее размера минимальных резервных требований, рассчитанных для данного периода.</w:t>
+      15. Статус выполнения минимальных резервных требований формируется в информационной системе "Веб-портал Национального Банка Республики Казахстан" после представления банком отчета, указанного в пункте 10 Правил, за последний рабочий день периода формирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z46" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции постановления Правления Национального Банка РК от 24.01.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 16 предусматривается в редакции постановления Правления Национального Банка Республики Казахстан от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Статус выполнения минимальных резервных требований формируется в информационной системе "Веб-портал Национального Банка Республики Казахстан" после представления банком отчета, указанного в пункте 10 Правил, за последний рабочий день периода формирования.</w:t>
+      16. Национальный Банк Республики Казахстан осуществляет контроль за выполнением минимальных резервных требований посредством формирования информации о выполнении минимальных резервных требований по форме согласно приложению 4 к Правилам на седьмой рабочий день, следующий за последним днем периода формирования, на основании данных, представленных банком посредством информационной системы "Веб-портал Национального Банка Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции постановления Правления Национального Банка РК от 24.01.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 - в редакции постановления Правления Национального Банка РК от 24.01.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17. Исключен постановлением Правления Национального Банка РК от 24.01.2022 </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>№ 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 16 - в редакции постановления Правления Национального Банка РК от 24.01.2022 </w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 2</w:t>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...13 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">      Постановление предусматривается дополнить главами 4 и 5 в соответствии с постановлением Правления Национального Банка Республики Казахстан от 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t>№ 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">17. Исключен постановлением Правления Национального Банка РК от 24.01.2022 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -2993,104 +3627,104 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам и минимальных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>резервных требованиях</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z126" w:id="52"/>
+    <w:bookmarkStart w:name="z126" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Первая категория обязательств банка, принимаемых для расчета минимальных резервных требований</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 - в редакции постановления Правления Национального Банка РК от 25.07.2025 </w:t>
+      Сноска. Приложение 1 - в редакции постановления Правления Национального Банка Республики Казахстан от 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 44</w:t>
+        <w:t>№ 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении тридцати календарных дней со дня его принятия и подлежит официальному опубликованию).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -3104,107 +3738,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Номер балансового счета</w:t>
+Номер балансового счета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Название балансового счета</w:t>
+Название балансового счета</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3853,51 +4467,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Неинвестированные остатки на банковских счетах, предназначенных для учета денег клиентов, управляющих инвестиционным портфелем</w:t>
+Неинвестированные остатки на текущих счетах, предназначенных для учета денег клиентов на условиях кастодиальных договоров</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6127,3785 +6741,3714 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2240</w:t>
+2241</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Счет хранения денег, принятых в качестве обеспечения (заклад, задаток) обязательств клиентов</w:t>
+Долгосрочный вклад физических лиц, являющийся обеспечением обязательств клиентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2241</w:t>
+2242</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Долгосрочный вклад физических лиц, являющийся обеспечением обязательств клиентов</w:t>
+Неинвестированные остатки на текущих счетах, предназначенных для учета денег клиентов лица, осуществляющего функции номинального держателя, в том числе на основании соответствующей лицензии Комитета Международного финансового центра "Астана" по регулированию финансовых услуг, открытых банками</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2242</w:t>
+2243</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Неинвестированные остатки на банковских счетах, предназначенных для учета денег клиентов лица, осуществляющего функции номинального держателя, в том числе на основании соответствующей лицензии Комитета Международного финансового центра "Астана" по регулированию финансовых услуг, открытых банками</w:t>
+Просроченная задолженность по сберегательным вкладам клиентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2243</w:t>
+2245</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Просроченная задолженность по сберегательным вкладам клиентов</w:t>
+Инвестиционные депозиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2245</w:t>
+2301</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Инвестиционные депозиты</w:t>
+Выпущенные в обращение облигации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2301</w:t>
+2303</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Выпущенные в обращение облигации</w:t>
+Выпущенные в обращение прочие ценные бумаги</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2303</w:t>
+2306</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Выпущенные в обращение прочие ценные бумаги</w:t>
+Выкупленные ценные бумаги</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2306</w:t>
+2401</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Выкупленные облигации</w:t>
+Субординированный долг со сроком погашения менее пяти лет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2401</w:t>
+2402</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Субординированный долг со сроком погашения менее пяти лет</w:t>
+Субординированный долг со сроком погашения более пяти лет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2402</w:t>
+2405</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Субординированный долг со сроком погашения более пяти лет</w:t>
+Выкупленные субординированные облигации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2405</w:t>
+2406</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Выкупленные субординированные облигации</w:t>
+Субординированные облигации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2406</w:t>
+2552</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Субординированные облигации</w:t>
+Расчеты с клиентами</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2552</w:t>
+2706</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Расчеты с клиентами</w:t>
+Начисленные расходы по займам и финансовому лизингу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2706</w:t>
+2717</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Начисленные расходы по займам и финансовому лизингу</w:t>
+Начисленные расходы по металлическим счетам клиентов в аффинированных драгоценных металлах</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2707</w:t>
+2718</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Начисленные расходы, связанные с выплатой вознаграждения на сумму денег, принятых в качестве обеспечения (заклад, задаток) обязательств клиентов</w:t>
+Начисленные расходы по текущим счетам клиентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2717</w:t>
+2719</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Начисленные расходы по металлическим счетам клиентов в аффинированных драгоценных металлах</w:t>
+Начисленные расходы по условным вкладам клиентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2718</w:t>
+2720</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Начисленные расходы по текущим счетам клиентов</w:t>
+Начисленные расходы по вкладам до востребования клиентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2719</w:t>
+2721</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Начисленные расходы по условным вкладам клиентов</w:t>
+Начисленные расходы по срочным вкладам клиентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2720</w:t>
+2722</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Начисленные расходы по вкладам до востребования клиентов</w:t>
+Начисленные расходы по вкладам дочерних организаций специального назначения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2721</w:t>
+2723</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Начисленные расходы по срочным вкладам клиентов</w:t>
+Начисленные расходы по вкладу, являющемуся обеспечением обязательств клиентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2722</w:t>
+2724</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Начисленные расходы по вкладам дочерних организаций специального назначения</w:t>
+Начисленные расходы по сберегательным вкладам клиентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2723</w:t>
+2727</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Начисленные расходы по вкладу, являющемуся обеспечением обязательств клиентов</w:t>
+Начисленные расходы по операциям с производными финансовыми инструментами</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2724</w:t>
+2728</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Начисленные расходы по сберегательным вкладам клиентов</w:t>
+Начисленные расходы по срочным вкладам организаций, осуществляющих отдельные виды банковских операций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2727</w:t>
+2729</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Начисленные расходы по операциям с производными финансовыми инструментами</w:t>
+Обязательства по выплате части дохода по инвестиционным депозитам</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2728</w:t>
+2730</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Начисленные расходы по срочным вкладам организаций, осуществляющих отдельные виды банковских операций</w:t>
+Начисленные расходы по выпущенным в обращение ценным бумагам</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2729</w:t>
+2731</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Обязательства по выплате части дохода по инвестиционным депозитам</w:t>
+Начисленные расходы по прочим операциям</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2730</w:t>
+2740</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Начисленные расходы по выпущенным в обращение ценным бумагам</w:t>
+Начисленные расходы по субординированному долгу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2731</w:t>
+2741</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Начисленные расходы по прочим операциям</w:t>
+Просроченное вознаграждение по полученным займам и финансовому лизингу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2740</w:t>
+2742</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Начисленные расходы по субординированному долгу</w:t>
+Просроченное вознаграждение по вкладам до востребования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2741</w:t>
+2743</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Просроченное вознаграждение по полученным займам и финансовому лизингу</w:t>
+Просроченное вознаграждение по срочным вкладам</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2742</w:t>
+2744</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Просроченное вознаграждение по вкладам до востребования</w:t>
+Просроченное вознаграждение по выпущенным в обращение ценным бумагам</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2743</w:t>
+2745</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Просроченное вознаграждение по срочным вкладам</w:t>
+Начисленные процентные расходы по обязательствам по аренде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2744</w:t>
+2746</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Просроченное вознаграждение по выпущенным в обращение ценным бумагам</w:t>
+Просроченное вознаграждение по условным вкладам</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2745</w:t>
+2747</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Начисленные процентные расходы по обязательствам по аренде</w:t>
+Просроченное вознаграждение по вкладу, являющемуся обеспечением обязательств других банков и клиентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2746</w:t>
+2748</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Просроченное вознаграждение по условным вкладам</w:t>
+Просроченное вознаграждение по текущим счетам</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2747</w:t>
+2749</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Просроченное вознаграждение по вкладу, являющемуся обеспечением обязательств других банков и клиентов</w:t>
+Прочее просроченное вознаграждение</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2748</w:t>
+2755</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Просроченное вознаграждение по текущим счетам</w:t>
+Начисленные расходы по финансовым активам, принятым в доверительное управление</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2749</w:t>
+2756</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Прочее просроченное вознаграждение</w:t>
+Начисленные расходы по субординированным облигациям</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2755</w:t>
+2855</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Начисленные расходы по финансовым активам, принятым в доверительное управление</w:t>
+Кредиторы по документарным расчетам</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2756</w:t>
+2865</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Начисленные расходы по субординированным облигациям</w:t>
+Обязательства по выпущенным электронным деньгам</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2855</w:t>
+2866</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кредиторы по документарным расчетам</w:t>
+Обязательства по сделкам клиента</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2865</w:t>
+2891</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Обязательства по выпущенным электронным деньгам</w:t>
+Обязательства по операциям фьючерс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2891</w:t>
+2892</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Обязательства по операциям фьючерс</w:t>
+Обязательства по операциям форвард</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2892</w:t>
+2893</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Обязательства по операциям форвард</w:t>
+Обязательства по опционным операциям</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2893</w:t>
+2894</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Обязательства по опционным операциям</w:t>
+Обязательства по операциям спот</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2894</w:t>
+2895</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Обязательства по операциям спот</w:t>
+Обязательства по операциям своп</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2895</w:t>
-[...75 lines deleted...]
-              <w:t>
 2899</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обязательства по операциям с прочими производными финансовыми инструментами</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z124" w:id="53"/>
+    <w:bookmarkStart w:name="z180" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Примечание:</w:t>
+        <w:t xml:space="preserve">
+      Примечание: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z181" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) из обязательств, отраженных на балансовых счетах 2203, 2210, 2222, 2225, 2227, 2237, 2240, 2245, 2707, 2722, 2727, 2729, 2731, 2741, 2742, 2743, 2745, 2746, 2747, 2749, 2755, 2855, 2865, 2891, 2892, 2893, 2894, 2895 и 2899, исключаются обязательства перед другим банком-резидентом Республики Казахстан, банком-нерезидентом Республики Казахстан, Национальным Банком Республики Казахстан, иностранным центральным банком, международной финансовой организацией;</w:t>
+      1) из обязательств, отраженных на балансовых счетах 2202, 2203, 2210, 2222, 2225, 2227, 2237, 2245, 2722, 2727, 2729, 2731, 2741, 2742, 2743, 2745, 2746, 2747, 2749, 2755, 2855, 2865, 2866, 2891, 2892, 2893, 2894, 2895 и 2899, исключаются обязательства перед другим банком-резидентом Республики Казахстан, банком-нерезидентом Республики Казахстан, Национальным Банком Республики Казахстан, иностранным центральным банком, международной финансовой организацией;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z182" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обязательства, отраженные на балансовых счетах 2212, 2216 и 2717, включаются в обязательства в иностранной валюте;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z183" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) из обязательств, отраженных на балансовых счетах 2301, 2306, 2405 и 2406, исключаются обязательства, отнесенные к третьей категории обязательств банка, принимаемых для расчета минимальных резервных требований, в соответствии с пунктом 7-3 Правил, и обязательства суммы средств государственной поддержки (основной долг без учета вознаграждения) в соответствии с частями третьей и четвертой пункта 9 Правил.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12275,71 +12818,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Третья категория обязательств банка, принимаемых для расчета минимальных резервных требований</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 3 - в редакции постановления Правления Национального Банка РК от 25.07.2025 </w:t>
+      Сноска. Приложение 3 - в редакции постановления Правления Национального Банка Республики Казахстан от 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 44</w:t>
+        <w:t>№ 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении тридцати календарных дней со дня его принятия и подлежит официальному опубликованию).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -12353,107 +12896,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Номер балансового счета</w:t>
+Номер балансового счета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Название балансового счета</w:t>
+Название балансового счета</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12563,51 +13086,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Выкупленные облигации</w:t>
+Выкупленные ценные бумаги</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12723,68 +13246,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Субординированные облигации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z184" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: включение в третью категорию обязательств банка, принимаемых для расчета минимальных резервных требований, осуществляется в соответствии с пунктом 7-3 Правил.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -12882,726 +13407,726 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам о минимальных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>резервных требованиях</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z144" w:id="57"/>
+    <w:bookmarkStart w:name="z144" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Извещение об облигациях, включенных в третью категорию обязательств банка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 3-1 в соответствии с постановлением Правления Национального Банка РК от 25.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении тридцати календарных дней со дня его принятия и подлежит официальному опубликованию).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z145" w:id="58"/>
+    <w:bookmarkStart w:name="z145" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Настоящим _________________________________ (наименование банка), бизнес-идентификационный номер (БИН) ____________________(далее – Банк), сообщает об условиях выпуска облигаций, обязательства по которым относятся к третьей категории обязательств, принимаемых для расчета минимальных резервных требований, и подтверждает их соответствие требованиям пункта 7-3 Правил о минимальных резервных требованиях, утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 29 ноября 2019 года № 229 "Об утверждении Правил о минимальных резервных требованиях".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z146" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z146" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Условия выпуска облигаций, включенных в третью категорию обязательств банка, принимаемых для расчета минимальных резервных требований:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z147" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z147" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Международный идентификационный номер эмиссии (код ISIN) _________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z148" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z148" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата регистрации выпуска ____________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z149" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z149" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата начала обращения __________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z150" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z150" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата погашения _____________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z151" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z151" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок обращения _______ лет ____ месяцев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z152" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z152" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Валюта эмиссии __________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z153" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z153" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Объем выпуска ______________ единиц валюты эмиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z154" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z154" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Остаток основного долга по облигациям (за вычетом выкупленных банком облигаций) _________ тенге (отчетная дата _____________).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z155" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z155" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Объем выкупленных банком облигаций ______ тенге (отчетная дата). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z156" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z156" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Номера балансовых счетов, на которых учитываются </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z157" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z157" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       основной долг по облигациям ______, </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z158" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z158" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выкупленные облигации ______.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z159" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z159" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ставка вознаграждения _____ процентов годовых.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z160" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z160" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наличие опционов: ( ) Да ( ) Нет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z161" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z161" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Условия опциона (сведения, указанные в проспекте эмиссии) ________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z162" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z162" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z163" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z163" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z164" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z164" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (указаны на __ странице проспекта эмиссии).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z165" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z165" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дополнительная информация ________________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z166" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z166" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Проспект эмиссии облигаций опубликован (указать ссылку) ___________________________________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z167" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z167" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящим подтверждаем, что для облигаций, указанных в пункте 1 Извещения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z168" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z168" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) срок обращения облигаций составляет не менее 3 (трех) лет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z169" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z169" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отсутствует опцион держателя облигаций на досрочное (полное) или частичное погашение (выкуп) облигаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z170" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z170" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) Банк ⁠не использует облигации для управления ликвидностью клиентов, в том числе не выкупает их по инициативе или запросу отдельных держателей облигаций; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z171" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z171" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Банк не использует облигации как альтернативу размещению средств отдельных клиентов (например, при оттоке крупных вкладов клиентов).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z172" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z172" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае неисполнения Банком условия (условий), указанного (указанных) в пункте 3 Извещения, классификация вышеуказанных облигаций производится по нормативам, установленным для первой категории обязательств Банка, принимаемых для расчета минимальных резервных требований, начиная с периода определения минимальных резервных требований, в течение которого выявлено такое неисполнение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z173" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z173" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата извещения ________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z174" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z174" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подпись первого руководителя банка ________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13635,100 +14160,851 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 4</w:t>
+              <w:t>Приложение 3-2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">к Правилам о минимальных </w:t>
+              <w:t>к Правилам о минимальных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>резервных требованиях</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z121" w:id="88"/>
+    <w:bookmarkStart w:name="z186" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Резервные активы банка</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила дополнены приложением 3-2 в соответствии с постановлением Правления Национального Банка Республики Казахстан от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номер балансового счета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Название балансового счета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Корреспондентский счет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1051</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Корреспондентский счет в Национальном Банке Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличные деньги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличность в кассе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1002</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Банкноты и монеты в пути</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1004</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличность в вечерней кассе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1005</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличность в банкоматах и электронных терминалах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z187" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: в резервные активы банка включаются только требования в национальной валюте Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 4</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">к Правилам о минимальных </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>резервных требованиях</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z121" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Информация о выполнении минимальных резервных требований (далее – МРТ)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 - в редакции постановления Правления Национального Банка РК от 25.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13849,68 +15125,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в национальной валюте _____</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в иностранной валюте _____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z122" w:id="89"/>
+    <w:bookmarkStart w:name="z122" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица 1. Ежедневные данные о размере обязательств банка, принимаемых для расчета МРТ (в тысячах тенге)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -33790,50 +35066,490 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Выполнение минимальных резервных требований банком: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ( ) Да ( ) Нет</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правила предусматриваются дополнить приложением 5 в соответствии с постановлением Правления Национального Банка Республики Казахстан от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правила предусматриваются дополнить приложением 6 в соответствии с постановлением Правления Национального Банка Республики Казахстан от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правила предусматриваются дополнить приложением 7 в соответствии с постановлением Правления Национального Банка Республики Казахстан от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правила предусматриваются дополнить приложением 8 в соответствии с постановлением Правления Национального Банка Республики Казахстан от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правила предусматриваются дополнить приложением 9 в соответствии с постановлением Правления Национального Банка Республики Казахстан от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правила предусматриваются дополнить приложением 10 в соответствии с постановлением Правления Национального Банка Республики Казахстан от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -33925,402 +35641,402 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 ноября 2019 года № 229</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z113" w:id="90"/>
+    <w:bookmarkStart w:name="z113" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень некоторых постановлений Правления Национального Банка Республики Казахстан, а также структурных элементов некоторых постановлений Правления Национального Банка Республики Казахстан, признанных утратившими силу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z114" w:id="91"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z114" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 20 марта 2015 года № 38 "Об утверждении Правил о минимальных резервных требованиях, включая структуру обязательств банков, принимаемых для расчета минимальных резервных требований, порядок расчета минимальных резервных требований, выполнения нормативов минимальных резервных требований, резервирования и осуществления контроля за выполнением нормативов минимальных резервных требований" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 10776, опубликовано 15 мая 2015 года в информационно-правовой системе "Әділет").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z115" w:id="92"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z115" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 12 октября 2015 года № 180 "О внесении изменений в постановление Правления Национального Банка Республики Казахстан от 20 марта 2015 года № 38 "Об утверждении Правил о минимальных резервных требованиях, включая структуру обязательств банков, принимаемых для расчета, условия выполнения минимальных резервных требований, порядок резервирования" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 12354, опубликовано 21 декабря 2015 года в информационно-правовой системе "Әділет").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z116" w:id="93"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z116" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 28 января 2016 года № 52 "О внесении изменений в постановление Правления Национального Банка Республики Казахстан от 20 марта 2015 года № 38 "Об утверждении Правил о минимальных резервных требованиях, включая структуру обязательств банков, принимаемых для расчета, условия выполнения минимальных резервных требований, порядок резервирования" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 13081, опубликовано 5 марта 2016 года в информационно-правовой системе "Әділет").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z117" w:id="94"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z117" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 22 декабря 2017 года № 247 "О внесении изменений в постановление Правления Национального Банка Республики Казахстан от 20 марта 2015 года № 38 "Об утверждении Правил о минимальных резервных требованиях, включая структуру обязательств банков, принимаемых для расчета минимальных резервных требований, порядок расчета минимальных резервных требований, выполнения нормативов минимальных резервных требований, резервирования и осуществления контроля за выполнением нормативов минимальных резервных требований" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов Республики Казахстан под № 16259, опубликовано 29 января 2018 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z118" w:id="95"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z118" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня нормативных правовых актов Республики Казахстан по вопросам регулирования финансового рынка, в которые вносятся изменения, утвержденного постановлением Правления Национального Банка Республики Казахстан от 30 июля 2018 года № 157 "О внесении изменений в некоторые нормативные правовые акты Республики Казахстан по вопросам регулирования финансового рынка" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 17559, опубликовано 22 октября 2018 года в Эталонном контрольном банке нормативных правовых актов).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z119" w:id="96"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z119" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня нормативных правовых актов Республики Казахстан, в которые вносятся изменения по вопросам представления отчетности, утвержденного постановлением Правления Национального Банка Республики Казахстан от 30 июля 2018 года № 159 "О внесении изменений в некоторые нормативные правовые акты Республики Казахстан по вопросам представления отчетности" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 17391, опубликовано 2 октября 2018 года в Эталонном контрольном банке нормативных правовых актов).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z120" w:id="97"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z120" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 2 июля 2019 года № 117 "О внесении изменений и дополнения в постановление Правления Национального Банка Республики Казахстан от 20 марта 2015 года № 38 "Об утверждении Правил о минимальных резервных требованиях, включая структуру обязательств банков, принимаемых для расчета минимальных резервных требований, порядок расчета минимальных резервных требований, выполнения нормативов минимальных резервных требований, резервирования и осуществления контроля за выполнением нормативов минимальных резервных требований" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 19001, опубликовано 19 июля 2019 года в Эталонном контрольном банке нормативных правовых актов).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -34646,31 +36362,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>