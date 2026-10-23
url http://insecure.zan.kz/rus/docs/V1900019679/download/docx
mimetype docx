--- v1 (2026-06-08)
+++ v2 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1cf1d5f" w14:textId="1cf1d5f">
+    <w:p w14:paraId="5c61c06" w14:textId="5c61c06">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -990,624 +990,478 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила о минимальных резервных требованиях</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:p>
-[...84 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила о минимальных резервных требованиях (далее - Правила) разработаны в соответствии с частью второй </w:t>
+      1. Настоящие Правила о минимальных резервных требованиях (далее – Правила) разработаны в соответствии с частью второй </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О Национальном Банке Республики Казахстан" и определяют структуру обязательств банков второго уровня и филиалов банков-нерезидентов Республики Казахстан (далее – банк), принимаемых для расчета минимальных резервных требований, порядок расчета минимальных резервных требований, выполнения минимальных резервных требований, резервирования и осуществления контроля за выполнением минимальных резервных требований.</w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О Национальном Банке Республики Казахстан" и определяют структуру обязательств банков второго уровня, филиалов банков-нерезидентов Республики Казахстан (далее – банк), а также Национального оператора почты и других организаций, осуществляющих отдельные виды банковских операций, имеющих право осуществлять прием депозитов, открытие и ведение банковских счетов физических и (или) юридических лиц и имеющих доступ к операциям Национального Банка Казахстана (далее – организация), принимаемых для расчета минимальных резервных требований, порядок расчета минимальных резервных требований, выполнения минимальных резервных требований, резервирования и осуществления контроля за выполнением минимальных резервных требований.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции постановления Правления Национального Банка РК от 25.07.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции постановления Правления Национального Банка РК от 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...76 lines deleted...]
-          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z26" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Для целей Правил используются следующие понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) минимальные резервные требования – обязательный объем средств, поддерживаемый банком или организацией в резервных активах в течение периода формирования резервных активов; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) период определения минимальных резервных требований (далее – период определения) – период времени, за который рассчитываются обязательства банка или организации, принимаемые для расчета минимальных резервных требований, и размер минимальных резервных требований; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) норматив минимальных резервных требований – коэффициент, выраженный в процентах, применяемый к обязательствам банка или организации, принимаемым для расчета минимальных резервных требований; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) график периодов – график периодов определения и периодов формирования для банков и организаций на текущий календарный год, который публикуется на официальном интернет-ресурсе Национального Банка Республики Казахстан не позднее десятого рабочего дня первого месяца текущего года; </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) период определения минимальных резервных требований (далее – период определения) – период времени, за который рассчитываются обязательства банка, принимаемые для расчета минимальных резервных требований, и размер минимальных резервных требований;</w:t>
+      5) резервные активы – средства банка или организации в национальной валюте, используемые для выполнения минимальных резервных требований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) период формирования резервных активов (далее – период формирования) – период времени, в течение которого банк поддерживает резервные активы для выполнения минимальных резервных требований. </w:t>
+      6) период формирования резервных активов (далее – период формирования) – период времени, в течение которого банк или организация поддерживает резервные активы для выполнения минимальных резервных требований. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...12 lines deleted...]
-        <w:br/>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции постановления Правления Национального Банка РК от 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...19 lines deleted...]
-          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z27" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Структура обязательств банка, принимаемых для расчета минимальных резервных требований, и порядок расчета минимальных резервных требований</w:t>
+        <w:t xml:space="preserve"> Глава 2. Структура обязательств банка, принимаемых для расчета минимальных резервных требований, и порядок расчета минимальных резервных требований банка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Заголовок главы 2 - в редакции постановления Правления Национального Банка РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Структура обязательств банка, принимаемых для расчета минимальных резервных требований, состоит из обязательств банка в национальной и иностранной валюте:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z127" w:id="19"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z127" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       первой категории обязательств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z128" w:id="20"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z128" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       второй категории обязательств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z129" w:id="21"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z129" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       третьей категории обязательств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1626,150 +1480,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении тридцати календарных дней со дня его принятия и подлежит официальному опубликованию).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Обязательства банка, принимаемые для расчета минимальных резервных требований, включают обязательства по основному долгу и вознаграждению, включая просроченную задолженность (при ее наличии) по основному долгу и вознаграждению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z33" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Период определения составляет двадцать восемь календарных дней, начинается с первого вторника и заканчивается последним понедельником двадцативосьмидневного периода определения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z34" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Нормативы минимальных резервных требований устанавливаются отдельно по каждой категории обязательств банка, принимаемых для расчета минимальных резервных требований. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z35" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. В расчет объема минимальных резервных требований принимаются обязательства банка, учитываемые на балансовых счетах Типового плана счетов бухгалтерского учета в банках второго уровня, ипотечных организациях, акционерном обществе "Банк Развития Казахстана" и филиалах банков-нерезидентов Республики Казахстан, утвержденного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 31 января 2011 года № 3 "Об утверждении Типового плана счетов бухгалтерского учета в банках второго уровня, ипотечных организациях, акционерном обществе "Банк Развития Казахстана" и филиалах банков-нерезидентов Республики Казахстан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов Республики Казахстан под № 6793) (далее – Типовой план счетов).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При определении объема минимальных резервных требований для каждой категории обязательств банка, принимаемых для расчета минимальных резервных требований, рассчитывается усредненная за период определения величина соответствующих обязательств банка (арифметическое среднее значение).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1860,90 +1714,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении тридцати календарных дней со дня его принятия и подлежит официальному опубликованию).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z130" w:id="26"/>
+    <w:bookmarkStart w:name="z130" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-1. Вторая категория обязательств банка, принимаемых для расчета минимальных резервных требований, определяется как расчетная сумма обязательств банка по операциям репо с учетом требований банка по операциям обратное репо и по межбанковским операциям денежного рынка (далее – расчетная сумма по операциям репо), умноженная на корректирующий коэффициент по операциям репо, определяемый в соответствии с пунктом 7-2 Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z131" w:id="27"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z131" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расчетная сумма по операциям репо определяется как положительная разница между усредненными за период определения суммой обязательств банка по операциям репо и суммой требований банка по операциям обратное репо и по межбанковским операциям денежного рынка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1962,90 +1816,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении тридцати календарных дней со дня его принятия и подлежит официальному опубликованию).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z132" w:id="28"/>
+    <w:bookmarkStart w:name="z132" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-2. Корректирующий коэффициент по операциям репо в национальной валюте, значение которого находится в интервале от 0 до 1 с точностью до 2 (двух) знаков после запятой, определяется как усредненный за календарный год удельный вес ежедневных открытых позиций небанковских покупателей по операциям репо в общем объеме открытых позиций по операциям репо, совершаемым в национальной валюте на Казахстанской фондовой бирже (далее – КФБ). К небанковским покупателям по операциям репо относятся все покупатели по операциям репо за исключением банков и Национального Банка Республики Казахстан, совершающих операции репо от собственного имени и за счет собственных активов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z133" w:id="29"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z133" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Корректирующий коэффициент по операциям репо в национальной валюте рассчитывается КФБ по итогам прошедшего календарного года, публикуется на официальном интернет-ресурсе КФБ не позднее десятого рабочего дня первого месяца текущего года и применяется в течение текущего года, начиная с первого периода определения текущего года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Корректирующий коэффициент по операциям репо в иностранной валюте принимается равным 1 (единице).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2112,426 +1966,392 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z135" w:id="30"/>
+    <w:bookmarkStart w:name="z135" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-3. К третьей категории обязательств банка, принимаемых для расчета минимальных резервных требований, относятся обязательства банка по выпущенным банком облигациям при соблюдении следующих условий:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z136" w:id="31"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z136" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       срок обращения облигаций составляет не менее 3 (трех) лет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z137" w:id="32"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z137" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отсутствует опцион держателя облигаций на досрочное (полное) или частичное погашение (выкуп) облигаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z138" w:id="33"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z138" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       облигации не используются для управления ликвидностью клиентов, в том числе не выкупаются их эмитентом по инициативе или запросу отдельных держателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z139" w:id="34"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z139" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       облигации не используются как альтернатива размещению средств отдельных клиентов (например, при оттоке крупных вкладов клиентов).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-[...95 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z140" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Банк направляет в Национальный Банк Республики Казахстан извещение об облигациях, включенных в третью категорию обязательств банка, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правил (далее – Извещение), которым подтверждает соответствие выпуска таких облигаций условиям, указанным в настоящем пункте. Извещение направляется посредством информационной системы "Веб-портал Национального Банка Республики Казахстан".</w:t>
+        <w:t xml:space="preserve"> Правил (далее – Извещение), которым подтверждает соответствие выпуска таких облигаций условиям, указанным в настоящем пункте. Извещение направляется посредством цифровой системы "Веб-портал Национального Банка Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z141" w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z141" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обязательства банка по выпущенным облигациям включаются в третью категорию обязательств банка, принимаемых для расчета минимальных резервных требований, начиная с периода определения, следующего за датой направления Извещения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z142" w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z142" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае неисполнения банком условия (условий), указанного (указанных) в настоящем пункте, обязательства по облигациям, направленным в Извещении, включаются в первую категорию обязательств банка, принимаемых для расчета минимальных резервных требований, начиная с периода определения, в течение которого выявлено такое неисполнение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 7-3 в соответствии с постановлением Правления Национального Банка РК от 25.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении тридцати календарных дней со дня его принятия и подлежит официальному опубликованию).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении тридцати календарных дней со дня его принятия и подлежит официальному опубликованию); вносится изменение на казахском языке, текст на русском языке не меняется в соответствии с постановлением Правления Национального Банка РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным постановлением Правления Национального Банка Республики Казахстан от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="37"/>
+    <w:bookmarkStart w:name="z36" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Минимальные резервные требования по каждой категории обязательств банка, принимаемых для расчета минимальных резервных требований, рассчитываются путем умножения усредненной величины каждой категории обязательств банка, принимаемых для расчета минимальных резервных требований, порядок расчета которой определен в пункте 7 Правил, на норматив минимальных резервных требований по соответствующей категории обязательств. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z37" w:id="38"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z37" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Минимальные резервные требования рассчитываются путем суммирования показателей минимальных резервных требований по каждой категории обязательств банка, принимаемых для расчета минимальных резервных требований.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для банков, в обязательствах которых учтены средства государственной поддержки, минимальные резервные требования увеличиваются на величину, составляющую 10 (десять) процентов от суммы подлежащих возврату средств государственной поддержки (сумма основного долга без учета вознаграждения по состоянию на последний день периода определения).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2604,304 +2424,266 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении тридцати календарных дней со дня его принятия и подлежит официальному опубликованию).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="39"/>
+    <w:bookmarkStart w:name="z38" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Минимальные резервные требования рассчитываются на основе следующих ежедневных и ежемесячных отчетов, представляемых в Национальный Банк Республики Казахстан: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z175" w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z175" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) отчет об остатках на балансовых и внебалансовых счетах согласно приложению 1 к Правилам представления отчетности банками второго уровня, филиалами банков-нерезидентов Республики Казахстан и акционерным обществом "Банк Развития Казахстана", утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 2 декабря 2025 года № 88 "Об утверждении Правил представления отчетности банками второго уровня, филиалами банков-нерезидентов Республики Казахстан и акционерным обществом "Банк Развития Казахстана" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 37562) (далее – Правила № 88);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z176" w:id="41"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z176" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) отчет об отдельных показателях деятельности банка согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам № 88.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции постановления Правления Национального Банка Республики Казахстан от 31.03.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции постановления Правления Национального Банка РК от 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок выполнения банком минимальных резервных требований, резервирования и осуществления контроля за выполнением банком минимальных резервных требований</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">      Заголовок главы 3 предусматривается в редакции постановления Правления Национального Банка Республики Казахстан от 31.03.2026 </w:t>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок главы 3 - в редакции постановления Правления Национального Банка РК от 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
-      </w:r>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Порядок выполнения минимальных резервных требований, резервирования и осуществления контроля за выполнением минимальных резервных требований</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z40" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Выполнение банком минимальных резервных требований осуществляется с даты выдачи лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на осуществление банковских операций и прекращается с лишением лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на осуществление банковских операций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z41" w:id="43"/>
     <w:p>
       <w:pPr>
@@ -3005,51 +2787,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции постановления Правления Национального Банка Республики Казахстан от 31.03.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции постановления Правления Национального Банка РК от 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -3087,343 +2869,235 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. В пункт 14 вносится изменение на казахском языке, текст на русском языке не меняется в соответствии с постановлением Правления Национального Банка РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Статус выполнения минимальных резервных требований формируется в цифровой системе "Веб-портал Национального Банка Республики Казахстан" после представления банком отчета, указанного в подпункте 1) пункта 10 Правил, за последний рабочий день периода формирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 15 предусматривается в редакции постановления Правления Национального Банка Республики Казахстан от 31.03.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции постановления Правления Национального Банка РК от 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z47" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Статус выполнения минимальных резервных требований формируется в информационной системе "Веб-портал Национального Банка Республики Казахстан" после представления банком отчета, указанного в пункте 10 Правил, за последний рабочий день периода формирования.</w:t>
+      16. Национальный Банк Республики Казахстан осуществляет контроль за выполнением минимальных резервных требований банком посредством формирования информации о выполнении минимальных резервных требований по форме согласно приложению 4 к Правилам на седьмой рабочий день, следующий за последним днем периода формирования, на основании представленных банком отчетов, указанных в пункте 10 Правил.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции постановления Правления Национального Банка РК от 24.01.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 - в редакции постановления Правления Национального Банка РК от 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...76 lines deleted...]
-          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
-      </w:r>
-[...78 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
@@ -3449,119 +3123,825 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z191" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Структура обязательств организации, принимаемых для расчета минимальных резервных требований, и порядок расчета минимальных резервных требований организации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">      Постановление предусматривается дополнить главами 4 и 5 в соответствии с постановлением Правления Национального Банка Республики Казахстан от 31.03.2026 </w:t>
+        <w:t xml:space="preserve">
+      Сноска. Постановление дополнено главой 4 в соответствии с постановлением Правления Национального Банка РК от 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z188" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
-        <w:br/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Структура обязательств организации, принимаемых для расчета минимальных резервных требований, состоит из обязательств организации в национальной и иностранной валюте: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      первой категории обязательств; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      второй категории обязательств; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      третьей категории обязательств. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В расчет объема минимальных резервных требований принимаются обязательства организации по основному долгу и вознаграждению, включая просроченную задолженность (при ее наличии) по основному долгу и вознаграждению, учитываемые на балансовых счетах Типового плана счетов бухгалтерского учета для отдельных субъектов финансового рынка Республики Казахстан, утвержденного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-</w:t>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 22 сентября 2008 года № 79 "Об утверждении Типового плана счетов бухгалтерского учета для отдельных субъектов финансового рынка Республики Казахстан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 5348). </w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Первая категория обязательств организации, принимаемых для расчета минимальных резервных требований, определяется в соответствии с приложением 5 к Правилам. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Вторая категория обязательств организации, принимаемых для расчета минимальных резервных требований, определяется в соответствии с приложением 6 к Правилам и рассчитывается как сумма обязательств организации по операциям репо с учетом требований организации по операциям обратное репо и по межбанковским операциям денежного рынка (далее – расчетная сумма по операциям репо организации), умноженная на корректирующий коэффициент по операциям репо, определяемый в соответствии с пунктом 7-2 Правил. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Расчетная сумма по операциям репо организации определяется как положительная разница между усредненными за период определения (арифметическое среднее значение по датам начала и завершения периода определения) суммой обязательств организации по операциям репо и суммой требований организации по операциям обратное репо и по межбанковским операциям денежного рынка. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Третья категория обязательств организации, принимаемых для расчета минимальных резервных требований, определяется в соответствии с приложением 7 к Правилам и включает обязательства организации по выпущенным организацией облигациям при соблюдении условий, указанных в абзацах втором, третьем, четвертом и пятом части первой пункта 7-3 Правил. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Организация посредством цифровой системы "Веб-портал Национального Банка Республики Казахстан" направляет в Национальный Банк Республики Казахстан извещение об облигациях, включенных в третью категорию обязательств организации, согласно приложению 8 Правил (далее – Извещение организации), которым подтверждает соответствие выпуска таких облигаций условиям, указанным в настоящем пункте. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Обязательства организации по выпущенным облигациям включаются в третью категорию обязательств организации, принимаемых для расчета минимальных резервных требований, начиная с периода определения, следующего за датой направления Извещения организации. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случае неисполнения организацией условия (условий), указанного (указанных) в настоящем пункте, обязательства по облигациям, направленным в Извещении организации, включаются в первую категорию обязательств организации, принимаемых для расчета минимальных резервных требований, начиная с периода определения, в течение которого выявлено такое неисполнение. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z189" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Период определения для организации охватывает два последовательных месяца по графику периодов, предшествующих периоду формирования. Датой начала периода определения является последний рабочий день первого предшествующего месяца, датой завершения – последний рабочий день второго предшествующего месяца. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Расчет минимальных резервных требований для Национального оператора почты начинается с периода определения для организации по графику периодов с датой начала 31 июля 2026 года. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Расчет минимальных резервных требований для организации, за исключением Национального оператора почты, начинается с первого периода определения для организации по графику периодов с даты предоставления организации доступа к операциям Национального Банка Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Нормативы минимальных резервных требований устанавливаются отдельно по каждой категории обязательств организации, принимаемых для расчета минимальных резервных требований. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случае если на дату завершения периода определения сто процентов пакета акций Национального оператора почты прямо или косвенно принадлежат государству, допускается установление для Национального оператора почты нормативов минимальных резервных требований, отличных от нормативов минимальных резервных требований, устанавливаемых для иных организаций. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Минимальные резервные требования организации рассчитываются как сумма усредненных показателей минимальных резервных требований по каждой категории обязательств организации, принимаемых для расчета минимальных резервных требований (арифметическое среднее значение по датам начала и завершения периода определения), умноженных на соответствующий норматив минимальных резервных требований, на основе Отчета об остатках на балансовых счетах согласно приложению 7-1 к Правилам представления отчетности организациями, осуществляющими отдельные виды банковских операций, утвержденным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 24 декабря 2025 года № 102 "Об утверждении Правил представления отчетности организациями, осуществляющими отдельные виды банковских операций" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 37699), представляемого организацией в Национальный Банк Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z190" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Порядок выполнения организацией минимальных резервных требований, резервирования и осуществления контроля за выполнением минимальных резервных требований </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Постановление дополнено главой 5 в соответствии с постановлением Правления Национального Банка РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z192" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. Выполнение минимальных резервных требований организацией осуществляется в период формирования, следующий за периодом определения, установленный частью первой пункта 19 Правил. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Выполнение минимальных резервных требований организацией, кроме Национального оператора почты, прекращается с даты закрытия доступа к таким операциям. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Период формирования для организации составляет двадцать восемь календарных дней и совпадает с периодом формирования для банка по графику периодов. Первый период формирования для Национального оператора почты начинается с 1 сентября 2026 года. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z193" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Для выполнения минимальных резервных требований организация в период формирования резервирует средства в национальной валюте на корреспондентском счете в Национальном Банке Республики Казахстан и в виде наличных денег в кассе организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Резервные активы организации определяются в соответствии с Приложением 9 к Правилам на основе отчетов, указанных в части шестой пункта 19 Правил и в период формирования рассчитываются как сумма: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) усредненного остатка на корреспондентском счете организации в Национальном Банке Республики Казахстан в национальной валюте; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) усредненного значения наличных денег в национальной валюте в кассе организации в объеме, не превышающем лимита наличных денег.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лимит наличных денег определяется как доля от минимальных резервных требований организации за соответствующий период определения и устанавливается в размере:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) для Национального оператора почты в случае, если на дату завершения периода определения минимальных резервных требований сто процентов пакета акций Национального оператора почты прямо или косвенно принадлежат государству:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в периоды формирования резервных активов до 18 января 2027 года (включительно) – 50 (пятьдесят) процентов; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в периоды формирования резервных активов с 19 января 2027 года (включительно) – 25 (двадцать пять) процентов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) для Национального оператора почты в иных случаях – 25 (двадцать пять) процентов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) для организации, за исключением Национального оператора почты – 25 (двадцать пять) процентов. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Минимальные резервные требования считаются выполненными организацией, если резервные активы за период формирования составляют не менее размера минимальных резервных требований, рассчитанных для данного периода. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Статус выполнения организацией минимальных резервных требований формируется в цифровой системе "Веб-портал Национального Банка Республики Казахстан" после представления организацией отчета, указанного в части шестой пункта 19 Правил, за последний рабочий день периода формирования. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z194" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Национальный Банк Республики Казахстан осуществляет контроль за выполнением организацией минимальных резервных требований посредством формирования информации о выполнении организацией минимальных резервных требований по форме согласно приложению 10 к Правилам на одиннадцатый рабочий день, следующий за последним днем периода формирования, на основании представленных организацией отчетов, указанных в части шестой пункта 19 Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3627,68 +4007,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам и минимальных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>резервных требованиях</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z126" w:id="49"/>
+    <w:bookmarkStart w:name="z126" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Первая категория обязательств банка, принимаемых для расчета минимальных резервных требований</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции постановления Правления Национального Банка Республики Казахстан от 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10325,130 +10705,130 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обязательства по операциям с прочими производными финансовыми инструментами</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z180" w:id="50"/>
+    <w:bookmarkStart w:name="z180" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Примечание: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z181" w:id="51"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z181" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) из обязательств, отраженных на балансовых счетах 2202, 2203, 2210, 2222, 2225, 2227, 2237, 2245, 2722, 2727, 2729, 2731, 2741, 2742, 2743, 2745, 2746, 2747, 2749, 2755, 2855, 2865, 2866, 2891, 2892, 2893, 2894, 2895 и 2899, исключаются обязательства перед другим банком-резидентом Республики Казахстан, банком-нерезидентом Республики Казахстан, Национальным Банком Республики Казахстан, иностранным центральным банком, международной финансовой организацией;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z182" w:id="52"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z182" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обязательства, отраженные на балансовых счетах 2212, 2216 и 2717, включаются в обязательства в иностранной валюте;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z183" w:id="53"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z183" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) из обязательств, отраженных на балансовых счетах 2301, 2306, 2405 и 2406, исключаются обязательства, отнесенные к третьей категории обязательств банка, принимаемых для расчета минимальных резервных требований, в соответствии с пунктом 7-3 Правил, и обязательства суммы средств государственной поддержки (основной долг без учета вознаграждения) в соответствии с частями третьей и четвертой пункта 9 Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10514,68 +10894,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам о минимальных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>резервных требованиях</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z54" w:id="54"/>
+    <w:bookmarkStart w:name="z54" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Вторая категория обязательств банка, принимаемых для расчета минимальных резервных требований</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции постановления Правления Национального Банка РК от 25.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12584,70 +12964,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Требования по операциям своп</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z55" w:id="55"/>
+    <w:bookmarkStart w:name="z55" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Примечание: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) из обязательств по операциям репо исключаются обязательства перед другим банком-резидентом Республики Казахстан, банком-нерезидентом Республики Казахстан, Национальным Банком Республики Казахстан, иностранным центральным банком, международной финансовой организацией;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12785,68 +13165,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">к Правилам о минимальных </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>резервных требованиях</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z125" w:id="56"/>
+    <w:bookmarkStart w:name="z125" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Третья категория обязательств банка, принимаемых для расчета минимальных резервных требований</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 - в редакции постановления Правления Национального Банка Республики Казахстан от 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13246,70 +13626,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Субординированные облигации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z184" w:id="57"/>
+    <w:bookmarkStart w:name="z184" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: включение в третью категорию обязательств банка, принимаемых для расчета минимальных резервных требований, осуществляется в соответствии с пунктом 7-3 Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -13407,726 +13787,739 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам о минимальных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>резервных требованиях</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z144" w:id="58"/>
+    <w:bookmarkStart w:name="z144" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Извещение об облигациях, включенных в третью категорию обязательств банка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 3-1 в соответствии с постановлением Правления Национального Банка РК от 25.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении тридцати календарных дней со дня его принятия и подлежит официальному опубликованию).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении тридцати календарных дней со дня его принятия и подлежит официальному опубликованию); в редакции постановления Правления Национального Банка РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z145" w:id="59"/>
+    <w:bookmarkStart w:name="z174" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Настоящим _________________________________ (наименование банка), бизнес-идентификационный номер (БИН) ____________________(далее – Банк), сообщает об условиях выпуска облигаций, обязательства по которым относятся к третьей категории обязательств, принимаемых для расчета минимальных резервных требований, и подтверждает их соответствие требованиям пункта 7-3 Правил о минимальных резервных требованиях, утвержденных </w:t>
+      Настоящим _________________________________ (наименование банка), бизнес-идентификационный номер (БИН) ____________________(далее – Банк), сообщает об условиях выпуска облигаций, обязательства по которым относятся к третьей категории обязательств, принимаемых для расчета минимальных резервных требований, и подтверждает их соответствие требованиям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>постановлением</w:t>
+        <w:t>пункта 7-3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 29 ноября 2019 года № 229 "Об утверждении Правил о минимальных резервных требованиях".</w:t>
+        <w:t xml:space="preserve"> Правил о минимальных резервных требованиях, утвержденных постановлением Правления Национального Банка Республики Казахстан от 29 ноября 2019 года № 229 "Об утверждении Правил о минимальных резервных требованиях".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z146" w:id="60"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Условия выпуска облигаций, включенных в третью категорию обязательств банка, принимаемых для расчета минимальных резервных требований:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z147" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Международный идентификационный номер эмиссии (код ISIN) _________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z148" w:id="62"/>
+    <w:bookmarkStart w:name="z29" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата регистрации выпуска ____________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z149" w:id="63"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z30" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата начала обращения __________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z150" w:id="64"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z31" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата погашения _____________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z151" w:id="65"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок обращения _______ лет ____ месяцев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z152" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Валюта эмиссии __________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z153" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Объем выпуска ______________ единиц валюты эмиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z154" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Остаток основного долга по облигациям (за вычетом выкупленных банком облигаций) _________ тенге (отчетная дата _____________).</w:t>
+      Остаток основного долга по облигациям (за вычетом выкупленных банком облигаций) _________ теңге (отчетная дата _____________).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z155" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Объем выкупленных банком облигаций ______ тенге (отчетная дата). </w:t>
+      Объем выкупленных банком облигаций ______ теңге (отчетная дата). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z156" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Номера балансовых счетов, на которых учитываются </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z157" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       основной долг по облигациям ______, </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z158" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выкупленные облигации ______.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z159" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ставка вознаграждения _____ процентов годовых.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z160" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наличие опционов: ( ) Да ( ) Нет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z161" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Условия опциона (сведения, указанные в проспекте эмиссии) ________________</w:t>
+      Условия опциона (сведения, указанные в проспекте эмиссии) _____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z162" w:id="76"/>
+    <w:bookmarkStart w:name="z43" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _____________________________________________________________________</w:t>
+      __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z163" w:id="77"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z44" w:id="73"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (указаны на __ странице проспекта эмиссии).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _____________________________________________________________________</w:t>
+      Дополнительная информация _______________________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z164" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (указаны на __ странице проспекта эмиссии).</w:t>
+      2. Проспект эмиссии облигаций опубликован (указать ссылку)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z165" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Дополнительная информация ________________________.</w:t>
+      _________________________________________________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z167" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящим подтверждаем, что для облигаций, указанных в пункте 1 Извещения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z168" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) срок обращения облигаций составляет не менее 3 (трех) лет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z169" w:id="83"/>
+    <w:bookmarkStart w:name="z50" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отсутствует опцион держателя облигаций на досрочное (полное) или частичное погашение (выкуп) облигаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z170" w:id="84"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z51" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      3) Банк ⁠не использует облигации для управления ликвидностью клиентов, в том числе не выкупает их по инициативе или запросу отдельных держателей облигаций; </w:t>
+        <w:t>
+      3) Банк ⁠не использует облигации для управления ликвидностью клиентов, в том числе не выкупает их по инициативе или запросу отдельных держателей облигаций; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z171" w:id="85"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z52" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Банк не использует облигации как альтернативу размещению средств отдельных клиентов (например, при оттоке крупных вкладов клиентов).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z172" w:id="86"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае неисполнения Банком условия (условий), указанного (указанных) в пункте 3 Извещения, классификация вышеуказанных облигаций производится по нормативам, установленным для первой категории обязательств Банка, принимаемых для расчета минимальных резервных требований, начиная с периода определения минимальных резервных требований, в течение которого выявлено такое неисполнение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z173" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Дата извещения ________________________</w:t>
+      Дата извещения __________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z174" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Руководитель или лицо, на которое возложена функция по подписанию </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Подпись первого руководителя банка ________________________</w:t>
+      ________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14192,68 +14585,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам о минимальных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>резервных требованиях</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z186" w:id="89"/>
+    <w:bookmarkStart w:name="z186" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Резервные активы банка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 3-2 в соответствии с постановлением Правления Национального Банка Республики Казахстан от 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14814,70 +15207,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличность в банкоматах и электронных терминалах</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z187" w:id="90"/>
+    <w:bookmarkStart w:name="z187" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: в резервные активы банка включаются только требования в национальной валюте Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14943,250 +15336,262 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">к Правилам о минимальных </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>резервных требованиях</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z121" w:id="91"/>
+    <w:bookmarkStart w:name="z121" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Информация о выполнении минимальных резервных требований (далее – МРТ)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 4 - в редакции постановления Правления Национального Банка РК от 25.07.2025 </w:t>
+      Сноска. Приложение 4 - в редакции постановления Правления Национального Банка РК от 30.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 44</w:t>
+        <w:t>№ 75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении тридцати календарных дней со дня его принятия и подлежит официальному опубликованию).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Период определения МРТ: с _________ по __________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z61" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Период формирования резервных активов: с _________ по __________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z62" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БИН ______________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z63" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование банка ________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z64" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Корректирующий коэффициент по операциям репо:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z65" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в национальной валюте _____</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z66" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в иностранной валюте _____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z122" w:id="92"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z67" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Таблица 1. Ежедневные данные о размере обязательств банка, принимаемых для расчета МРТ (в тысячах тенге)</w:t>
+        <w:t xml:space="preserve"> Таблица 1. Ежедневные данные о размере обязательств банка, принимаемых для расчета МРТ (в тысячах теңге)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -15205,108 +15610,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Период определения МРТ</w:t>
+Период определения МРТ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>В национальной валюте</w:t>
+В национальной валюте</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
@@ -22675,734 +23060,20828 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z68" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Продолжение таблицы 1</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В иностранной валюте</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Первая категория обязательств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вторая категория обязательств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Третья категория обязательств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z69" w:id="88"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+обязательства</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="88"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по операциям репо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+требования по операциям обратное репо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+требования по межбанковским операциям денежного рынка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z70" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: для выходного или праздничного дня заполняются значения предыдущего рабочего дня.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z71" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Таблица 2. Ежедневные данные для расчета резервных активов  (в тысячах теңге)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Период формирования резервных активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки денег на корреспондентских счетах в Национальном Банке Республики Казахстан в национальной валюте</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличные деньги в национальной валюте в кассе банка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+День</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Усредненное значение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z72" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: для выходного или праздничного дня заполняются значения предыдущего рабочего дня.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z73" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Таблица 3. Расчет МРТ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Код строки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Название строки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z74" w:id="93"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Усредненное значение по обязательствам</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="93"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(в тысячах теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Норматив МРТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z75" w:id="94"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МРТ</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="94"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(в тысячах теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Первая категория обязательств в национальной валюте</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вторая категория обязательств в национальной валюте</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Третья категория обязательств в национальной валюте</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Первая категория обязательств в иностранной валюте</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вторая категория обязательств в иностранной валюте</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Третья категория обязательств в иностранной валюте</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+___ процентов от суммы средств государственной поддержки (основной долг без учета вознаграждения)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+х</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+х</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого МРТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+х</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+х</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z76" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: строка 7 рассчитывается в соответствии с частями второй, третьей и четвертой пункта 9 Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z77" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Таблица 4. Расчет резервных активов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Код строки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Название строки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z78" w:id="97"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="97"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(в тысячах теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Усредненное значение остатков денег на корреспондентских счетах в Национальном Банке Республики Казахстан в национальной валюте</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Усредненное значение наличных денег в национальной валюте в кассе банка в объеме, не превышающем 25 (двадцать пять) процентов от МРТ за период определения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Резервные активы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z79" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выполнение минимальных резервных требований банком:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z80" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (       ) Да       (       ) Нет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 5</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам о минимальных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>резервных требованиях</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Первая категория обязательств организации, принимаемых для расчета минимальных резервных требований</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила дополнено приложением 5 в соответствии с постановлением Правления Национального Банка РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номер балансового счета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Название балансового счета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3380 01 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Начисленные расходы в виде вознаграждения по ценным бумагам, выпущенным в обращение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3380 21 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Начисленные расходы по текущим и корреспондентским счетам клиентов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3380 22 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Начисленные расходы в виде вознаграждения по привлеченным вкладам до востребования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3380 23 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Начисленные расходы в виде вознаграждения по привлеченным срочным вкладам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3380 24 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Начисленные расходы в виде вознаграждения по привлеченным условным вкладам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3380 25 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Начисленные расходы в виде вознаграждения по полученным займам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3380 26 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Начисленные расходы в виде вознаграждения по полученной финансовой аренде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3380 27 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие начисленные расходы в виде вознаграждения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3380 35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Начисленные расходы в виде вознаграждения по привлеченным краткосрочным сберегательным вкладам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3380 36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Начисленные процентные расходы по обязательствам по аренде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3390 01 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обязательства по сделке фьючерс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3390 02 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обязательства по сделке форвард</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3390 03 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обязательства по сделке опцион</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3390 04 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обязательства по сделке спот</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3390 05 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обязательства по сделке своп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3390 06 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обязательства по сделкам с прочими производными финансовыми инструментами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3390 22 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Текущие счета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3390 23 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Краткосрочные вклады до востребования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3390 24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Краткосрочные вклады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3390 25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Краткосрочные условные вклады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3390 26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Краткосрочные сберегательные вклады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3390 27 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Финансовые активы, принятые в доверительное или инвестиционное управление</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3390 28 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие обязательства, связанные с банковской деятельностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3390 81</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обязательства брокера перед клиентом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3550 01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обязательства по выпущенным электронным деньгам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Долгосрочные займы, полученные от юридических лиц за исключением банков второго уровня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4030 05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Финансовая аренда, полученная от других юридических лиц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4030 07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выпущенные в обращение ценные бумаги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4030 10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выкупленные ценные бумаги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4030 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Долгосрочные вклады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обязательства по аренде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4160 01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Начисленные расходы в виде вознаграждения по ценным бумагам, выпущенным в обращение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4160 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Начисленные расходы в виде вознаграждения по привлеченным срочным вкладам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4160 22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Начисленные расходы в виде вознаграждения по привлеченным условным вкладам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4160 23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Начисленные расходы в виде вознаграждения по полученным займам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4160 24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Начисленные расходы в виде вознаграждения по полученной финансовой аренде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4160 25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие начисленные расходы в виде вознаграждения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4160 26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Начисленные расходы в виде вознаграждения по привлеченным долгосрочным сберегательным вкладам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4170 01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обязательства по сделке фьючерс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4170 02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обязательства по сделке форвард</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4170 03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обязательства по сделке опцион</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4170 04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обязательства по сделке своп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4170 05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обязательства по сделкам с прочими производными финансовыми инструментами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Примечание: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) из обязательств, отраженных на указанных балансовых счетах, исключаются обязательства перед банком-резидентом Республики Казахстан, банком-нерезидентом Республики Казахстан, Национальным Банком Республики Казахстан, иностранным центральным банком, международной финансовой организацией;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) из обязательств, отраженных на балансовых счетах 4030 07 и 4030 10 исключаются обязательства, отнесенные к третьей категории обязательств организации, принимаемых для расчета минимальных резервных требований, в соответствии с частями шестой, седьмой, восьмой и девятой пункта 18 Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 6</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам о минимальных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>резервных требованиях</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Вторая категория обязательств организации, принимаемых для расчета минимальных резервных требований</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила дополнены приложением 6 в соответствии с постановлением Правления Национального Банка РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номер балансового счета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Название балансового счета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Обязательства по операциям репо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3050 03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Операции репо с ценными бумагами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3050 07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обязательство по возврату ценных бумаг, принятых по операциям обратное репо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3380 02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Начисленные расходы в виде вознаграждения по операциям репо с ценными бумагами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3380 03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обязательство в виде вознаграждения, полученного по ценным бумагам, принятым по операциям обратное репо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Требования по операциям обратное репо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1150 01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Операции обратное репо с ценными бумагами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1270 02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Начисленные доходы в виде вознаграждения по операциям обратное репо с ценными бумагами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Требования по межбанковским операциям денежного рынка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1120 01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Финансовые активы, учитываемые по справедливой стоимости, изменения которой отражаются в составе прибыли или убытка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1130 01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Краткосрочные финансовые активы, учитываемые по амортизированной стоимости</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1140 01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Краткосрочные финансовые активы, учитываемые по справедливой стоимости через прочий совокупный доход</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1150 03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Краткосрочные вклады до востребования, размещенные в банках второго уровня и организациях, осуществляющих отдельные виды банковских операций</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1150 04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Краткосрочные вклады, размещенные в банках и организациях, осуществляющих отдельные виды банковских операций</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1280 02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Требования по сделке фьючерс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1280 03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Требования по сделке форвард</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1280 05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Требования по сделке спот</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1280 06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Требования по сделке своп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Примечание: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) из обязательств по операциям репо исключаются обязательства перед банком-резидентом Республики Казахстан, банком-нерезидентом Республики Казахстан, Национальным Банком Республики Казахстан, иностранным центральным банком, международной финансовой организацией;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в требования по межбанковским операциям денежного рынка, отраженных на балансовых счетах 1120 01, 1130 01 и 1150 01, включаются только краткосрочные ноты Национального Банка Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в требования по межбанковским операциям денежного рынка, отраженных на балансовых счетах 1280 02, 1280 03, 1280 05 и 1280 06, включаются только требования к банку-резиденту Республики Казахстан, банку-нерезиденту Республики Казахстан, Национальному Банку Республики Казахстан, иностранному центральному банку, международной финансовой организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) расчет второй категории обязательств организации, принимаемых для расчета минимальных резервных требований, производится в соответствии с частями четвертой и пятой пункта 18 Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 7</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам о минимальных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>резервных требованиях</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Третья категория обязательств организации, принимаемых для расчета минимальных резервных требований</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила дополнены приложением 7 в соответствии с постановлением Правления Национального Банка РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номер балансового счета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Название балансового счета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4030 07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выпущенные в обращение ценные бумаги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4030 10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выкупленные ценные бумаги</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Продолжение таблицы 1</w:t>
+      Примечание: включение в третью категорию обязательств организации, принимаемых для расчета минимальных резервных требований, осуществляется в соответствии с частями шестой, седьмой, восьмой и девятой пункта 18 Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 8</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам о минимальных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>резервных требованиях</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Извещение об облигациях, включенных в третью категорию обязательств организации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила дополнены приложением 8 в соответствии с постановлением Правления Национального Банка РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящим __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование организации),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бизнес-идентификационный номер (БИН) ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(далее – Организация),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сообщает об условиях выпуска облигаций, обязательства по которым относятся</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>к третьей категории обязательств, принимаемых для расчета минимальных резервных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>требований, и подтверждает их соответствие требованиям части шестой пункта 18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Правил о минимальных резервных требованиях, утвержденных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правления Национального Банка Республики Казахстан от 29 ноября 2019 года № 229</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Об утверждении Правил о минимальных резервных требованиях".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Условия выпуска облигаций, включенных в третью категорию обязательств</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Организации, принимаемых для расчета минимальных резервных требований:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Международный идентификационный номер эмиссии (код ISIN) _________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата регистрации выпуска ____________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата начала обращения __________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата погашения _____________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Срок обращения _______ лет ____ месяцев.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Валюта эмиссии __________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Объем выпуска ______________ единиц валюты эмиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Остаток основного долга по облигациям (за вычетом выкупленных организацией</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>облигаций) _________ тенге (отчетная дата _____________).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Объем выкупленных организацией облигаций ______ тенге (отчетная дата).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Номера балансовых счетов, на которых учитываются основной долг по облигациям</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_______________________________________________, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>выкупленные облигации _________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ставка вознаграждения _____ процентов годовых.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Наличие опционов: ( ) Да ( ) Нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Условия опциона (сведения, указанные в проспекте эмиссии) _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указаны на __ странице проспекта эмиссии).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дополнительная информация ____________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Проспект эмиссии облигаций опубликован (указать ссылку)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Настоящим подтверждаем, что для облигаций, указанных в пункте 1 Извещения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) срок обращения облигаций составляет не менее 3 (трех) лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) отсутствует опцион держателя облигаций на досрочное (полное) или частичное</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>погашение (выкуп) облигаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) Организация ⁠не использует облигации для управления ликвидностью клиентов,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в том числе не выкупает их по инициативе или запросу отдельных держателей</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>облигаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) Организация не использует облигации как альтернативу размещению средств</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>отдельных клиентов (например, при оттоке крупных вкладов клиентов).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В случае неисполнения Организацией условия (условий), указанного (указанных)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в пункте 3 Извещения, классификация вышеуказанных облигаций производится</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по нормативам, установленным для первой категории обязательств Организации,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>принимаемых для расчета минимальных резервных требований, начиная с периода</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>определения минимальных резервных требований, в течение которого выявлено такое</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>неисполнение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата извещения ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подпись первого руководителя Организации _______</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 9</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам о минимальных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>резервных требованиях</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Резервные активы организации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила дополнены приложением 9 в соответствии с постановлением Правления Национального Банка РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номер балансового счета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Название балансового счета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Корреспондентский счет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Денежные средства на корреспондентских счетах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличные деньги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Денежные средства в кассе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Денежные средства в пути</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Примечание: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в резервные активы организации включаются только требования в национальной валюте Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по активам, отраженным на балансовом счете 1040, включается только корреспондентский счет в Национальном Банке Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 10</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам о минимальных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>резервных требованиях</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Информация о выполнении организацией минимальных резервных требований</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(далее – МРТ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила дополнено приложением 10 в соответствии с постановлением Правления Национального Банка РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Период определения МРТ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дата начала ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дата завершения __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Период формирования резервных активов: с _________ по __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БИН ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Наименование организации ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Корректирующий коэффициент по операциям репо:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в национальной валюте _____</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в иностранной валюте _____</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Таблица 1. Данные о размере обязательств организации, принимаемых для расчета МРТ (в тысячах тенге)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Код строки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
-[...39 lines deleted...]
-              <w:t>В иностранной валюте</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Размер обязательств организации в период определения МРТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Усредненное значение</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-Первая категория обязательств</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дата начала</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>__________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дата завершения</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>__________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...68 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...11 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-обязательства</w:t>
-[...17 lines deleted...]
-по операциям репо</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-требования по операциям обратное репо</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-требования по межбанковским операциям денежного рынка</w:t>
-[...14 lines deleted...]
-          <w:p/>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+Первая категория обязательств в национальной валюте</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вторая категория обязательств в национальной валюте:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+х</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+х</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -23421,89 +43900,97 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+обязательства по операциям репо в национальной валюте</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -23586,89 +44073,97 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+требования по операциям обратное репо в национальной валюте</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -23751,89 +44246,97 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+требования по межбанковским операциям денежного рынка в национальной валюте</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -23916,89 +44419,97 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Третья категория обязательств в национальной валюте</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -24081,89 +44592,97 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Первая категория обязательств в иностранной валюте</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -24246,153 +44765,169 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вторая категория обязательств в иностранной валюте:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+х</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+х</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -24411,89 +44946,97 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+обязательства по операциям репо в иностранной валюте</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -24576,89 +45119,97 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+требования по операциям обратное репо в иностранной валюте</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -24741,89 +45292,97 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+требования по межбанковским операциям денежного рынка в иностранной валюте</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -24906,3059 +45465,97 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...2975 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Третья категория обязательств в иностранной валюте</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -28015,82 +45612,64 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Таблица 2. Ежедневные данные для расчета резервных активов (в тысячах тенге)</w:t>
+        <w:t xml:space="preserve"> Таблица 2. Ежедневные данные для расчета резервных активов организации (в тысячах тенге)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -28107,155 +45686,125 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Период формирования резервных активов</w:t>
+Период формирования резервных активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Остатки денег на корреспондентских счетах в Национальном Банке Республики Казахстан в национальной валюте</w:t>
+Остатки денег на корреспондентских счетах в Национальном Банке Республики Казахстан в национальной валюте</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">Наличные деньги в национальной валюте в кассе банка </w:t>
+Наличные деньги в национальной валюте в кассе организации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32442,51 +49991,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: для выходного или праздничного дня заполняются значения предыдущего рабочего дня.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Таблица 3. Расчет МРТ</w:t>
+        <w:t xml:space="preserve"> Таблица 3. Расчет МРТ </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -32503,296 +50052,241 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Код строки</w:t>
+Код строки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Название строки</w:t>
+Название строки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...32 lines deleted...]
-                <w:b/>
+Усредненное значение по обязательствам</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(в тысячах тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Норматив МРТ</w:t>
+Норматив МРТ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(в %)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...32 lines deleted...]
-                <w:b/>
+МРТ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(в тысячах тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -33014,52 +50508,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Первая категория обязательств в национальной валюте </w:t>
+              <w:t>
+Первая категория обязательств в национальной валюте</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -33187,52 +50681,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Вторая категория обязательств в национальной валюте </w:t>
+              <w:t>
+Вторая категория обязательств в национальной валюте</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -34018,231 +51512,50 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
-            </w:r>
-[...179 lines deleted...]
-8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -34358,72 +51671,52 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Правил.</w:t>
+        <w:t>
+      Примечание: для второй категории обязательств (строки 2 и 5) в графе 3 указывается расчетная сумма по операциям репо, умноженная на корректирующий коэффициент по операциям репо.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица 4. Расчет резервных активов</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -34454,176 +51747,135 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Код строки</w:t>
+Код строки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Название строки</w:t>
+Название строки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...32 lines deleted...]
-                <w:b/>
+Сумма</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(в тысячах тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -34883,51 +52135,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Усредненное значение наличных денег в национальной валюте в кассе банка в объеме, не превышающем 25 (двадцать пять) процентов от МРТ за период определения</w:t>
+Усредненное значение наличных денег в национальной валюте в кассе организации в объеме, не превышающем 25 (двадцать пять) процентов от МРТ за период определения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -35044,510 +52296,69 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Выполнение минимальных резервных требований банком: </w:t>
+        <w:t>
+      Выполнение минимальных резервных требований организацией:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...440 lines deleted...]
-</w:t>
+        <w:t>( ) Да ( ) Нет</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -35641,402 +52452,402 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 ноября 2019 года № 229</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z113" w:id="93"/>
+    <w:bookmarkStart w:name="z113" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень некоторых постановлений Правления Национального Банка Республики Казахстан, а также структурных элементов некоторых постановлений Правления Национального Банка Республики Казахстан, признанных утратившими силу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z114" w:id="94"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z114" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 20 марта 2015 года № 38 "Об утверждении Правил о минимальных резервных требованиях, включая структуру обязательств банков, принимаемых для расчета минимальных резервных требований, порядок расчета минимальных резервных требований, выполнения нормативов минимальных резервных требований, резервирования и осуществления контроля за выполнением нормативов минимальных резервных требований" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 10776, опубликовано 15 мая 2015 года в информационно-правовой системе "Әділет").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z115" w:id="95"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z115" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 12 октября 2015 года № 180 "О внесении изменений в постановление Правления Национального Банка Республики Казахстан от 20 марта 2015 года № 38 "Об утверждении Правил о минимальных резервных требованиях, включая структуру обязательств банков, принимаемых для расчета, условия выполнения минимальных резервных требований, порядок резервирования" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 12354, опубликовано 21 декабря 2015 года в информационно-правовой системе "Әділет").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z116" w:id="96"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z116" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 28 января 2016 года № 52 "О внесении изменений в постановление Правления Национального Банка Республики Казахстан от 20 марта 2015 года № 38 "Об утверждении Правил о минимальных резервных требованиях, включая структуру обязательств банков, принимаемых для расчета, условия выполнения минимальных резервных требований, порядок резервирования" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 13081, опубликовано 5 марта 2016 года в информационно-правовой системе "Әділет").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z117" w:id="97"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z117" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 22 декабря 2017 года № 247 "О внесении изменений в постановление Правления Национального Банка Республики Казахстан от 20 марта 2015 года № 38 "Об утверждении Правил о минимальных резервных требованиях, включая структуру обязательств банков, принимаемых для расчета минимальных резервных требований, порядок расчета минимальных резервных требований, выполнения нормативов минимальных резервных требований, резервирования и осуществления контроля за выполнением нормативов минимальных резервных требований" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов Республики Казахстан под № 16259, опубликовано 29 января 2018 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z118" w:id="98"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z118" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня нормативных правовых актов Республики Казахстан по вопросам регулирования финансового рынка, в которые вносятся изменения, утвержденного постановлением Правления Национального Банка Республики Казахстан от 30 июля 2018 года № 157 "О внесении изменений в некоторые нормативные правовые акты Республики Казахстан по вопросам регулирования финансового рынка" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 17559, опубликовано 22 октября 2018 года в Эталонном контрольном банке нормативных правовых актов).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z119" w:id="99"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z119" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня нормативных правовых актов Республики Казахстан, в которые вносятся изменения по вопросам представления отчетности, утвержденного постановлением Правления Национального Банка Республики Казахстан от 30 июля 2018 года № 159 "О внесении изменений в некоторые нормативные правовые акты Республики Казахстан по вопросам представления отчетности" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 17391, опубликовано 2 октября 2018 года в Эталонном контрольном банке нормативных правовых актов).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z120" w:id="100"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z120" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 2 июля 2019 года № 117 "О внесении изменений и дополнения в постановление Правления Национального Банка Республики Казахстан от 20 марта 2015 года № 38 "Об утверждении Правил о минимальных резервных требованиях, включая структуру обязательств банков, принимаемых для расчета минимальных резервных требований, порядок расчета минимальных резервных требований, выполнения нормативов минимальных резервных требований, резервирования и осуществления контроля за выполнением нормативов минимальных резервных требований" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 19001, опубликовано 19 июля 2019 года в Эталонном контрольном банке нормативных правовых актов).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -36362,31 +53173,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>