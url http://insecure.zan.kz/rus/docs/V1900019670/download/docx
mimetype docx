--- v0 (2025-11-14)
+++ v1 (2026-06-08)
@@ -1,46 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7a02cfb" w14:textId="7a02cfb">
+    <w:p w14:paraId="a5a1a8e" w14:textId="a5a1a8e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -84,61 +86,147 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил расчета и предельного значения коэффициента долговой нагрузки заемщика организации, осуществляющей микрофинансовую деятельность</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Постановление Правления Национального Банка Республики Казахстан от 28 ноября 2019 года № 215. Зарегистрировано в Министерстве юстиции Республики Казахстан 3 декабря 2019 года № 19670.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Постановление Правления Национального Банка Республики Казахстан от 28 ноября 2019 года № 215. Зарегистрировано в Министерстве юстиции Республики Казахстан 3 декабря 2019 года № 19670. Утратило силу постановлением Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 3 апреля 2026 года № 50.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Утратило силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 50</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1387,186 +1475,186 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z35" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Микрофинансовая организация осуществляет расчет коэффициента долговой нагрузки заемщика до принятия решения о (об):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z257" w:id="28"/>
-[...15 lines deleted...]
-      выдаче заемщику микрокредита, за исключением выдачи микрокредита (части микрокредита) в рамках открытой заемщику кредитной линии;</w:t>
+    <w:bookmarkStart w:name="z282" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выдаче заемщику микрокредита, в том числе микрокредита (части микрокредита) в рамках открытой заемщику кредитной линии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z258" w:id="29"/>
+    <w:bookmarkStart w:name="z283" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       открытии кредитной линии заемщику (установлении кредитного лимита);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z259" w:id="30"/>
+    <w:bookmarkStart w:name="z284" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выдаче заемщику дополнительного микрокредита в рамках заключенного (заключенных) договора (договоров) о предоставлении микрокредита;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z260" w:id="31"/>
+    <w:bookmarkStart w:name="z285" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изменении условий открытой кредитной линии и (или) микрокредита заемщика, влекущем увеличение размера периодических платежей по данному микрокредиту, согласно графику погашения микрокредита.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z261" w:id="32"/>
-[...15 lines deleted...]
-      Требования части первой настоящего пункта распространяются на займы, предоставленные физическим лицам, не являющимся индивидуальными предпринимателями, на цели, связанные с осуществлением предпринимательской деятельности, за исключением случаев предоставления заемщиком документов и (или) иных сведений, подтверждающих его предпринимательскую деятельность, с последующим хранением результата анализа таких документов и сведений в программном обеспечении и (или) кредитном досье заемщика микрофинансовой организации.</w:t>
+    <w:bookmarkStart w:name="z286" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Требования части первой настоящего пункта распространяются на микрокредиты, предоставленные физическим лицам, не являющимся индивидуальными предпринимателями, на цели, связанные с осуществлением предпринимательской деятельности, за исключением случаев предоставления заемщиком документов и (или) иных сведений, подтверждающих его предпринимательскую деятельность, с последующим хранением результата анализа таких документов и сведений в программном обеспечении и (или) кредитном досье заемщика микрофинансовой организации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 22.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 41</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1829,617 +1917,657 @@
         <w:t>
       2) второй этап – расчет коэффициента долговой нагрузки заемщика.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Оценка платежеспособности заемщика осуществляется следующим образом:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z262" w:id="44"/>
+    <w:bookmarkStart w:name="z287" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4940300" cy="596900"/>
+            <wp:extent cx="3746500" cy="419100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4940300" cy="596900"/>
+                      <a:ext cx="3746500" cy="419100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z263" w:id="45"/>
+    <w:bookmarkStart w:name="z288" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z264" w:id="46"/>
+    <w:bookmarkStart w:name="z289" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ДЗ – доход заемщика;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z265" w:id="47"/>
+    <w:bookmarkStart w:name="z290" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ВПМ – величина прожиточного минимума, установленная на соответствующий финансовый год Законом Республики Казахстан "О республиканском бюджете" (далее – Закон о бюджете);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z266" w:id="48"/>
-[...15 lines deleted...]
-      Кнчс – количество несовершеннолетних членов семьи.</w:t>
+    <w:bookmarkStart w:name="z291" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>нчс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – количество несовершеннолетних членов семьи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z267" w:id="49"/>
+    <w:bookmarkStart w:name="z292" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Доход заемщика определяется на основании одного и (или) нескольких из следующих критериев:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z268" w:id="50"/>
+    <w:bookmarkStart w:name="z293" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) официального дохода за 6 (шесть) месяцев, предшествующих дате обращения заемщика;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z269" w:id="51"/>
+    <w:bookmarkStart w:name="z294" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) среднемесячной суммы расходов по дебетовой карте за 6 (шесть) месяцев, предшествующих дате обращения заемщика;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z270" w:id="52"/>
+    <w:bookmarkStart w:name="z295" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) среднемесячной суммы пополнения дебетовой карты за 6 (шесть) месяцев, предшествующих дате обращения заемщика;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z271" w:id="53"/>
+    <w:bookmarkStart w:name="z296" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) отношения среднемесячной суммы остатков на депозите и (или) текущем счете за 6 (шесть) месяцев, предшествующих дате обращения заемщика, на срок выдаваемого кредита, выраженный в месяцах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z272" w:id="54"/>
+    <w:bookmarkStart w:name="z297" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) среднемесячной суммы пополнений депозитов и (или) текущих счетов за 6 (шесть) месяцев, предшествующих дате обращения заемщика;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z273" w:id="55"/>
+    <w:bookmarkStart w:name="z298" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) среднемесячной суммы снятий с депозитов и (или) текущих счетов за 6 (шесть) месяцев, предшествующих дате обращения заемщика;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z274" w:id="56"/>
+    <w:bookmarkStart w:name="z299" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) дохода заемщика, определяемого как отношение среднего значения суммы ежемесячных платежей заемщика по погашенным и (или) непогашенным банковским займам и микрокредитам за последние 6 (шесть) последовательных календарных месяцев, предшествующих дате обращения заемщика, совершенных без просрочки, к максимально допустимому значению коэффициента долговой нагрузки (0,5);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z275" w:id="57"/>
+    <w:bookmarkStart w:name="z300" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) среднемесячного дохода от перевозок пассажиров и багажа такси за 6 (шесть) месяцев, предшествующих дате обращения заемщика (при подтверждении таких доходов через компанию посредника);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z276" w:id="58"/>
+    <w:bookmarkStart w:name="z301" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) среднемесячного дохода за 6 (шесть) месяцев, предшествующих дате обращения заемщика, рассчитанного на основании справки о доходах с места работы и (или) справки с учебного заведения о размере получаемой стипендии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z277" w:id="59"/>
+    <w:bookmarkStart w:name="z302" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Информация, указанная в подпунктах 1), 2), 3), 4), 5), 6), 7), 8) и 9) части второй настоящего пункта, подтверждается заемщиком с предоставлением соответствующих документов и (или) запрашивается микрофинансовой организацией на основании согласия заемщика, данного в письменной форме либо посредством идентификационного средства заемщика.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z278" w:id="60"/>
+    <w:bookmarkStart w:name="z303" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При определении дохода заемщика и расчете коэффициента долговой нагрузки заемщика на основании критериев, указанных в подпунктах 1), 2), 3), 4), 5), 6) и 7) части второй настоящего пункта, не учитываются операции, совершенные заемщиком между своими счетами, и операции, связанные с получением банковских займов и (или) микрокредитов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z279" w:id="61"/>
+    <w:bookmarkStart w:name="z304" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В отношении получателя адресной социальной помощи и (или) заемщика, имеющего признаки лица, активно вовлеченного в игорный бизнес, оценка дохода определяется на основании официального дохода, указанного в подпункте 1) части второй настоящего пункта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z280" w:id="62"/>
+    <w:bookmarkStart w:name="z305" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для целей Правил под заемщиком, имеющим признаки лица, активно вовлеченного в игорный бизнес, понимается физическое лицо, совершившее за последние 6 (шесть) завершенных месяцев 6 (шесть) и более платежей в пользу организатора игорного бизнеса на общую сумму более 300 000 (триста тысяч) тенге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z281" w:id="63"/>
+    <w:bookmarkStart w:name="z306" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Информация о датах и суммах платежей, проведенных заемщиком в пользу организатора игорного бизнеса, определяется микрофинансовой организацией на основании кредитного отчета заемщика, полученного в кредитном бюро.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z307" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В отношении заемщика, не достигшего двадцатиоднолетнего возраста, оценка дохода определяется на основании доходов, указанных в подпунктах 1), 8) и 9) части второй настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 22.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 41</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="64"/>
+    <w:bookmarkStart w:name="z78" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Коэффициент долговой нагрузки заемщика рассчитывается как отношение суммы ежемесячного платежа по всем непогашенным микрокредитам, банковским займам заемщика, включая суммы просроченных платежей по всем непогашенным микрокредитам, банковским займам заемщика и среднего ежемесячного платежа по новой задолженности заемщика, возникающей в случаях, предусмотренных пунктом 3 Правил, к среднему ежемесячному доходу заемщика за последние 6 (шесть) месяцев:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z227" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z227" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7023100" cy="1206500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -2461,250 +2589,250 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z228" w:id="66"/>
+    <w:bookmarkStart w:name="z228" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z229" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z229" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КДН - коэффициент долговой нагрузки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z230" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z230" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ПНЗi - ежемесячный платеж по непогашенному микрокредиту, банковскому займу (непогашенным микрокредитам, банковским займам) заемщика, который рассчитывается в соответствии с пунктом 8 Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z231" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z231" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ППі - сумма просроченных платежей по непогашенному микрокредиту, банковскому займу (непогашенным микрокредитам, банковским займам) заемщика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z232" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z232" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ПЗ - средний ежемесячный платеж по новой задолженности заемщика, который рассчитывается в соответствии с пунктом 9 Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z233" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z233" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       n - количество непогашенных микрокредитов, банковских займов заемщика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z234" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z234" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Д - средний ежемесячный доход заемщика, который рассчитывается в соответствии с пунктом 10 Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z235" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z235" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При расчете коэффициента долговой нагрузки заемщика по микрокредитам, обеспеченным залогом автотранспортного средства, размер ежемесячного платежа заемщика по микрокредиту определяется как отношение суммы задолженности к погашению (включающей сумму основного долга и начисляемого за весь период кредита вознаграждения), уменьшенной на стоимость залога в виде автотранспорта, скорректированной на коэффициент ликвидности к стоимости обеспечения равного 0,7, на срок выдаваемого микрокредита, выраженный в месяцах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z236" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z236" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Среднерыночная стоимость автотранспортного средства определяется на основании независимой оценки или оценки микрофинансовой организации в соответствии с Международным стандартом финансовой отчетности № 13 "Оценка справедливой стоимости" и требованиями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О бухгалтерском учете и финансовой отчетности".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2723,70 +2851,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования.).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="75"/>
+    <w:bookmarkStart w:name="z87" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Ежемесячный платеж по непогашенному микрокредиту, банковскому займу (непогашенным микрокредитам, банковским займам) заемщика принимается равным периодическому платежу по непогашенному микрокредиту, банковскому займу, приведенному к месячному выражению (сумме периодических платежей по непогашенным микрокредитам, банковским займам, приведенных к месячному выражению).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодический платеж по непогашенному микрокредиту, банковскому займу, приведенный к месячному выражению, рассчитывается как произведение периодического платежа по непогашенному микрокредиту, банковскому займу согласно графику погашения микрокредита, банковского займа на отношение количества периодических платежей по непогашенному микрокредиту, банковскому займу в годовом выражении к двенадцати:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3433,110 +3561,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z106" w:id="76"/>
+    <w:bookmarkStart w:name="z106" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Средний ежемесячный платеж по новой задолженности заемщика рассчитывается как отношение суммы платежей по основному долгу и вознаграждению, рассчитанной в соответствии с графиком погашения к сроку данного микрокредита, выраженному в месяцах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z107" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z107" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Расчет среднего ежемесячного платежа по новой задолженности заемщика, являющейся обязательством по кредитной линии, условиями которой предусмотрено кредитование заемщика в рамках кредитного лимита, производится в соответствии с частями седьмой и восьмой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3555,506 +3683,534 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z108" w:id="78"/>
+    <w:bookmarkStart w:name="z108" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Средний ежемесячный доход заемщика рассчитывается как отношение размера дохода, определенного на основании одного или нескольких критериев, указанных в подпунктах 1), 2), 3), 4), 5), 6), 7), 8) и 9) части второй пункта 6 Правил, за 6 (шесть) последовательных месяцев, предшествующих дате обращения заемщика, на шесть.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z308" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Виды доходов, принимаемых микрофинансовой организацией в расчет среднего ежемесячного дохода заемщика, должны быть получены не менее чем в двух любых месяцах в течение 6 (шести) последовательных месяцев, предшествующих дате обращения заемщика.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z309" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Микрофинансовые организации осуществляют расчет среднего ежемесячного дохода заемщика получателя адресной социальной помощи и (или) заемщика, имеющего признаки лица, активно вовлеченного в игорный бизнес, и (или) заемщика, в кредитной истории которого за последние двенадцать месяцев имеется информация о просроченной задолженности по банковскому займу и (или) микрокредиту свыше девяноста календарных дней, на основании официального дохода, указанного в подпункте 1) части второй пункта 6 Правил.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z310" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Микрофинансовые организации осуществляют расчет среднего ежемесячного дохода заемщика, не достигшего двадцатиоднолетнего возраста, на основании доходов, указанных в подпунктах 1), 8) и 9) части второй пункта 6 Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 22.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 41</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="79"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z112" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Микрофинансовая организация не принимает положительные решения о (об) выдаче заемщику микрокредита, в том числе микрокредита (части микрокредита) в рамках открытой заемщику кредитной линии, открытии кредитной линии заемщику (установлении кредитного лимита), выдаче дополнительного микрокредита в рамках заключенного (заключенных) договора (договоров) о предоставлении микрокредита, изменении условий открытой кредитной линии и (или) микрокредита заемщика, влекущем увеличение размера периодических платежей по данному микрокредиту, согласно графику погашения микрокредита, в случае если:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z311" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      размер дохода, определяемый на основании одного или нескольких критериев, указанных в пункте 6 Правил, меньше величины прожиточного минимума, установленной на соответствующий финансовый год </w:t>
-[...39 lines deleted...]
-    </w:p>
+      размер дохода, определяемый на основании одного или нескольких критериев, указанных в пункте 6 Правил, меньше величины прожиточного минимума, установленной на соответствующий финансовый год Законом о бюджете и половины величины прожиточного минимума на каждого несовершеннолетнего члена семьи, </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z312" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      значение коэффициента долговой нагрузки заемщика, превышает предельные значения, установленные подпунктами 2) и 3) пункта 1 настоящего постановления,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z313" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заемщик имеет просроченную задолженность по основному долгу и (или) вознаграждению свыше 30 (тридцати) календарных дней по банковским займам и (или) свыше 1 (одного) дня по микрокредитам, выданным микрофинансовыми организациями и кредитными товариществами, </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z314" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заемщик имеет полностью прощенную задолженность по основному долгу и (или) вознаграждению по банковскому займу и (или) микрокредиту за последние 36 (тридцать шесть) месяцев, </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z315" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       срок по беззалоговому потребительскому микрокредиту превышает 5 (пять) лет,</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z316" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по одному или нескольким банковским займам или микрокредитам заемщика за последние 12 (двенадцать) месяцев была проведена реструктуризация, не способствовавшая надлежащему исполнению заемщиком своих обязательств,</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z317" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для целей абзаца пятого части первой настоящего пункта учитывается полностью прощенная с 1 июля 2025 года задолженность по основному долгу и (или) вознаграждению по банковскому займу и (или) микрокредиту, которая определяется микрофинансовой организацией на основании кредитного отчета заемщика, полученного в кредитном бюро.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z318" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для целей абзаца седьмого части первой настоящего пункта учитывается реструктуризация, не способствовавшая надлежащему исполнению заемщиком обязательств банковского займа или микрокредита, проведенная с 1 июля 2025 года. Критериями реструктуризации, не способствовавшей надлежащему исполнению заемщиком обязательств, являются соответствие одного или нескольких ранее заключенных договоров банковского займа или микрокредита одному или нескольким следующим условиям:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z319" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сумма задолженности по основному долгу и вознаграждению по договору банковского займа или микрокредита не уменьшилась на 5 (пять) и более процентов в течение 6 (шести) последующих месяцев с момента реструктуризации;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z320" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) имеется просроченная задолженность по банковскому займу или микрокредиту и проведено 2 (две) и более реструктуризаций за последние 12 (двенадцать) месяцев;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z321" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) отношение вознаграждения к основному долгу по реструктурированному банковскому займу превышает 20 (двадцать) процентов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z322" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) проведено внутреннее или внешнее рефинансирование просроченной задолженности по банковскому займу или микрокредиту путем выдачи нового банковского займа или микрокредита, который покрывает просроченную задолженность по основному долгу и вознаграждению.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 22.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 41</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z117" w:id="80"/>
+    <w:bookmarkStart w:name="z117" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Микрофинансовая организация самостоятельно определяет долговую нагрузку заемщика в соответствии с требованиями пунктов 5-10 Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4114,63 +4270,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4492,35 +4670,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId10"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>