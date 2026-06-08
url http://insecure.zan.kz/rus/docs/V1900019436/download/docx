--- v0 (2025-10-31)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b3f26d1" w14:textId="b3f26d1">
+    <w:p w14:paraId="ad40ba4" w14:textId="ad40ba4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1967,1214 +1967,1140 @@
         <w:t>
       9) в шестимесячный срок с момента принятия решения о предоставлении права на земельный участок оплатить потери сельскохозяйственного производства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) в срок указанный в решении местного исполнительного органа о предоставлении земельного участка разработать проект рекультивации нарушенных земель (в случае наличия данного условия);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:p>
-[...114 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      11) своевременно и в полном объеме уплачивать земельный налог в соответствии с </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z62" w:id="55"/>
+      11) своевременно и в полном объеме уплачивать земельный налог в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 570</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Налогового кодекса Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) в случае неисполнения обязанности по оплате переданного земельного участка в установленный пунктом 4 настоящего Договора срок, в течение 30 календарных дней оплатить пеню (неустойку) на просроченный срок со дня, когда сумма за земельный участок должна была быть оплачена до дня оплаты участка Покупателем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z132" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z132" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сумма пени (неустойки) исчисляется исходя из базовой ставки Национального Банка Республики Казахстан за каждый календарный день просрочки. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z133" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z133" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае реализации земельного участка в рассрочку подпункт 12) излагается в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z134" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z134" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "12) в случае просрочки ежемесячной оплаты за земельный участок Покупатель оплачивает Продавцу неустойку в размере 0,1 процента за каждый день просрочки от неоплаченной стоимости земельного участка;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) известить Продавца обо всех возникающих обременениях и ограничениях своих прав на земельный участок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z67" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае реализации земельного участка для целей строительства пункт 7 дополняется подпунктом 14) следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z68" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14) завершить строительство объекта в соответствии с целевым назначением земельного участка, в течение трех лет со дня принятия решения о его предоставлении, если более длительный срок не предусмотрен проектно-сметной документацией.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменением, внесенным приказом Министра сельского хозяйства РК от 30.03.2021 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменениями, внесенными приказами Министра сельского хозяйства РК от 30.03.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 15.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 375</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:bookmarkStart w:name="z69" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Продавец имеет право:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z70" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осуществлять контроль над исполнением условий в части своевременной оплаты стоимости земельного участка согласно настоящего Договора; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осуществлять контроль за использованием земельного участка по целевому назначению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Продавец обязан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) передать Покупателю земельный участок в соответствии с условиями настоящего Договора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) известить Покупателя обо всех обременениях и ограничениях прав на земельный участок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок внесения изменений и (или) дополнений, а также порядок расторжения договора</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Все изменения и дополнения, вносимые по договоренности сторон в настоящий Договор, не должны противоречить положениям настоящего Договора, оформляются в виде дополнительного соглашения, подписываются уполномоченными представителями сторон и оформляются в установленном законодательством порядке. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Настоящий Договор может быть расторгнут:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) по соглашению сторон в любое время, в случае неисполнения условий, предусмотренных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Договора, при условии обязательной оплаты пени (неустойки) за неисполнение договорных обязательств, предусмотренных в подпункте 12) пункта 7 настоящего Договора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в одностороннем порядке по решению суда при нарушении сторонами условий, предусмотренных настоящим Договором.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z80" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Особые условия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Право собственности на земельный участок наступает у Покупателя после выполнения следующих условий:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       полной оплаты стоимости земельного участка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z83" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       получения идентификационного документа (акт на право частной собственности) на земельный участок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z84" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       регистрации настоящего Договора в порядке, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 26 июля 2007 года "О государственной регистрации прав на недвижимое имущество".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае реализации земельного участка в рассрочку пункт 12 дополняется частями второй и третьей следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В отношении земельного участка, запрещается совершать сделки до полной оплаты стоимости земельного участка, указанной в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Договора, за исключением передачи в залог.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z87" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Передача в залог земельного участка, проданного в рассрочку Покупателем, допускается при оплате не менее пятидесяти процентов от его стоимости. При этом предметом залога является только та часть земельного участка, за которую оплачена стоимость.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z88" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Ответственность сторон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z89" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Стороны несут ответственность за невыполнение, либо ненадлежащее выполнение условий настоящего Договора в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z90" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Меры ответственности сторон, не предусмотренные в настоящем Договоре применяются в соответствии с нормами земельного законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z91" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 7. Порядок рассмотрения споров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z92" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Любые разногласия или претензии, которые могут возникнуть по настоящему Договору или связанные с его действием, разрешаются путем переговоров между сторонами. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z93" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z93" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Все разногласия, вытекающие из настоящего Договора, которые не решаются путем переговоров, разрешаются в судебном порядке или по соглашению сторон рассматривается в порядке медиации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z94" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z94" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 8. Обстоятельства непреодолимой силы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z95" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z95" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Стороны освобождаются от ответственности за частичное или полное неисполнение обязательств по настоящему Договору, если надлежащее исполнение оказалось невозможным вследствие обстоятельств непреодолимой силы, включая стихийные бедствия, военные действия, забастовки, народные волнения, также запретительные меры, предусмотренные в правовых актах государственных органов Республики Казахстан, если эти обстоятельства непосредственно повлияли на исполнение сторонами своих обязательств по настоящему Договору. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z96" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Сторона, для которой создалась невозможность исполнения обязательств по настоящему Договору вследствие обстоятельств непреодолимой силы, обязана в срок не позднее 5 (пяти) рабочих дней с момента их наступления письменно уведомить об этом другую сторону и представить соответствующие доказательства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z97" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Обстоятельства, указанные в пункте 17 должны подтверждаться компетентными государственными органами и организациями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z98" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z98" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Ненадлежащее уведомление, лишает сторону права ссылаться на любое вышеуказанное обстоятельство как основание, освобождающее от ответственности за неисполнение или ненадлежащее исполнение обязательств по настоящему Договору.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z99" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z99" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. После прекращения обстоятельств непреодолимой силы стороны незамедлительно возобновляет исполнение обязательств по настоящему Договору.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z100" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z100" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 9. Заключительные положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z101" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z101" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Настоящий Договор вступает в силу с момента его подписания сторонами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z102" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z102" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Настоящий Договор составлен в двух экземплярах, один из которых передается Покупателю, другой – Продавцу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z103" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Юридические адреса и реквизиты сторон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z104" w:id="97"/>
+          <w:bookmarkStart w:name="z104" w:id="98"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Продавец"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="97"/>
+          <w:bookmarkEnd w:id="98"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3307,70 +3233,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (подпись, печать)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z110" w:id="98"/>
+          <w:bookmarkStart w:name="z110" w:id="99"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Покупатель"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="98"/>
+          <w:bookmarkEnd w:id="99"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3610,108 +3536,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> земельного участка</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 26 сентября 2019 года № 354</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z117" w:id="99"/>
+    <w:bookmarkStart w:name="z117" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> График платежей </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z118" w:id="100"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z118" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Общая сумма по Договору_________________________________ тенге</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z119" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z119" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Окончательный срок оплаты: "___"_______________20__ года </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4368,70 +4294,70 @@
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z120" w:id="102"/>
+          <w:bookmarkStart w:name="z120" w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Продавец"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="102"/>
+          <w:bookmarkEnd w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4564,70 +4490,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (подпись, печать)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z126" w:id="103"/>
+          <w:bookmarkStart w:name="z126" w:id="104"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Покупатель"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="103"/>
+          <w:bookmarkEnd w:id="104"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4815,55 +4741,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>