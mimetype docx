--- v1 (2025-12-29)
+++ v2 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="daac8ec" w14:textId="daac8ec">
+    <w:p w14:paraId="fcd688c" w14:textId="fcd688c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1891,290 +1891,562 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Техническая эксплуатация видеожетона производится в соответствии с инструкцией завода-изготовителя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок использования интеллектуального прибора наблюдения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 23 предусматривается в редакции приказа Министра транспорта РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 123 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Интеллектуальный прибор наблюдения предназначен для сбора доказательной базы при выявлении потенциальных правонарушителей и пресечении административных правонарушений в области автомобильного транспорта и передачи формализованной информации в Ситуационный центр и посты транспортного контроля в режиме реального времени.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Интеллектуальный прибор наблюдения интегрируется с информационно - аналитической системой транспортной базы данных при соблюдении требований </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правил</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> интеграции объектов информатизации "Электронного правительства", утвержденными приказом исполняющего обязанности Министра информации и коммуникаций Республики Казахстан от 29 марта 2018 года № 123 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 16777).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 24 предусматривается в редакции приказа Министра транспорта РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 123 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. В случае технической неисправности (в том числе потери сигналов каналов связи для онлайн передачи данных) интеллектуальный прибор наблюдения сохраняет данные в автоматическом режиме в локальной памяти, после налаживания канала передачи данных – передает информацию с указанием режима реального времени.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Передача данных осуществляется посредством интеграции информационной системы поста транспортного контроля с информационной системой уполномоченного органа в сфере транспортного контроля.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
-[...15 lines deleted...]
-      24. В случае технической неисправности (в том числе потери сигналов каналов связи для онлайн передачи данных) интеллектуальный прибор наблюдения сохраняет данные в автоматическом режиме в локальной памяти, после налаживания канала передачи данных – передает информацию с указанием режима реального времени.</w:t>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Мобильный интеллектуальный прибор наблюдения устанавливается на автотранспортном средстве, стационарный интеллектуальный прибор наблюдения – на автомобильных дорогах общего пользования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 26 предусматривается в редакции приказа Министра транспорта РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 123 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Каждому интеллектуальному прибору наблюдения присваивается инвентарный номер для учета в работе при выдаче, приемке прибора и выгрузке информационных данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkStart w:name="z67" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Учет выдачи и сдачи мобильных интеллектуальных приборов наблюдения регистрируется в журнале по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, который хранится в канцелярии Инспекции. Листы журнала нумеруются, прошнуровываются и скрепляются печатью.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z68" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Техническая эксплуатация интеллектуальных приборов наблюдения производится в соответствии с инструкцией завода-изготовителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z69" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. В случае неисправности интеллектуального прибора наблюдения сотрудник Инспекции незамедлительно уведомляет об этом руководителя отдела и дежурного Ситуационного центра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z70" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Контроль за сохранностью и работоспособностью интеллектуального прибора наблюдения осуществляется руководителем отдела</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="64"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2370,88 +2642,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z73" w:id="65"/>
+    <w:bookmarkStart w:name="z73" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал приема–сдачи видеожетона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z74" w:id="66"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z74" w:id="63"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование Инспекции)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2459,144 +2731,144 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Начат "___"_______ 20 __ года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Окончен "___" _______ 20 __ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="67"/>
+    <w:bookmarkStart w:name="z75" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Внутренняя сторона обложки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z76" w:id="68"/>
+          <w:bookmarkStart w:name="z76" w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="68"/>
+          <w:bookmarkEnd w:id="65"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2756,80 +3028,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z83" w:id="69"/>
+          <w:bookmarkStart w:name="z83" w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="69"/>
+          <w:bookmarkEnd w:id="66"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3405,220 +3677,220 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z99" w:id="70"/>
+    <w:bookmarkStart w:name="z99" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал передачи USB флеш-накопителя и приеме записей сохраненных в USB флеш-накопителе</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z100" w:id="71"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z100" w:id="68"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование Инспекции)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Начат "___"_______ 20 __ года Окончен "___" _______ 20 __ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="72"/>
+    <w:bookmarkStart w:name="z101" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Внутренняя сторона обложки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z102" w:id="73"/>
+          <w:bookmarkStart w:name="z102" w:id="70"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="73"/>
+          <w:bookmarkEnd w:id="70"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3922,80 +4194,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z113" w:id="74"/>
+          <w:bookmarkStart w:name="z113" w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="74"/>
+          <w:bookmarkEnd w:id="71"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4610,64 +4882,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z135" w:id="75"/>
+      <w:bookmarkStart w:name="z135" w:id="72"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1, 2, 3, 4 и 5 столбцы заполняются при выдачи USB флеш-накопителя;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4897,216 +5169,216 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z138" w:id="76"/>
+    <w:bookmarkStart w:name="z138" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал учета выдачи и сдачи мобильных интеллектуальных приборов наблюдения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z139" w:id="77"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z139" w:id="74"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование Инспекции)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Начат "___"_______ 20 __ года Окончен "___" _______ 20 __ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z140" w:id="78"/>
+    <w:bookmarkStart w:name="z140" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Внутренняя сторона обложки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z141" w:id="79"/>
+          <w:bookmarkStart w:name="z141" w:id="76"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="79"/>
+          <w:bookmarkEnd w:id="76"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5266,80 +5538,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z148" w:id="80"/>
+          <w:bookmarkStart w:name="z148" w:id="77"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="80"/>
+          <w:bookmarkEnd w:id="77"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5676,70 +5948,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z162" w:id="81"/>
+    <w:bookmarkStart w:name="z162" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Сдача мобильных интеллектуальных приборов наблюдения осуществляется сотрудником принявшим прибор.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -5777,55 +6049,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>