--- v0 (2025-11-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9183fef" w14:textId="9183fef">
+    <w:p w14:paraId="9632b1e" w14:textId="9632b1e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -328,150 +328,173 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие со дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министр</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>национальной экономики</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -479,96 +502,104 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Р. Даленов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z14" w:id="9"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство внутренних дел</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -990,54 +1021,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Размещение наружной (визуальной) рекламы осуществляется путем отображения и нанесения рекламных изображений и (или) информации на объектах наружной (визуальной) рекламы, в том числе размещаемых на внешних сторонах зданий (сооружений).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Рекламные изображения и (или) информация на объектах наружной (визуальной) рекламы не должны использоваться для пропаганды или агитации насильственного изменения конституционного строя, нарушения целостности Республики Казахстан, подрыва безопасности государства, войны, социального, расового, национального, религиозного, сословного и родового превосходства, культа жестокости и насилия, порнографии, а также распространения сведений, составляющих государственные секреты Республики Казахстан и иные охраняемые законом тайны.</w:t>
+      5. Рекламные изображения и (или) информация на объектах наружной (визуальной) рекламы не должны использоваться для пропаганды или агитации насильственного изменения конституционного строя, нарушения целостности Республики Казахстан, подрыва безопасности государства, войны, социального, расового, национального, религиозного, сословного и родового превосходства, культа жестокости и насилия, нетрадиционной сексуальной ориентации, педофилии, порнографии, а также распространения сведений, составляющих государственные секреты Республики Казахстан и иные охраняемые законом тайны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 – в редакции приказа и.о. Министра национальной экономики РК от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Реклама не должна порочить объекты искусства, составляющие мировое или национальное культурное достояние, государственные символы (гербы, флаги, гимны), валюту любого государства, религиозные символы, какие-либо физические или юридические лица, деятельность, профессию и товар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2468,148 +2561,172 @@
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">       общего пользования, на открытом пространстве за пределами помещений вне</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> населенных пунктов и вне полосы отвода автомобильных дорог общего пользования</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z75" w:id="66"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z75" w:id="66"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Собственник_____________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (указать владельца наружной (визуальной) рекламы, документ, подтверждающий право собственности).</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Место и период размещения наружной (визуальной) рекламы</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (указать место размещения, период размещения)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Описание эскиза:_______________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z77" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приложение:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z78" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2695,55 +2812,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3069,31 +3186,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>