--- v1 (2026-06-10)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9632b1e" w14:textId="9632b1e">
+    <w:p w14:paraId="a439a8a" w14:textId="a439a8a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -132,54 +132,126 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 17-1 Закона Республики Казахстан от 19 декабря 2003 года "О рекламе" ПРИКАЗЫВАЮ:</w:t>
+        <w:t xml:space="preserve"> статьи 17-1 Закона Республики Казахстан "О рекламе" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -763,54 +835,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила размещения наружной (визуальной) рекламы на открытом пространстве за пределами помещений в населенных пунктах, в полосе отвода автомобильных дорог общего пользования, на открытом пространстве за пределами помещений вне населенных пунктов и вне полосы отвода автомобильных дорог общего пользования (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 17-1 Закона Республики Казахстан от 19 декабря 2003 года "О рекламе".</w:t>
+        <w:t xml:space="preserve"> статьи 17-1 Закона Республики Казахстан "О рекламе".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Правила определяют порядок размещения наружной (визуальной) рекламы на открытом пространстве за пределами помещений в населенных пунктах, в полосе отвода автомобильных дорог общего пользования, на открытом пространстве за пределами помещений вне населенных пунктов и вне полосы отвода автомобильных дорог общего пользования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -923,94 +1057,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) объект наружной (визуальной) рекламы – сооружения, различного рода объемные или плоскостные конструкции, в том числе экраны и электронные табло, световые конструкции, и иные средства, используемые для распространения и (или) размещения рекламы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) местный исполнительный орган – коллегиальный исполнительный орган, возглавляемый акимом области, города республиканского значения и столицы, района (города областного значения), осуществляющий в пределах своей компетенции местное государственное управление и самоуправление на соответствующей территории;</w:t>
+      6) местный исполнительный орган – коллегиальный исполнительный орган, возглавляемый акимом столицы, области, города республиканского значения, района (города областного значения), осуществляющий в пределах своей компетенции местное государственное управление и самоуправление на соответствующей территории;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) уличная мебель (оборудование) – объекты декоративного характера и практического использования (вазы для цветов, павильоны, беседки, скамьи, урны, остановки общественного транспорта, информационная панель, оборудование и конструкции для игр детей и отдыха взрослого населения), устанавливаемые в населенных пунктах на открытом пространстве за пределами помещений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Иные понятия и термины, используемые в настоящих Правилах, применяются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменением, внесенным приказом Заместителя Премьер-Министра – Министра национальной экономики РК от 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок размещения наружной (визуальной) рекламы на открытом пространстве за пределами помещений в населенных пунктах, в полосе отвода автомобильных дорог общего пользования, на открытом пространстве за пределами помещений вне населенных пунктов и вне полосы отвода автомобильных дорог общего пользования</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1021,136 +1217,198 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Размещение наружной (визуальной) рекламы осуществляется путем отображения и нанесения рекламных изображений и (или) информации на объектах наружной (визуальной) рекламы, в том числе размещаемых на внешних сторонах зданий (сооружений).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Рекламные изображения и (или) информация на объектах наружной (визуальной) рекламы не должны использоваться для пропаганды или агитации насильственного изменения конституционного строя, нарушения целостности Республики Казахстан, подрыва безопасности государства, войны, социального, расового, национального, религиозного, сословного и родового превосходства, культа жестокости и насилия, нетрадиционной сексуальной ориентации, педофилии, порнографии, а также распространения сведений, составляющих государственные секреты Республики Казахстан и иные охраняемые законом тайны.</w:t>
+      5. Рекламные изображения и (или) информация на объектах наружной (визуальной) рекламы не должны использоваться для пропаганды или агитации насильственного изменения основ конституционного строя, посягательства на территориальную целостность, Суверенитет и Независимость Республики Казахстан, нарушения общественного порядка, подрыва национальной безопасности, войны, вооруженных конфликтов, социального, расового, национального, этнического, религиозного превосходства или розни, культа жестокости и насилия, нетрадиционной сексуальной ориентации, педофилии, порнографии, а также распространения сведений, составляющих государственные секреты Республики Казахстан и иные охраняемые законом тайны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 5 – в редакции приказа и.о. Министра национальной экономики РК от 27.04.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 35</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 – в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Реклама не должна порочить объекты искусства, составляющие мировое или национальное культурное достояние, государственные символы (гербы, флаги, гимны), валюту любого государства, религиозные символы, какие-либо физические или юридические лица, деятельность, профессию и товар.</w:t>
+      6. Реклама не должна порочить объекты искусства, составляющие мировое или национальное культурное достояние, государственные символы (Государственный Флаг, Государственный Герб, Государственный Гимн), валюту любого государства, религиозные символы, какие-либо физические или юридические лица, деятельность, профессию и товар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 – в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Размещение объектов наружной (визуальной) рекламы, в том числе указателей, осуществляется в соответствии с Земельным кодексом Республики Казахстан, законодательством Республики Казахстан об архитектурной, градостроительной и строительной деятельности, автомобильных дорогах и о дорожном движении.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1503,134 +1761,268 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Размещение наружной (визуальной) рекламы на объектах наружной (визуальной) рекламы допускается при условии направления уведомления о размещении наружной (визуальной) рекламы на открытом пространстве за пределами помещений в населенных пунктах, в полосе отвода автомобильных дорог общего пользования, на открытом пространстве за пределами помещений вне населенных пунктов и вне полосы отвода автомобильных дорог общего пользования по форме согласно приложению к настоящим Правилам в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан от 16 мая 2014 года "О разрешениях и уведомлениях".</w:t>
+        <w:t xml:space="preserve"> Республики Казахстан "О разрешениях и уведомлениях".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 – в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Не допускается самовольное размещение наружной (визуальной) рекламы без соответствующего уведомления местных исполнительных органов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      15. Уведомления направляются рекламораспространителями, размещающими наружную (визуальную) рекламу:</w:t>
+        <w:t xml:space="preserve">
+      15. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Уведомления направляются рекламораспространителями, размещающими наружную (визуальную) рекламу:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
-[...15 lines deleted...]
-      в местные исполнительные органы городов республиканского значения, столицы, городов областного значения – при размещении наружной (визуальной) рекламы на открытом пространстве за пределами помещений в городах республиканского значения, столице, городах областного значения, в полосе отвода автомобильных дорог общего пользования, проходящих через территории городов республиканского значения, столицы, городов областного значения;</w:t>
+    <w:bookmarkStart w:name="z96" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в местные исполнительные органы столицы, городов республиканского значения, городов областного значения – при размещении наружной (визуальной) рекламы на открытом пространстве за пределами помещений в столице, городах республиканского значения, городах областного значения, в полосе отвода автомобильных дорог общего пользования, проходящих через территории столицы, городов республиканского значения, городов областного значения; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkStart w:name="z97" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в местные исполнительные органы районов – при размещении наружной (визуальной) рекламы на открытом пространстве за пределами помещений в городах районного значения, селах, поселках, в полосе отвода автомобильных дорог общего пользования, проходящих через территории городов районного значения, сел, поселков, сельских округов, на открытом пространстве за пределами помещений вне населенных пунктов и вне полосы отвода автомобильных дорог общего пользования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 – в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Уведомление направляется не менее чем за пять рабочих дней до предполагаемой даты размещения наружной (визуальной) рекламы на объектах наружной (визуальной) рекламы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1683,51 +2075,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) документ, подтверждающий внесение платы за первый месяц размещения наружной (визуальной) рекламы в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан от 25 декабря 2017 года "О налогах и других обязательных платежах в бюджет (Налоговый кодекс)" (далее – Налоговый кодекс);</w:t>
+        <w:t xml:space="preserve"> Республики Казахстан "Налоговый кодекс Республики Казахстан" (далее – Налоговый кодекс);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) описание рекламы в произвольной форме на казахском и русском языках с приложением ее эскизов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
@@ -1767,50 +2159,112 @@
         <w:t>
       Размещение наружной (визуальной) рекламы на площади стороны объекта наружной (визуальной) рекламы в течение уплаченного календарного месяца, осуществляется путем направления уведомления с приложением документа, подтверждающим ранее внесенную плату за сторону размещения наружной (визуальной) рекламы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Изображения и видеоизображения, размещаемые внутри помещения, относятся к внутреннему оформлению витрин и окон для внешнего визуального восприятия, характеризующие товарную продукцию и виды оказываемых услуг.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 с изменением, внесенным приказом Заместителя Премьер-Министра – Министра национальной экономики РК от 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Местные исполнительные органы дают обязательные для устранения письменные мотивированные замечания к представленным материалам по уведомлению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z65" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2812,55 +3266,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>