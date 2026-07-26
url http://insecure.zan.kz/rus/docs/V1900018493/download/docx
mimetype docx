--- v1 (2026-03-14)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5ef283f" w14:textId="5ef283f">
+    <w:p w14:paraId="21def93" w14:textId="21def93">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -10841,50 +10841,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Типовая форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 11 предусматривается в редакции приказа Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z505" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Постановление о возвращении исполнительного документа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28403,50 +28479,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Типовая форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 29 предусматривается в редакции приказа Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z541" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Постановление об обращении взыскания на имущество</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -29589,50 +29741,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Типовая форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 30 предусматривается в редакции приказа Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z543" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Постановление о временном ограничении на выезд физического лица, руководителя (исполняющего обязанности) юридического лица, являющегося должником, из Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -30764,50 +30992,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Типовая форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 31 предусматривается в редакции приказа Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z545" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Постановление о приостановлении временного ограничения на выезд физического лица, руководителя (исполняющего обязанности) юридического лица, являющегося должником, из Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -31591,50 +31895,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Типовая форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 32 предусматривается в редакции приказа Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z547" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Постановление о снятии временного ограничения на выезд физического лица, руководителя (исполняющего обязанности) юридического лица, являющегося должником, из Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -32619,68 +32999,142 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Типовая форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z549" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 33 предусматривается в редакции приказа Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Постановление о приводе лица, уклоняющегося от явки к судебному исполнителю</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 33 - в редакции приказа Министра юстиции РК от 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -33288,70 +33742,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                 (адрес, телефон, при необходимости адрес электронной почты)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Постановление судебного исполнителя вступает в силу со дня его вынесения, подлежит обязательному исполнению и может быть обжаловано в соответствии с Административным процедурно-процессуальным кодексом Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z106" w:id="116"/>
+    <w:bookmarkStart w:name="z106" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Иск на действия (бездействие) судебного исполнителя по исполнению исполнительных документов подается в суд в течение десяти рабочих дней со дня совершения действия (отказа в совершении действия) или со дня, когда взыскателю или должнику, не извещенному о времени и месте совершения действия судебным исполнителем, стало о нем известно</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: постановление подлежит санкционированию в письменной форме либо в форме электронного документа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -33874,68 +34328,144 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Типовая форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z551" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 34 предусматривается в редакции приказа Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z551" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Постановление об изъятии недвижимого имущества</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 34 - в редакции приказа Министра юстиции РК от 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -34365,70 +34895,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. О принятом решении сообщить сторонам исполнительного производства или их представителям.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Постановление судебного исполнителя вступает в силу со дня его вынесения, подлежит обязательному исполнению и может быть обжаловано в соответствии с Административным процедурно-процессуальным кодексом Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="118"/>
+    <w:bookmarkStart w:name="z109" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Иск на действия (бездействие) судебного исполнителя по исполнению исполнительных документов подается в суд в течение десяти рабочих дней со дня совершения действия (отказа в совершении действия) или со дня, когда взыскателю или должнику, не извещенному о времени и месте совершения действия судебным исполнителем, стало о нем известно</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: постановление подлежит санкционированию в письменной форме либо в форме электронного документа. При этом форма электронного документа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -34933,68 +35463,144 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Типовая форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z553" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 35 предусматривается в редакции приказа Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z553" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Постановление об изъятии правоустанавливающих документов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 35 - в редакции приказа Министра юстиции РК от 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -35458,70 +36064,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. О принятом решении сообщить сторонам исполнительного производства или их представителям.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Постановление судебного исполнителя вступает в силу со дня его вынесения, подлежит обязательному исполнению и может быть обжаловано в соответствии с Административным процедурно-процессуальным кодексом Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="120"/>
+    <w:bookmarkStart w:name="z112" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Иск на действия (бездействие) судебного исполнителя по исполнению исполнительных документов подается в суд в течение десяти рабочих дней со дня совершения действия (отказа в совершении действия) или со дня, когда взыскателю или должнику, не извещенному о времени и месте совершения действия судебным исполнителем, стало о нем известно</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: постановление подлежит санкционированию в письменной форме либо в форме электронного документа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -35783,68 +36389,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Типовая форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z555" w:id="121"/>
+    <w:bookmarkStart w:name="z555" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Постановление об обращении взыскания на стипендию, пособие по социальному страхованию, при временной нетрудоспособности, пособие по безработице</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 36 - в редакции приказа Министра юстиции РК от 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -36852,68 +37458,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Типовая форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z557" w:id="122"/>
+    <w:bookmarkStart w:name="z557" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПОСТАНОВЛЕНИЕ об истребовании информации о характере и содержании денежных требований, и наложении ареста на них</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 37 - в редакции приказа Министра юстиции РК от 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -37565,70 +38171,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. О принятом решении сообщить сторонам исполнительного производства или их представителям.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Постановление судебного исполнителя вступает в силу со дня его вынесения, подлежит обязательному исполнению и может быть обжаловано в соответствии с Административным процедурно-процессуальным кодексом Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z118" w:id="123"/>
+    <w:bookmarkStart w:name="z118" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Иск на действия (бездействие) судебного исполнителя по исполнению исполнительных документов подается в суд в течение десяти рабочих дней со дня совершения действия (отказа в совершении действия) или со дня, когда взыскателю или должнику, не извещенному о времени и месте совершения действия судебным исполнителем, стало о нем известно</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Частный судебный исполнитель __________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -37808,68 +38414,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Типовая форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z559" w:id="124"/>
+    <w:bookmarkStart w:name="z559" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПОСТАНОВЛЕНИЕ об отводе (самоотводе) специалиста, переводчика, судебного исполнителя, помощника частного судебного исполнителя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 38 - в редакции приказа Министра юстиции РК от 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -38323,70 +38929,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. О принятом решении сообщить сторонам исполнительного производства или их представителям.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Постановление судебного исполнителя вступает в силу со дня его вынесения, подлежит обязательному исполнению и может быть обжаловано в соответствии с Административным процедурно-процессуальным кодексом Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z121" w:id="125"/>
+    <w:bookmarkStart w:name="z121" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Иск на действия (бездействие) судебного исполнителя по исполнению исполнительных документов подается в суд в течение десяти рабочих дней со дня совершения действия (отказа в совершении действия) или со дня, когда взыскателю или должнику, не извещенному о времени и месте совершения действия судебным исполнителем, стало о нем известно</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Частный судебный исполнитель __________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -38579,68 +39185,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Типовая форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z561" w:id="126"/>
+    <w:bookmarkStart w:name="z561" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПОСТАНОВЛЕНИЕ об отказе в отводе (самоотводе) специалиста, переводчика, судебного исполнителя, помощника частного судебного исполнителя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 39 - в редакции приказа Министра юстиции РК от 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -39060,70 +39666,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. О принятом решении сообщить сторонам исполнительного производства или их представителям.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Постановление судебного исполнителя вступает в силу со дня его вынесения, подлежит обязательному исполнению и может быть обжаловано в соответствии с Административным процедурно-процессуальным кодексом Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z124" w:id="127"/>
+    <w:bookmarkStart w:name="z124" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Иск на действия (бездействие) судебного исполнителя по исполнению исполнительных документов подается в суд в течение десяти рабочих дней со дня совершения действия (отказа в совершении действия) или со дня, когда взыскателю или должнику, не извещенному о времени и месте совершения действия судебным исполнителем, стало о нем известно</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Частный судебный исполнитель _________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -39316,68 +39922,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Типовая форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z563" w:id="128"/>
+    <w:bookmarkStart w:name="z563" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПОСТАНОВЛЕНИЕ о назначении оценщика по оценке арестованного имущества либо поручение о проведении оценки имущества должника одной из сторон исполнительного производства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 40 - в редакции приказа Министра юстиции РК от 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -39870,70 +40476,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Копию настоящего постановления направить сторонам исполнительного производства.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Постановление судебного исполнителя вступает в силу со дня его вынесения, подлежит обязательному исполнению и может быть обжаловано в соответствии с Административным процедурно-процессуальным кодексом Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z127" w:id="129"/>
+    <w:bookmarkStart w:name="z127" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Иск на действия (бездействие) судебного исполнителя по исполнению исполнительных документов подается в суд в течение десяти рабочих дней со дня совершения действия (отказа в совершении действия) или со дня, когда взыскателю или должнику, не извещенному о времени и месте совершения действия судебным исполнителем, стало о нем известно</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Частный судебный исполнитель _________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -40334,68 +40940,144 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Типовая форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z566" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 41 предусматривается в редакции приказа Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z566" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Постановление об объявлении должника в розыск</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 41 в соответствии с приказом Министра юстиции РК от 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -40869,70 +41551,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. О принятом решении сообщить сторонам исполнительного производства или их представителям.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Постановление судебного исполнителя вступает в силу со дня его вынесения, подлежит обязательному исполнению и может быть обжаловано в соответствии с Административным процедурно-процессуальным кодексом Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z130" w:id="131"/>
+    <w:bookmarkStart w:name="z130" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Иск на действия (бездействие) судебного исполнителя по исполнению исполнительных документов подается в суд в течение десяти рабочих дней со дня совершения действия (отказа в совершении действия) или со дня, когда взыскателю или должнику, не извещенному о времени и месте совершения действия судебным исполнителем, стало о нем известно</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: постановление подлежит санкционированию в письменной форме либо в форме электронного документа. При этом форма</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -41154,344 +41836,344 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правый верхний угол приложения 42 – в редакции приказа и.о. Министра юстиции РК от 27.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z478" w:id="132"/>
+    <w:bookmarkStart w:name="z478" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 20 января 2011 года № 18 "Об утверждении Типовых форм постановлений частных судебных исполнителей" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 6755, опубликован 16 апреля 2011 года в газете "Казахстанская правда", № 129-130 (26550-26551);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z479" w:id="133"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z479" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 12 декабря 2012 года № 404 "О внесении изменения в приказ Министра юстиции Республики Казахстан от 20 января 2011 года № 18 "Об утверждении Типовых форм постановлений частных судебных исполнителей" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 8285, опубликован 23 февраля 2013 года в газете "Казахстанская правда", № 69-70 (27343-27344);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z480" w:id="134"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z480" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 17 марта 2014 года № 111 "О внесении изменений в приказ Министра юстиции Республики Казахстан от 20 января 2011 года № 18 "Об утверждении Типовых форм постановлений частных судебных исполнителей" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 9269, опубликован 11 апреля 2014 года в информационно-правовой системе нормативно правовых актов Республики Казахстан "Әділет");</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z481" w:id="135"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z481" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 30 ноября 2015 года № 604 "О внесении изменений приказ Министра юстиции Республики Казахстан от 20 января 2011 года № 18 "Об утверждении Типовых форм Постановлений частных судебных исполнителей" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12383, опубликован 28 декабря 2015 года в информационно-правовой системе нормативно правовых актов Республики Казахстан "Әділет", в газете "Казахстанская правда" от 13 декабря 2016 года за № 196 (28322) от 15 октября 2016 года за № 198 (28324);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z482" w:id="136"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z482" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня некоторых приказов Министра юстиции Республики Казахстан в которые вносятся изменения и дополнения, приказ Министра юстиции Республики Казахстан от 27 мая 2016 года № 357 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 13784, опубликован 23 июня 2016 года в информационно-правовой системе нормативно правовых актов Республики Казахстан "Әділет").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z483" w:id="137"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z483" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 27 декабря 2018 года № 1627 "Об утверждении Типовых форм постановлений частных судебных исполнителей" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 18111).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>