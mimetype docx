--- v0 (2025-11-08)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f71bddf" w14:textId="f71bddf">
+    <w:p w14:paraId="3b1aab9" w14:textId="3b1aab9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -121,126 +121,126 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание РЦПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Настоящий приказ вводится в действие с 11.04.2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      Сноска. Заголовок – в редакции приказа Министра торговли и интеграции РК от 28.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 228-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-      </w:r>
-[...53 lines deleted...]
-        <w:t>Настоящий приказ вводится в действие с 11 апреля 2019 года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1164,2030 +1164,2680 @@
         <w:t>
       1) уполномоченный орган в сфере стандартизации (далее – уполномоченный орган) – центральный исполнительный орган, осуществляющий руководство в сфере стандартизации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z21" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) комиссия по классификации – комиссия, принимающая решения о включении, исключении и изменениях наименований и кодов категорий, групп, классов, видов товаров, работ и услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z155" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3) предусматривается в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) информационная система технического регулирования - автоматизированная информационная система, предназначенная для хранения, обработки, поиска, распространения, передачи и предоставления сведений и информаций, содержащихся в реестрах технического регулирования, государственной системы обеспечения единства измерений, национальной системы стандартизации и единых реестрах выданных или принятых документов об оценке соответствия Евразийского экономического союза.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 – в редакции приказа Министра торговли и интеграции РК от 28.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 228-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок разработки национальных стандартов (за исключением военных национальных стандартов), национальных классификаторов технико-экономической информации и рекомендаций по стандартизации</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:p>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Разработка национальных стандартов (за исключением военных национальных стандартов), национальных классификаторов технико-экономической информации и рекомендаций по стандартизации (далее – документы по стандартизации) осуществляется в соответствии с национальным планом стандартизации, утверждаемым уполномоченным органом в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 6)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9 Закона и (или) в инициативном порядке.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть вторая пункта 3 предусматривается в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информация о документах по стандартизации, разрабатываемых в инициативном порядке, до начала их разработки направляется разработчиком в электронном виде в национальный орган по стандартизации (далее - НОС) посредством информационной системы технического регулирования или системы электронного документооборота либо на бумажном носителе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      НОС в течение 10 (десяти) рабочих дней со дня поступления проверяет информацию о разрабатываемых документах по стандартизации и уведомляет разработчика о выявлении либо отсутствии дублирования с действующими и планируемыми для разработки документами по стандартизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Министра торговли и интеграции РК от 26.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 350-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Документы по стандартизации разрабатываются с учетом:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) результатов научных исследований (испытаний) и измерений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) международных, региональных стандартов, стандартов организаций, стандартов иностранных государств и иных документов, устанавливающих требования к объекту стандартизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) приобретенного практического опыта применения новых видов продукции, процессов и услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Период разработки документов по стандартизации, разрабатываемых на основе научных исследований и измерений, не должен превышать 3 (три) года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Разработка документов по стандартизации осуществляется заинтересованными субъектами национальной системы стандартизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Национальный классификатор технико-экономической информации разрабатывается по основным видам технико-экономической информации, используемой в отраслях экономики и требующей учета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Рекомендации по стандартизации содержат добровольные для применения организационно-методические положения, касающиеся проведения работ по стандартизации, а также обеспечению единства измерений и подтверждению соответствия, способствующие применению соответствующего стандарта, или положения, которые целесообразно предварительно проверить на практике до их установления в стандарте.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Документы по стандартизации разрабатываются в соответствии с СТ РК 1.2 "Национальная система стандартизации Республики Казахстан. Порядок разработки документов по стандартизации" (далее – СТ РК 1.2), СТ РК 5.1 "Национальная система стандартизации Республики Казахстан. Система классификации и кодирования технико-экономической информации. Порядок разработки национальных классификаторов технико-экономической информации" (далее – СТ РК 5.1).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Процедуры построения, оформления, содержания, изложения документов по стандартизации устанавливаются основополагающими национальными стандартами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Министра торговли и интеграции РК от 26.09.2023 </w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок согласования документов по стандартизации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Согласование документов по стандартизации включает следующие этапы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) публичное обсуждение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) согласование с заинтересованными субъектами национальной системы стандартизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) техническое обсуждение в техническом комитете по стандартизации, а в случае его отсутствия – в НОС.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 11 предусматривается в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Публичное обсуждение осуществляется в соответствии с СТ РК 1.2 в информационной системе технического регулирования или на интернет-ресурсе НОС в течение 60 (шестидесяти) календарных дней со дня размещения документов по стандартизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Министра торговли и интеграции РК от 26.09.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 350-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="17"/>
-[...199 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Документы по стандартизации в зависимости от объекта стандартизации направляются разработчиком на согласование следующим лицам:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z145" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заказчику разработки (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z146" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заинтересованным государственным органам в пределах их компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z147" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Национальной палате предпринимателей Республики Казахстан "Атамекен";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z148" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) пользователям документов по стандартизации, в организационно-правовой форме юридического лица;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z149" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) отраслевым объединениям юридических лиц в форме ассоциаций (союзов) (согласно направлению деятельности);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z150" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) субъектам аккредитации (согласно области аккредитации);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z151" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) научно-исследовательским институтам и/или исследовательским лабораториям (при наличии).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z152" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Разработка национальных стандартов осуществляется по согласованию с уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z153" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Разработка национальных классификаторов технико-экономической информации осуществляется по согласованию с уполномоченным органом и уполномоченным органом в области государственной статистики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть четвертая пункта 12 предусматривается в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Иные заинтересованные субъекты национальной системы стандартизации рассматривают проекты документов по стандартизации в информационной системе технического регулирования или на интернет-ресурсе НОС.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции приказа Министра торговли и интеграции РК от 19.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 331-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. В период публичного обсуждения проекты документов по стандартизации проходят обязательное техническое обсуждение в профильном техническом комитете по стандартизации, а в случае его отсутствия – в НОС.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z52" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае если базовая организация технического комитета по стандартизации является разработчиком проектов документов по стандартизации, техническое обсуждение проходит в НОС.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть третья пункта 13 предусматривается в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Итоги технического обсуждения отражаются в протоколе, который вносится в дело документа по стандартизации в информационной системе технического регулирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае не достижения консенсуса в рамках технического обсуждения, по инициативе разработчика проектов документов по стандартизации, повторное техническое обсуждение осуществляется в техническом комитете по стандартизации либо в НОС.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z55" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проведение технического обсуждения в техническом комитете по стандартизации осуществляется в соответствии с СТ РК 1.15 "Национальная система стандартизации Республики Казахстан. Технические комитеты по стандартизации. Порядок создания и деятельности".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z56" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Замечания и предложения, поступающие к проектам документов по стандартизации после завершения публичного обсуждения, принимаются на усмотрение разработчика.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z57" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае непредставления согласования к проектам документов по стандартизации лицами, указанными в подпунктах 2) – 7) пункта 12 настоящих Правил в течение 60 (шестидесяти) календарных дней, проекты документов по стандартизации считаются согласованными без замечаний.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z58" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Разработчик документа по стандартизации по итогам согласования осуществляет подготовку сводки отзывов с включением принятых и не принятых замечаний и предложений согласующих лиц. В случае непринятия замечаний и предложений согласующих лиц, разработчик направляет ответ с обоснованиями причин непринятия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z59" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Окончательная редакция проекта документа по стандартизации рассылается на повторное согласование лицам, имеющим замечания к проекту документа по стандартизации, не затрагивающие оформление проекта. Проект документа по стандартизации рассылается вместе со сводкой отзывов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z60" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок повторного согласования составляет 10 (десять) рабочих дней со дня направления проекта документа по стандартизации согласующим лицам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z61" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Разработчик документа по стандартизации формирует дело в соответствии с СТ РК 1.22 "Национальная система стандартизации Республики Казахстан. Дело документа по стандартизации. Порядок формирования и сдачи в Единый государственный фонд нормативных технических документов".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 17 предусматривается в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Разработчик направляет посредством информационной системы технического регулирования или системы электронного документооборота либо на бумажном носителе оформленное дело документа по стандартизации в НОС для проведения экспертизы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 - в редакции приказа Министра торговли и интеграции РК от 26.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 350-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Порядок согласования документов по стандартизации</w:t>
-[...102 lines deleted...]
-    <w:bookmarkEnd w:id="32"/>
+        <w:t xml:space="preserve"> Глава 4. Порядок экспертизы документов по стандартизации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z64" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Экспертиза проектов национальных стандартов (за исключением военных национальных стандартов) (далее - стандарты) осуществляется в целях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z65" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) установления достижения консенсуса субъектов национальной системы стандартизации, за исключением случаев разработки стандартов, затрагивающих вопросы безопасности объектов стандартизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z66" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) установления соответствия требованиям законодательства Республики Казахстан и Евразийского экономического союза (далее - ЕАЭС);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z67" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) проверки полноты комплектности дел стандартов в соответствии с пунктом 16 настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z68" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) исключения дублирования требований действующих стандартов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z69" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) анализа сводки отзывов на полноту согласования проектов стандартов, в соответствии с пунктом 12 настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z70" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) установления соблюдения порядка разработки и согласования проектов стандартов, предусмотренных в главах 2 и 3 настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z71" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) установления соответствия требованиям международных, региональных стандартов, стандартов иностранных государств и иных документов, устанавливающих требования к объекту стандартизации, на основе которых разрабатываются проекты стандартов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z72" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) установления аутентичности перевода текста на государственный и русский языки согласно основополагающим национальным стандартам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z73" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Экспертиза проектов национальных классификаторов технико-экономической информации осуществляется в целях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z74" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) установления соблюдения порядка разработки и согласования проектов национальных классификаторов технико-экономической информации, указанных в главах 2 и 3 настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z75" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) установления соответствия требованиям законодательства Республики Казахстан и ЕАЭС;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z76" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) проверки полноты комплектности дел национальных классификаторов технико-экономической информации в соответствии с пунктом 16 настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z77" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) анализа сводки отзывов на полноту согласования проектов национальных классификаторов технико-экономической информации, в соответствии с пунктом 12 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z78" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Экспертиза проектов рекомендаций по стандартизации осуществляется в целях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z79" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) установления соответствия разрабатываемых рекомендаций по стандартизации требованиям законодательства Республики Казахстан, ЕАЭС и документам по стандартизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z80" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) выявления необходимости пересмотра, актуализации и (или) унификации действующих или ранее разработанных документов по стандартизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z81" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) проверки полноты комплектности дел рекомендаций по стандартизации в соответствии с пунктом 16 настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z82" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) анализа сводки отзывов на полноту согласования проектов рекомендаций по стандартизации в соответствии с пунктом 12 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Министра торговли и интеграции РК от 26.09.2023 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 21 предусматривается в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. В случае несоответствия представленных документов требованиям, предусмотренных в пункте 16 настоящих Правил, НОС посредством информационной системы технического регулирования или системы электронного документооборота либо на бумажном носителе возвращает дела проектов документов по стандартизации на доработку не позднее 5 (пяти) рабочих дней со дня их поступления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 - в редакции приказа Министра торговли и интеграции РК от 26.09.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 350-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="33"/>
-[...218 lines deleted...]
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z84" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Экспертиза проектов документов по стандартизации проводится в течение 20 (двадцати) рабочих дней со дня их поступления в НОС в соответствии с СТ РК 1.33 "Национальная система стандартизации Республики Казахстан. Порядок проведения экспертизы документов по стандартизации".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z85" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...363 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Порядок экспертизы документов по стандартизации</w:t>
-[...319 lines deleted...]
-      1) установления соответствия разрабатываемых рекомендаций по стандартизации требованиям законодательства Республики Казахстан, ЕАЭС и документам по стандартизации;</w:t>
+        <w:t xml:space="preserve"> Глава 5. Порядок утверждения документов по стандартизации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z80" w:id="73"/>
-[...15 lines deleted...]
-      2) выявления необходимости пересмотра, актуализации и (или) унификации действующих или ранее разработанных документов по стандартизации;</w:t>
+    <w:bookmarkStart w:name="z86" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Обязательным условием утверждения документов по стандартизации является достижение консенсуса, за исключением документов по стандартизации, затрагивающих вопросы безопасности объектов стандартизации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z81" w:id="74"/>
-[...15 lines deleted...]
-      3) проверки полноты комплектности дел рекомендаций по стандартизации в соответствии с пунктом 16 настоящих Правил;</w:t>
+    <w:bookmarkStart w:name="z87" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение об утверждении документов по стандартизации, затрагивающих вопросы безопасности объекта стандартизации, принимается уполномоченным органом по согласованию с заинтересованным государственным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z82" w:id="75"/>
-[...15 lines deleted...]
-      4) анализа сводки отзывов на полноту согласования проектов рекомендаций по стандартизации в соответствии с пунктом 12 настоящих Правил.</w:t>
+    <w:bookmarkStart w:name="z88" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Консенсус считается достигнутым при условии согласия с ним большинства заинтересованных субъектов национальной системы стандартизации и отсутствия противоречий законодательству Республики Казахстан в соответствии с основополагающим национальным стандартом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z83" w:id="76"/>
-[...15 lines deleted...]
-      21. В случае несоответствия представленных документов требованиям, предусмотренных в пункте 16 настоящих Правил, НОС посредством информационной системы технического регулирования или системы электронного документооборота либо на бумажном носителе возвращает дела проектов документов по стандартизации на доработку не позднее 5 (пяти) рабочих дней со дня их поступления.</w:t>
+    <w:bookmarkStart w:name="z89" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. По итогам положительного результата экспертизы, проект документа по стандартизации передается на рассмотрение научно-техническому совету по стандартизации НОС (далее – НТС НОС).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:p>
-[...77 lines deleted...]
-      22. Экспертиза проектов документов по стандартизации проводится в течение 20 (двадцати) рабочих дней со дня их поступления в НОС в соответствии с СТ РК 1.33 "Национальная система стандартизации Республики Казахстан. Порядок проведения экспертизы документов по стандартизации".</w:t>
+    <w:bookmarkStart w:name="z90" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На НТС НОС принимают участие заинтересованные государственные органы, Национальная палата предпринимателей Республики Казахстан "Атамекен", организации и иные субъекты национальной системы стандартизации в пределах области деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z85" w:id="78"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 5. Порядок утверждения документов по стандартизации</w:t>
+    <w:bookmarkStart w:name="z91" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Положение о НТС НОС утверждается НОС.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z86" w:id="79"/>
-[...15 lines deleted...]
-      23. Обязательным условием утверждения документов по стандартизации является достижение консенсуса, за исключением документов по стандартизации, затрагивающих вопросы безопасности объектов стандартизации.</w:t>
+    <w:bookmarkStart w:name="z92" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Извещение о дате проведения заседания НТС НОС заинтересованным государственным органам, организациям и иным субъектам национальной системы стандартизации направляется НОС не позднее 3 (трех) рабочих дней до дня проведения заседания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z87" w:id="80"/>
-[...15 lines deleted...]
-      Решение об утверждении документов по стандартизации, затрагивающих вопросы безопасности объекта стандартизации, принимается уполномоченным органом по согласованию с заинтересованным государственным органом.</w:t>
+    <w:bookmarkStart w:name="z93" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок рассмотрения НТС НОС проектов документов по стандартизации составляет 10 (десять) рабочих дней с момента выдачи заключения о положительных результатах экспертизы НОС.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z88" w:id="81"/>
-[...15 lines deleted...]
-      Консенсус считается достигнутым при условии согласия с ним большинства заинтересованных субъектов национальной системы стандартизации и отсутствия противоречий законодательству Республики Казахстан в соответствии с основополагающим национальным стандартом.</w:t>
+    <w:bookmarkStart w:name="z94" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии замечаний членов НТС НОС проекты документов по стандартизации возвращаются на доработку разработчику до полного устранения замечаний.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z89" w:id="82"/>
-[...15 lines deleted...]
-      24. По итогам положительного результата экспертизы, проект документа по стандартизации передается на рассмотрение научно-техническому совету по стандартизации НОС (далее – НТС НОС).</w:t>
+    <w:bookmarkStart w:name="z95" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Протокол о положительном решении НТС НОС, проекты документов по стандартизации НОС вносит в уполномоченный орган для утверждения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z90" w:id="83"/>
-[...15 lines deleted...]
-      На НТС НОС принимают участие заинтересованные государственные органы, Национальная палата предпринимателей Республики Казахстан "Атамекен", организации и иные субъекты национальной системы стандартизации в пределах области деятельности.</w:t>
+    <w:bookmarkStart w:name="z96" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документы по стандартизации утверждаются решением уполномоченного органа в течение 10 (десяти) рабочих дней с момента их поступления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z91" w:id="84"/>
-[...15 lines deleted...]
-      Положение о НТС НОС утверждается НОС.</w:t>
+    <w:bookmarkStart w:name="z97" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Действие настоящего пункта не распространяется на документы по стандартизации, затрагивающие вопросы безопасности объектов стандартизации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z92" w:id="85"/>
-[...15 lines deleted...]
-      Извещение о дате проведения заседания НТС НОС заинтересованным государственным органам, организациям и иным субъектам национальной системы стандартизации направляется НОС не позднее 3 (трех) рабочих дней до дня проведения заседания.</w:t>
+    <w:bookmarkStart w:name="z98" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. В протоколе НТС НОС указываются сведения об отнесении документов по стандартизации к затрагиваемым вопросы безопасности объектов стандартизации и заинтересованные государственные органы, с которыми рекомендуется согласовать проект документа по стандартизации (в зависимости от объекта стандартизации).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z93" w:id="86"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Протокол НТС НОС и проекты документов по стандартизации, затрагивающие вопросы безопасности объектов стандартизации, НОС направляет в уполномоченный орган.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3314,1528 +3964,2082 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z103" w:id="92"/>
+    <w:bookmarkStart w:name="z103" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Порядок регистрации и учета документов по стандартизации</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац первый пункта 27 предусматривается в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Разработчик в течение 7 (семи) рабочих дней со дня утверждения уполномоченным органом документа по стандартизации дополняет дело документа по стандартизации посредством информационной системы технического регулирования или системы электронного документооборота либо на бумажном носителе для его регистрации в НОС следующими документами:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z140" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) приказ уполномоченного органа об утверждении документа по стандартизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z141" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) протокол НТС НОС;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z142" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) экспертное заключение НОС;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z143" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) проект документа по стандартизации на государственном и русском языках.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 27 - в редакции приказа Министра торговли и интеграции РК от 26.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 350-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z109" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Регистрация документов по стандартизации предусматривает внесение в реестр национальной системы стандартизации и подготовку к изданию документов по стандартизации в соответствии с СТ РК 1.2.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 29 предусматривается в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. В случае представления разработчиком неполного комплекта документов, указанных в пунктах 16 и 27 настоящих Правил, НОС не позднее 5 (пяти) рабочих дней со дня предоставления документов возвращает посредством информационной системы технического регулирования или системы электронного документооборота либо на бумажном носителе разработчику дело документа по стандартизации на доработку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 29 - в редакции приказа Министра торговли и интеграции РК от 26.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 350-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. После проведения регистрации, разработчик передает дело документа по стандартизации в Единый государственный фонд нормативных технических документов в соответствии с СТ РК 1.22 "Национальная система стандартизации Республики Казахстан. Дело документа по стандартизации. Порядок формирования и сдачи в Единый государственный фонд нормативных технических документов".</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z104" w:id="93"/>
-[...15 lines deleted...]
-      27. Разработчик в течение 7 (семи) рабочих дней со дня утверждения уполномоченным органом документа по стандартизации дополняет дело документа по стандартизации посредством информационной системы технического регулирования или системы электронного документооборота либо на бумажном носителе для его регистрации в НОС следующими документами:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 30 - в редакции приказа Министра торговли и интеграции РК от 26.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 350-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 7. Порядок изменения документов по стандартизации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z140" w:id="94"/>
-[...15 lines deleted...]
-      1) приказ уполномоченного органа об утверждении документа по стандартизации;</w:t>
+    <w:bookmarkStart w:name="z113" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Изменения в документы по стандартизации вносятся при замене, дополнении или исключении отдельных требований, продлении, ограничении или восстановлении их действия, введении новых требований и гармонизации с международными стандартами, которые не влекут за собой нарушения требований взаимозаменяемости и совместимости новой продукции с продукцией, изготавливаемой по действующим документам по стандартизации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z141" w:id="95"/>
-[...15 lines deleted...]
-      2) протокол НТС НОС;</w:t>
+    <w:bookmarkStart w:name="z114" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Изменения в документы по стандартизации разрабатываются и утверждаются в порядке, установленном в главах 2 - 6 настоящих Правил и в соответствии с СТ РК 1.2.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z142" w:id="96"/>
-[...15 lines deleted...]
-      3) экспертное заключение НОС;</w:t>
+    <w:bookmarkStart w:name="z115" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 8. Порядок пересмотра документов по стандартизации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z143" w:id="97"/>
-[...15 lines deleted...]
-      4) проект документа по стандартизации на государственном и русском языках.</w:t>
+    <w:bookmarkStart w:name="z116" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Пересмотр документов по стандартизации осуществляют при изменении их содержания более чем на 20 % от объема содержания документов по стандартизации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 27 - в редакции приказа Министра торговли и интеграции РК от 26.09.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 33 - в редакции приказа Министра торговли и интеграции РК от 28.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 228-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z117" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Пересмотр документов по стандартизации осуществляется в порядке, установленном в главах 2-6 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z118" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 9. Порядок отмены документов по стандартизации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z119" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Отмена документов по стандартизации осуществляется в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z120" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) противоречия требованиям законодательства Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z121" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) введения в действие новых документов по стандартизации взамен действующих;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z122" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) принятия на территории Республики Казахстан межгосударственных стандартов (для стандартов и рекомендаций по стандартизации);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z123" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) утраты актуальности применения документов по стандартизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 36 предусматривается в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. При отмене документов по стандартизации, инициирующие отмену субъекты национальной системы стандартизации направляют посредством информационной системы технического регулирования или системы электронного документооборота либо на бумажном носителе в уполномоченный орган соответствующее предложение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 36 - в редакции приказа Министра торговли и интеграции РК от 26.09.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 350-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="98"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z125" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Уполномоченный орган рассматривает вопрос об отмене документов по стандартизации со дня поступления в течение 10 (десяти) рабочих дней после проведения анализа НОС.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z126" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. НОС обеспечивает проведение анализа и рассмотрение на заседании НТС НОС предложения об отмене документов по стандартизации в течение 10 (десяти) рабочих дней после их поступления в НОС.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 29 - в редакции приказа Министра торговли и интеграции РК от 26.09.2023 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 39 предусматривается в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Результаты анализа НОС и рекомендации НТС НОС на предложение об отмене документов по стандартизации направляются посредством информационной системы технического регулирования или системы электронного документооборота либо на бумажном носителе в уполномоченный орган. По итогам рассмотрения вопроса об отмене документов по стандартизации, уполномоченный орган принимает соответствующее решение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 39 - в редакции приказа Министра торговли и интеграции РК от 26.09.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 350-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z111" w:id="100"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z128" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...52 lines deleted...]
-    <w:bookmarkStart w:name="z112" w:id="101"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 10. Порядок введения в действие документов по стандартизации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z129" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Уполномоченный орган устанавливает срок введения в действие документов по стандартизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z130" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Дата введения документов по стандартизации, а также изменений к ним, устанавливается с учетом реализации мероприятий, обеспечивающих их внедрение, сроков обновления технологий производства (выполнения услуг) объекта стандартизации, не ранее, чем через 6 (шесть) месяцев со дня их утверждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z131" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Допускается сокращение срока введения в действие документов по стандартизации, а также изменений к ним по решению уполномоченного органа при условии, что они доступны заинтересованным лицам в изданном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z156" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 7. Порядок изменения документов по стандартизации</w:t>
-[...257 lines deleted...]
-      3) принятия на территории Республики Казахстан межгосударственных стандартов (для стандартов и рекомендаций по стандартизации);</w:t>
+        <w:t xml:space="preserve"> Глава 11. Порядок внесения изменений и дополнений в общий классификатор товаров, работ и услуг</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z123" w:id="112"/>
-[...318 lines deleted...]
-    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены главой 11 в соответствии с приказом Министра торговли и интеграции РК от 28.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 228-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z157" w:id="122"/>
+    <w:bookmarkStart w:name="z157" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Общим классификатором товаров, работ и услуг (далее - ОКТРУ) признается национальный классификатор технико-экономической информации.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z158" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. ОКТРУ обеспечивает единую систему унификации в классификации товаров, работ и услуг путем систематизации свода кодов и наименований классификационных групп объектов технико-экономической информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z159" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. ОКТРУ распространяется на все виды товаров, работ и услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z160" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. ОКТРУ используется государственными органами, физическими и юридическими лицами, осуществляющими свою деятельность на территории Республики Казахстан и участвующими в работах по классификации и кодированию технико-экономической информации и (или) использующими их в своей деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z161" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Классификационная структура ОКТРУ основана на четырехуровневой системе, включающей:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z162" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) категорию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z163" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) группу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z164" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) класс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z165" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) вид.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z166" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Изменения и (или) дополнения в структуру ОКТРУ вносятся на основании заявления, представляемых в установленной форме согласно приложению к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 48 предусматривается в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Заявления на внесение изменений и (или) дополнений в ОКТРУ (далее – заявление) подаются через информационную систему электронного каталога товаров государственными органами, физическими и юридическими лицами (далее – заявители), участвующими в работах по классификации и кодированию товаров, работ и услуг либо использующими их в своей деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z168" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. НОС осуществляет рассмотрение поступивших заявлений.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z158" w:id="123"/>
-[...15 lines deleted...]
-      43. ОКТРУ обеспечивает единую систему унификации в классификации товаров, работ и услуг путем систематизации свода кодов и наименований классификационных групп объектов технико-экономической информации.</w:t>
+    <w:bookmarkStart w:name="z169" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отсутствия оснований для отказа в заявлении, проекты изменений и дополнений в ОКТРУ направляются на публичное обсуждение.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z159" w:id="124"/>
-[...15 lines deleted...]
-      44. ОКТРУ распространяется на все виды товаров, работ и услуг.</w:t>
+    <w:bookmarkStart w:name="z170" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основаниями для отказа в рассмотрении заявления являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z160" w:id="125"/>
-[...15 lines deleted...]
-      45. ОКТРУ используется государственными органами, физическими и юридическими лицами, осуществляющими свою деятельность на территории Республики Казахстан и участвующими в работах по классификации и кодированию технико-экономической информации и (или) использующими их в своей деятельности.</w:t>
+    <w:bookmarkStart w:name="z171" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       1) наличие дублирующих категорий, групп, классов или видов в действующей редакции ОКТРУ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z161" w:id="126"/>
-[...15 lines deleted...]
-      46. Классификационная структура ОКТРУ основана на четырехуровневой системе, включающей:</w:t>
+    <w:bookmarkStart w:name="z172" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) несоответствие представленных сведений требованиям формы заявления, установленной приложением к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z162" w:id="127"/>
-[...15 lines deleted...]
-      1) категорию;</w:t>
+    <w:bookmarkStart w:name="z173" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Публичное обсуждение проектов изменений и дополнений к ОКТРУ осуществляется на интернет-ресурсе НОС в течение 5 (пяти) рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z163" w:id="128"/>
-[...15 lines deleted...]
-      2) группу;</w:t>
+    <w:bookmarkStart w:name="z174" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Для рассмотрения проектов изменений и дополнений в ОКТРУ формируется комиссия по классификации, в состав которой включаются представители отраслевых уполномоченных государственных органов и Национальной палаты предпринимателей Республики Казахстан "Атамекен".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z164" w:id="129"/>
-[...15 lines deleted...]
-      3) класс;</w:t>
+    <w:bookmarkStart w:name="z175" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Состав комиссии по классификации утверждается приказом Министра торговли и интеграции Республики Казахстан или лицом, его замещающим.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z165" w:id="130"/>
-[...219 lines deleted...]
-    <w:bookmarkStart w:name="z176" w:id="141"/>
+    <w:bookmarkStart w:name="z176" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       52. Комиссия по классификации рассматривает проекты изменений и дополнений в ОКТРУ с учетом результатов публичного обсуждения в срок, не превышающий 5 (пяти) рабочих дней. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z177" w:id="142"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z177" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. В случае наличия замечаний комиссия по классификации возвращает заявление заявителю на доработку с указанием конкретных причин и требований к устранению несоответствий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z178" w:id="143"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть вторая пункта 53 предусматривается в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае положительного решения соответствующие изменения и (или) дополнения вносятся в ОКТРУ через информационную систему электронного каталога товаров в срок не более 2 (двух) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z179" w:id="144"/>
+    <w:bookmarkStart w:name="z179" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       54. Обжалование решения комиссии по классификации, в рамках административных процедур, проводится в соответствии с положениями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Административного процедурно-процессуального кодекса</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5135,68 +6339,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z182" w:id="145"/>
+    <w:bookmarkStart w:name="z182" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма заявления</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением в соответствии с приказом Министра торговли и интеграции РК от 28.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5235,80 +6439,80 @@
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z183" w:id="146"/>
+          <w:bookmarkStart w:name="z183" w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Наименование</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="146"/>
+          <w:bookmarkEnd w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5546,80 +6750,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z191" w:id="147"/>
+          <w:bookmarkStart w:name="z191" w:id="135"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="147"/>
+          <w:bookmarkEnd w:id="135"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5956,190 +7160,190 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z205" w:id="148"/>
+    <w:bookmarkStart w:name="z205" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z206" w:id="149"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z206" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Наименование товаров, работ и услуг" - в заявлении необходимо указать наименование товаров, работ и услуг (товар, работа или услуга), предлагаемое к изменению или дополнению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z207" w:id="150"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z207" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Заявитель-организация" - в данном разделе заполняется бизнес-идентификационный номер и наименовании организации или индивидуальный идентификационный номер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z208" w:id="151"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z208" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. "Уровень" - необходимо определить и указать уровень, на котором предлагается изменение или дополнение: категория, группа, класс или вид, в том числе характеристик товара, работы и услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z209" w:id="152"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z209" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. "Описание предлагаемых изменений" - в заявлении подробно описывается предлагающееся изменение или дополнение структуры общих классификаторов товаров, работ и услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z210" w:id="153"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z210" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. "Основание" - указывается основание, на котором вносится изменение или дополнение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z211" w:id="154"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z211" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. "Подтверждающий документ" - прилагается документ, подтверждающий необходимость внесения изменений или дополнений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -6177,55 +7381,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6551,31 +7755,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>