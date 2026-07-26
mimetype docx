--- v0 (2025-12-28)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="12c5c5b" w14:textId="12c5c5b">
+    <w:p w14:paraId="07fe912" w14:textId="07fe912">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -123,53 +123,57 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Примечание РЦПИ!</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Порядок введения в действие настоящего приказа см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п. 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -657,182 +661,205 @@
         </w:rPr>
         <w:t xml:space="preserve"> приложения 14 к Перечню, установив, что в период приостановления данный пункт действует в следующей редакции: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z20" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "11. Сведения о том, являлся ли заявитель - физическое лицо, руководящий работник заявителя - юридического лица ранее руководителем, членом органа управления, руководителем, членом исполнительного органа (лицом, единолично осуществляющим функции исполнительного органа регистратора, трансфер-агента, и его заместителем), главным бухгалтером финансовой организации, крупным участником - физическим лицом, руководителем крупного участника (страхового холдинга, банковского холдинга) - юридического лица финансовой организации в период не более чем за 1 (один) год до принятия уполномоченным органом по регулированию, контролю и надзору финансового рынка и финансовых организаций решения о консервации финансовой организации либо принудительном выкупе ее акций, лишении лицензии финансовой организации, повлекших ее ликвидацию и (или) прекращение осуществления деятельности на финансовом рынке, либо вступления в законную силу решения суда о принудительной ликвидации финансовой организации, или признании ее банкротом в установленном порядке законодательством Республики Казахстан </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z21" w:id="17"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z21" w:id="17"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (да (нет), указать наименование организации, должность, период работы)".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Председатель</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Национального Банка </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -840,220 +867,260 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Д. Акишев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z23" w:id="18"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Министерство </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>информации и коммуникаций</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Республики Казахстан </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">______________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"___" _________ 2018 года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z24" w:id="19"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Министерство </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>национальной экономики</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_____________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"___" _____________ 2018 года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1163,2109 +1230,591 @@
               </w:rPr>
               <w:t>от 27 сентября 2018 года № 230</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень нормативных правовых актов Республики Казахстан по вопросам регулирования финансового рынка, в которые вносятся изменения и дополнения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z27" w:id="21"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 12.02.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z84" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Внести в </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 30.03.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Утратил силу постановлением Правления Национального Банка РК от 29.11.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 307</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z180" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 24 февраля 2012 года № 67 "Об утверждении Правил выдачи, отзыва согласия на приобретение статуса крупного участника банка, банковского холдинга, крупного участника страховой (перестраховочной) организации, страхового холдинга, крупного участника управляющего инвестиционным портфелем и требования к документам, представляемым для получения указанного согласия" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 7552, опубликовано 19 июня 2012 года в газете "Казахстанская правда" № 191-192 (27010-27011) следующие изменения:</w:t>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 28 января 2017 года № 24 "Об утверждении Правил выдачи банку и (или) банковскому холдингу разрешения на создание или приобретение дочерней организации, на создание или приобретение банком дочерней организации, приобретающей сомнительные и безнадежные активы родительского банка, на значительное участие банка и (или) банковского холдинга в капитале организаций, а также отзыва разрешения на создание, приобретение банком и (или) банковским холдингом дочерней организации, значительное участие банка и (или) банковского холдинга в капитале организаций (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 15050, опубликовано 23 мая 2017 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан) следующие изменения и дополнение:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z85" w:id="23"/>
+    <w:bookmarkStart w:name="z181" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> выдачи, отзыва согласия на приобретение статуса крупного участника банка, банковского холдинга, крупного участника страховой (перестраховочной) организации, страхового холдинга, крупного участника управляющего инвестиционным портфелем и требованиях к документам, представляемым для получения указанного согласия, утвержденных указанным постановлением:</w:t>
+        <w:t xml:space="preserve"> выдачи банку и (или) банковскому холдингу разрешения на создание или приобретение дочерней организации, на создание или приобретение банком дочерней организации, приобретающей сомнительные и безнадежные активы родительского банка, на значительное участие банка и (или) банковского холдинга в капитале организаций, а также отзыва разрешения на создание, приобретение банком и (или) банковским холдингом дочерней организации, значительное участие банка и (или) банковского холдинга в капитале организаций, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z182" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 3-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z183" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3-1. Уполномоченный орган получает из соответствующих государственных информационных систем через шлюз "электронного правительства" сведения, указанные в документах:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z184" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      удостоверяющих личность физического лица - резидента Республики Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z185" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      подтверждающих отсутствие у физического лица - резидента Республики Казахстан неснятой или непогашенной судимости; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z186" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      о государственной регистрации (перерегистрации) юридического лица - резидента Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 3</w:t>
-[...1100 lines deleted...]
-    <w:bookmarkStart w:name="z119" w:id="53"/>
+        <w:t>пункт 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z188" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       часть первую </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункта 14</w:t>
-[...97 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:t>пункта 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z189" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...538 lines deleted...]
-    <w:bookmarkStart w:name="z188" w:id="63"/>
+      "10. При наличии замечаний к представленным документам уполномоченный орган направляет банку и (или) банковскому холдингу письмо с указанием данных замечаний посредством почтовой, факсимильной связи и (или) электронной почты с указанием срока для их устранения.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z190" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       часть первую </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункта 10</w:t>
+        <w:t>пункта 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z191" w:id="66"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z191" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "17. При наличии замечаний к представленным документам уполномоченный орган направляет банку и (или) банковскому холдингу письмо с указанием данных замечаний посредством почтовой, факсимильной связи и (или) электронной почты с указанием срока для их устранения."; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z192" w:id="67"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z192" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заявление на получение разрешения на создание или приобретение дочерней организации, в том числе на создание или приобретение дочерней организации, приобретающей сомнительные и безнадежные активы родительского банка, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3280,52 +1829,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в редакции согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Перечню;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z193" w:id="68"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z193" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заявление на получение разрешения на значительное участие банка и (или) банковского холдинга в капитале организации по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3340,51 +1889,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в редакции согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Перечню.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6036,3925 +4585,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>финансового рынка,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> в которые вносятся изменения и дополнения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...284 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z302" w:id="69"/>
-[...2184 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В данном пункте указываются сведения о всей трудовой деятельности  (также членство в органе управления), в том числе с момента окончания  высшего учебного заведения, а также период, в течение которого  трудовая деятельность не осуществлялась. </w:t>
-[...1397 lines deleted...]
-    <w:bookmarkEnd w:id="76"/>
+      Сноска. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10058,595 +4771,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>финансового рынка,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> в которые вносятся изменения и дополнения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...271 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z313" w:id="77"/>
-[...269 lines deleted...]
-    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10763,8256 +4970,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в которые вносятся</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>изменения и дополнения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...284 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z318" w:id="79"/>
-[...7917 lines deleted...]
-    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19130,68 +5170,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в которые вносятся</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>изменения и дополнения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z341" w:id="86"/>
+    <w:bookmarkStart w:name="z341" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 17 утратило силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 30.03.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19347,68 +5387,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в которые вносятся</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>изменения и дополнения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z346" w:id="87"/>
+    <w:bookmarkStart w:name="z346" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения об акционере (участнике) (для юридического лица)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 18 утратило силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 30.03.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19551,68 +5591,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>финансового рынка,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> в которые вносятся изменения и дополнения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z353" w:id="88"/>
+    <w:bookmarkStart w:name="z353" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения об акционере (участнике) (для физического лица)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 19 утратило силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 30.03.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19768,68 +5808,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в которые вносятся</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>изменения и дополнения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z363" w:id="89"/>
+    <w:bookmarkStart w:name="z363" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лицензия на осуществление деятельности на рынке ценных бумаг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 20 утратило силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 30.03.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19972,92 +6012,92 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>финансового рынка,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в которые вносятся изменения и дополнения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z368" w:id="90"/>
+    <w:bookmarkStart w:name="z368" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на прекращение действия лицензии в связи с добровольным</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>обращением в уполномоченный орган, изменение наименования вида (подвида)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>деятельности и (или)  исключение вида (подвида) деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 21 утратило силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 30.03.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20213,68 +6253,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в которые вносятся</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>изменения и дополнения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z374" w:id="91"/>
+    <w:bookmarkStart w:name="z374" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 22 утратило силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 30.03.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20768,71 +6808,71 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z401" w:id="92"/>
+    <w:bookmarkStart w:name="z401" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" __________ года №_____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z402" w:id="93"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z402" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Заявление на получение разрешения на создание или приобретение</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -20865,357 +6905,445 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">       ________________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (наименование заявителя)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z404" w:id="43"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       просит в соответствии с решением уполномоченного органа банка и (или)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>банковского холдинга № ____ от "____" ___________________ ____________ года,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (место проведения)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>выдать разрешение на создание или приобретение__________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (наименование, место нахождения создаваемой (приобретаемой)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________________.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         дочерней организации)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Банк и (или) банковский холдинг подтверждают достоверность прилагаемых к заявлению</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>документов и информации, а также своевременное представление уполномоченному органу</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>дополнительной информации и документов, запрашиваемых в связи с рассмотрением</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заявления. Прилагаемые документы (указать поименный перечень направляемых</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>документов, количество экземпляров и листов по каждому).</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Предоставляем согласие на использование сведений, составляющих охраняемую законом</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">тайну, содержащихся в информационных системах. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Руководитель исполнительного органа (лицо, единолично осуществляющее функции</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>исполнительного органа)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (подпись)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Руководитель органа управления (при наличии)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_____________________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -21684,71 +7812,71 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z435" w:id="95"/>
+    <w:bookmarkStart w:name="z435" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" _______ ___ года №_____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z436" w:id="96"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z436" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Заявление на получение разрешения на значительное участие банка и</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -21757,405 +7885,485 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             ____________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (наименование заявителя)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z437" w:id="46"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       просит в соответствии с решением уполномоченного органа банка и (или) банковского</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>холдинга № ____ от "____" _______________ _____ года,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (место проведения)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>выдать разрешение на значительное участие в капитале организации</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (наименование, место нахождения организации)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Банк и (или) банковский холдинг подтверждают достоверность прилагаемых к заявлению</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>документов и информации, а также своевременное представление уполномоченному органу</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>дополнительной информации и документов, запрашиваемых в связи с рассмотрением заявления.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Предоставляем согласие на использование сведений, составляющих охраняемую законом</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тайну, содержащихся в информационных системах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z442" w:id="47"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прилагаемые документы (указать поименный перечень направляемых документов,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>количество экземпляров и листов по каждому).</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> Руководитель исполнительного органа или лицо, единолично осуществляющее функции</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>исполнительного органа</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (подпись)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Руководитель органа управления (при наличии)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -22481,31 +8689,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>