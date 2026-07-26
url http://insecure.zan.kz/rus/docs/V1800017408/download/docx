--- v0 (2025-11-07)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9dc0602" w14:textId="9dc0602">
+    <w:p w14:paraId="f389714" w14:textId="f389714">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1055,1201 +1055,1347 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок составления бюджетной заявки</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      4. Бюджетные заявки (расчеты потребности) составляются на следующие избирательные кампании по выборам:</w:t>
+        <w:t xml:space="preserve">
+      4. Бюджетные заявки (расчеты потребности) составляются на следующие избирательные кампании по выборам: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkStart w:name="z124" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Президента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkStart w:name="z125" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      депутатов Сената Парламента Республики Казахстан;</w:t>
+      депутатов Курултая Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkStart w:name="z126" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      депутатов Мажилиса Парламента Республики Казахстан, избираемых по партийным спискам;</w:t>
+      депутатов маслихатов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции постановления Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      депутатов Мажилиса Парламента Республики Казахстан, избираемых Ассамблеей народа Казахстана;</w:t>
+        <w:t xml:space="preserve">
+      5. Бюджетная заявка (расчет потребности) составляется на основе расчетов потребности средств на проведение избирательной кампании по формам, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложениям 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции постановления Центральной избирательной комиссии РК от 12.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 53/522</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      депутатов маслихатов.</w:t>
+        <w:t xml:space="preserve">
+      6. Каждая территориальная избирательная комиссия составляет отдельную бюджетную заявку (расчет потребности) для проведения соответствующей избирательной кампании. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...200 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+        <w:t>
+      7. Бюджетная заявка (расчет потребности) включает в себя:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) расчеты потребности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) пояснительную записку с указанием информации о предстоящих выборных кампаниях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) другую необходимую информацию, запрашиваемую вышестоящей избирательной комиссией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Бюджетная заявка (расчет потребности) подписывается председателем и секретарем территориальной избирательной комиссии, а также руководителем финансово-экономической службы (далее – главный бухгалтер или руководитель финансово-экономического отдела) соответствующего аппарата акима.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В бюджетной заявке (расчет потребности) обязательно указывается фамилия, имя и отчество (при наличии) (далее – ФИО), должность, рабочий телефон ответственного исполнителя - секретаря соответствующей территориальной избирательной комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Титульный лист бюджетной заявки оформляется по форме согласно приложению 1 "Бюджетная заявка" к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Расчеты потребности представляются по каждой специфике экономической классификации расходов бюджета по формам согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложениям 1-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции постановления Центральной избирательной комиссии РК от 12.07.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции постановления Центральной избирательной комиссии РК от 12.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 53/522</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkStart w:name="z116" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Каждая территориальная избирательная комиссия составляет отдельную бюджетную заявку (расчет потребности) для проведения соответствующей избирательной кампании. </w:t>
+      10-1. Расчет потребности по специфике 142 "Приобретение лекарственных средств и прочих изделий медицинского назначения" включает в себя расходы по приобретению изделий медицинского назначения одноразового и многоразового использования по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 10-1 в соответствии с постановлением Центральной избирательной комиссии РК от 12.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 53/522</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      7. Бюджетная заявка (расчет потребности) включает в себя:</w:t>
+        <w:t xml:space="preserve">
+      11. Расчет потребности по специфике 144 "Приобретение топлива, горюче-смазочных материалов" составляется по Расчету потребности территориальной избирательной комиссии на горюче-смазочные материалы по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) расчеты потребности;</w:t>
+        <w:t xml:space="preserve">
+      Расчет потребности осуществляется в соответствии со статьей 70 Бюджетного кодекса Республики Казахстан, натуральными нормами обеспечения государственных органов служебными и дежурными автомобилями, утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 28 апреля 2025 года № 201.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) пояснительную записку с указанием информации о предстоящих выборных кампаниях;</w:t>
+      Расчет потребности на смазочные материалы для автотранспортных средств составляется в произвольной форме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 с изменением, внесенным постановлением Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) другую необходимую информацию, запрашиваемую вышестоящей избирательной комиссией.</w:t>
+      12. Расчет потребности территориальной избирательной комиссии для определения расходов по специфике 149 "Приобретение прочих запасов" с предоставлением обосновывающих документов за единицу стоимости товаров, заполняется для расчета расходов по закупке расходных материалов согласно Расчету потребности территориальной избирательной комиссии по закупке расходных материалов по форме, согласно приложению 3 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Бюджетная заявка (расчет потребности) подписывается председателем и секретарем территориальной избирательной комиссии, а также руководителем финансово-экономической службы (далее – главный бухгалтер или руководитель финансово-экономического отдела) соответствующего аппарата акима.</w:t>
+      13. Расчет потребности на оплату услуг связи по специфике 152 "Оплата услуг связи" заполняется при планировании мероприятий на закупку телекоммуникационных услуг согласно Расчету потребности территориальной избирательной комиссии, на оплату услуг связи по форме, согласно приложению 4 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      При расчете расходов следует руководствоваться натуральными нормами обеспечения государственных органов телефонной связью, утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 28 апреля 2025 года № 201.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      В бюджетной заявке (расчет потребности) обязательно указывается фамилия, имя и отчество (при наличии) (далее – ФИО), должность, рабочий телефон ответственного исполнителя - секретаря соответствующей территориальной избирательной комиссии.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 с изменением, внесенным постановлением Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Титульный лист бюджетной заявки оформляется по форме согласно приложению 1 "Бюджетная заявка" к настоящим Правилам.</w:t>
+      14. Расчет потребности по оплате транспортных услуг по специфике 153 "Оплата транспортных услуг" для обоснования планируемых расходов на предстоящую избирательную кампанию с представлением копии договоров об аренде транспорта за текущий финансовый год составляется согласно Расчету потребности территориальной избирательной комиссии по оплате транспортных услуг по форме, согласно приложению 5 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10. Расчеты потребности представляются по каждой специфике экономической классификации расходов бюджета по формам согласно </w:t>
+      15. Расчет потребности по специфике 159 "Оплата прочих услуг и работ" включает в себя расходы по оплате работ и услуг, оказанных физическими и юридическими лицами, и составляется согласно Расчету потребности территориальной избирательной комиссии по оплате работ и услуг, оказанных физическими и юридическими лицами по формам, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложениям 1-1</w:t>
+        <w:t>приложениям 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2</w:t>
+        <w:t>6-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...118 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
-      </w:r>
-[...342 lines deleted...]
-        <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 17 марта 2015 года № 179 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 10762).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В данном расчете указывается сумма расходов в целом, а также приводится расшифровка по основным видам расходов:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2506,821 +2652,512 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="40"/>
+    <w:bookmarkStart w:name="z56" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Расчет потребности по специфике 169 "Прочие текущие затраты" включает в себя расходы кандидатов, нотариальные услуги и заполняется согласно Расчету потребности территориальной избирательной комиссии по прочим текущим затратам по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z57" w:id="41"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z57" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. На основании расчетов по вышеуказанным приложениям территориальная избирательная комиссия составляет сводный расчет потребности по каждому виду избирательной кампаний по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, в котором указывается общая сумма расходов, в том числе в разрезе специфик экономической классификации расходов бюджета. Суммы расходов на прогнозируемый период избирательной кампании по каждой специфике экономической классификации расходов должны соответствовать итоговым суммам, указанным в расчетах потребности по спецификам экономической классификации расходов бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z58" w:id="42"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z58" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Пояснительная записка составляется в произвольной форме с описанием планируемых расходов на каждую избирательную кампанию. Пояснительная записка к бюджетной заявке содержит:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z59" w:id="43"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z59" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       краткое описание текущей ситуации, имеющихся проблем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z60" w:id="44"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z60" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       информацию, конкретизирующую направления расходования бюджетных средств, в разрезе каждой избирательной кампании, указанной в пункте 4 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z61" w:id="45"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z61" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Сроки и порядок представления бюджетной заявки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z62" w:id="46"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z62" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Областные (городов республиканского значения и столицы) избирательные комиссии бюджетные заявки (расчеты потребности) на очередной плановый период представляют в срок до 15 марта текущего финансового года, на основании бюджетных заявок (расчетов потребности) нижестоящих территориальных избирательных комиссий, внесенных в срок до 15 февраля текущего финансового года.</w:t>
+      19. Избирательные комиссии столицы, областей, городов республиканского значения бюджетные заявки (расчеты потребности) на очередной плановый период представляют в срок до 15 марта текущего финансового года, на основании бюджетных заявок (расчетов потребности) нижестоящих территориальных избирательных комиссий, внесенных в срок до 15 февраля текущего финансового года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z63" w:id="47"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z127" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Последующее предоставление бюджетных заявок (расчетов потребности) или их корректировка осуществляется в сроки, устанавливаемые Центризбиркомом, с учетом объявления или назначения выборов в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституционным законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О выборах в Республике Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z64" w:id="48"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z128" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      Внесение предложений по корректировке бюджетных заявок (расчета потребности) производится по инициативе избирательных комиссий столицы, областей, городов республиканского значения. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Внесение предложений по корректировке бюджетных заявок (расчета потребности) производится по инициативе областных (городов республиканского значения и столицы) избирательных комиссий.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 - в редакции постановления Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Избирательные комиссии столицы, областей, городов республиканского значения вносят бюджетную заявку (расчет потребности) с пояснительной запиской в Центральную избирательную комиссию Республики Казахстан в электронном виде через систему электронного документооборота.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 - в редакции постановления Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Центризбирком на основании предоставленных расчетов потребности избирательных комиссий столицы, областей, городов республиканского значения формирует примерную смету расходов на проведение избирательной кампании.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 19 с изменением, внесенным постановлением Центральной избирательной комиссии РК от 12.07.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 - в редакции постановления Центральной избирательной комиссии РК от 30.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 53/522</w:t>
+        <w:t>№ 23/37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...471 lines deleted...]
-        <w:t xml:space="preserve">                         (данные ответственного исполнителя)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3356,129 +3193,129 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1-1</w:t>
+              <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам составления</w:t>
+              <w:t>к Правилам составления и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и представления бюджетной заявки</w:t>
+              <w:t>представления бюджетной заявки</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>территориальными избирательными комиссиями</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в Центральную избирательную комиссию</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t>Республики Казахстан по</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>по избирательным кампаниям</w:t>
+              <w:t>избирательным кампаниям</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -3505,104 +3342,495 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z119" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z69" w:id="49"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   Территориальная избирательная комиссия</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z70" w:id="50"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                     БЮДЖЕТНАЯ ЗАЯВКА</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        на избирательную кампанию _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z71" w:id="51"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (подпись Председателя территориальной избирательной комиссии) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (данные ответственного исполнителя)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 1-1</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам составления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и представления бюджетной заявки</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>территориальными избирательными комиссиями</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в Центральную избирательную комиссию</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по избирательным кампаниям</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z119" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расчет расходов на прочие средства медицинского назначения территориальной избирательной комиссии ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 1-1 в соответствии с постановлением Центральной избирательной комиссии РК от 12.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 53/522</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); с изменением, внесенным постановлением Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательная кампания ________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3799,87 +4027,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Норма отпуска средств медицинского назначения на 1 единицу в день (тенге)</w:t>
+Норма отпуска средств медицинского назначения на 1 единицу в день (теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма затрат (тысяч тенге) (графа3хграфа4х графа5)/1000</w:t>
+Сумма затрат (тысяч теңге) (графа3хграфа4х графа5)/1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4660,112 +4888,150 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z74" w:id="55"/>
+    <w:bookmarkStart w:name="z74" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расчет потребности территориальной избирательной</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>комиссии ______________________________ на горюче-смазочные материалы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(далее – ГСМ)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z75" w:id="56"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 с изменением, внесенным постановлением Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z75" w:id="54"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              Избирательная кампания |______________|</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Специфика 144 "Приобретение топлива, горюче-смазочных материалов"|</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -5052,51 +5318,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма расходов ГСМ на одну машину в месяц, в тыс. тенге (гр.6 х гр.7)</w:t>
+Сумма расходов ГСМ на одну машину в месяц, в тыс. теңге (гр.6 х гр.7)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6138,70 +6404,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z76" w:id="57"/>
+    <w:bookmarkStart w:name="z76" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6214,143 +6480,143 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма расходов ГСМ на все машины в год, в тыс. тенге (гр.8 х гр.2*12)</w:t>
+Сумма расходов ГСМ на все машины в год, в тыс. теңге (гр.8 х гр.2*12)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z77" w:id="58"/>
+          <w:bookmarkStart w:name="z77" w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма расходов на поправочные коэффициенты</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="58"/>
+          <w:bookmarkEnd w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(тенге)</w:t>
+(теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Всего расходов ( гр.9+гр.10) (тенге)</w:t>
+Всего расходов ( гр.9+гр.10) (теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6734,64 +7000,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z78" w:id="59"/>
+      <w:bookmarkStart w:name="z78" w:id="57"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              Председатель территориальной избирательной комиссии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________ ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7127,100 +7393,138 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z81" w:id="60"/>
+    <w:bookmarkStart w:name="z81" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расчет потребности территориальной избирательной комиссии</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>________________________________ по закупке расходных материалов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z82" w:id="61"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 с изменением, внесенным постановлением Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z82" w:id="59"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              Избирательная кампания|______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">        Специфика 149 "Приобретение прочих запасов"|</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -7360,87 +7664,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Средняя стоимость  за единицу, тенге</w:t>
+Средняя стоимость  за единицу, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Общая стоимость, тыс.тенге (гр.3 х гр.4)/1000</w:t>
+Общая стоимость, тыс. теңге (гр.3 х гр.4)/1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9999,64 +10303,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z83" w:id="62"/>
+      <w:bookmarkStart w:name="z83" w:id="60"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              Председатель территориальной избирательной комиссии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________ ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10392,100 +10696,138 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z86" w:id="63"/>
+    <w:bookmarkStart w:name="z86" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расчет потребности территориальной избирательной комиссии</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>________________________________ на оплату услуг связи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z87" w:id="64"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 4 с изменением, внесенным постановлением Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z87" w:id="62"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              Избирательная кампания |______________|</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Специфика |152 "Оплата услуг связи"|</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10631,179 +10973,179 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Абонентская плата на 1 единицу в месяц (тенге)</w:t>
+Абонентская плата на 1 единицу в месяц (теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Повременная оплата на 1 ед. в месяц (тенге)</w:t>
+Повременная оплата на 1 ед. в месяц (теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты 1 раз в год за использование канала связи (тенге)</w:t>
+Размер оплаты 1 раз в год за использование канала связи (теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z88" w:id="65"/>
+          <w:bookmarkStart w:name="z88" w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Средние затраты за месяц</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="65"/>
+          <w:bookmarkEnd w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-на 1 единицу (тенге)</w:t>
+на 1 единицу (теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10888,86 +11230,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Плата за трафик в месяц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z89" w:id="66"/>
+          <w:bookmarkStart w:name="z89" w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма затрат ((гр.4 х гр.8+гр.5х гр.8+гр.6+гр.7х гр.8+</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="66"/>
+          <w:bookmarkEnd w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-гр.9 х гр.8+гр.10 хгр.8)х гр.3)/1000(тыс. тенге)</w:t>
+гр.9 х гр.8+гр.10 хгр.8)х гр.3)/1000(тыс. теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15465,70 +15807,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z90" w:id="67"/>
+          <w:bookmarkStart w:name="z90" w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10. Междугородние</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="67"/>
+          <w:bookmarkEnd w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 переговоры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -19931,64 +20273,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z91" w:id="68"/>
+      <w:bookmarkStart w:name="z91" w:id="66"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              Председатель территориальной избирательной комиссии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________ ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -20307,100 +20649,138 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z94" w:id="69"/>
+    <w:bookmarkStart w:name="z94" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расчет потребности территориальной избирательной</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>__________________________________ по оплате транспортных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z95" w:id="70"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 5 с изменением, внесенным постановлением Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z95" w:id="68"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              Избирательная кампания |______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Специфика 153 "Оплата транспортных услуг"</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -20489,86 +20869,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кол-во (ед.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z96" w:id="71"/>
+          <w:bookmarkStart w:name="z96" w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Затраты на оплату транспортных</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="71"/>
+          <w:bookmarkEnd w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-услуг в месяц (тенге)</w:t>
+услуг в месяц (теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20596,51 +20976,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Всего расходов за год в тыс.тенге (гр.2 х гр.3 х гр.4)/1000</w:t>
+Всего расходов за год в тыс. теңге (гр.2 х гр.3 х гр.4)/1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22314,64 +22694,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z97" w:id="72"/>
+      <w:bookmarkStart w:name="z97" w:id="70"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              Председатель территориальной избирательной комиссии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________ ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -22707,112 +23087,150 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z100" w:id="73"/>
+    <w:bookmarkStart w:name="z100" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расчет потребности территориальной избирательной комиссии</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>________________________________ по оплате работ и услуг,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>оказанных физическими и юридическими лицами</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z101" w:id="74"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 6 с изменением, внесенным постановлением Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z101" w:id="72"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              Избирательная кампания |______________|</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Специфика 159 "оплата прочих услуг и работ"|</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -22877,51 +23295,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма расходов (тыс. тенге)</w:t>
+Сумма расходов (тыс. теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23555,104 +23973,124 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z122" w:id="75"/>
+    <w:bookmarkStart w:name="z122" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расчет расходов на оплату аренды за помещение территориальной избирательной комиссии ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 6-1 в соответствии с постановлением Центральной избирательной комиссии РК от 12.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 53/522</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); с изменением, внесенным постановлением Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательная кампания _____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -23778,87 +24216,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Арендная плата за 1 квадратный метр за 1 месяц тенге</w:t>
+Арендная плата за 1 квадратный метр за 1 месяц теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Арендная плата в месяц графа 2 х графу 3 тенге</w:t>
+Арендная плата в месяц графа 2 х графу 3 теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23886,51 +24324,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма расходов (графа 4 х графу 5)/1000 тысяч тенге</w:t>
+Сумма расходов (графа 4 х графу 5)/1000 тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24711,120 +25149,158 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z105" w:id="76"/>
+    <w:bookmarkStart w:name="z105" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расчет потребности территориальной избирательной комиссии</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>______________________ по прочим текущим затратам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z106" w:id="77"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      Избирательная кампания___________</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 7 с изменением, внесенным постановлением Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z107" w:id="78"/>
+    <w:bookmarkStart w:name="z106" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Избирательная кампания___________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z107" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       Специфика 169 "Прочие текущие затраты"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -24983,51 +25459,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Итого расходов в (в тыс.тенге)</w:t>
+Итого расходов в (в тыс. теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26017,64 +26493,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z108" w:id="79"/>
+      <w:bookmarkStart w:name="z108" w:id="77"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
             Председатель территориальной избирательной комиссии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________ ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -26393,92 +26869,134 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z111" w:id="80"/>
+    <w:bookmarkStart w:name="z111" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сводный расчет потребности территориальной избирательной комиссии</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>_____________________________ по избирательной кампании</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 8 с изменением, внесенным постановлением Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>___________________________________________</w:t>
+        <w:t xml:space="preserve"> ___________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -26555,70 +27073,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отчет на ____ год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z112" w:id="81"/>
+          <w:bookmarkStart w:name="z112" w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уточненный</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="81"/>
+          <w:bookmarkEnd w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 план</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -26666,126 +27184,126 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z113" w:id="82"/>
+          <w:bookmarkStart w:name="z113" w:id="80"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кассовые</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="82"/>
+          <w:bookmarkEnd w:id="80"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 расходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z114" w:id="83"/>
+          <w:bookmarkStart w:name="z114" w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фактические</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="83"/>
+          <w:bookmarkEnd w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 расходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
@@ -27405,51 +27923,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Всего затрат (тыс.тенге)</w:t>
+1. Всего затрат (тыс. теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28758,64 +29276,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z115" w:id="84"/>
+      <w:bookmarkStart w:name="z115" w:id="82"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
             Председатель территориальной избирательной комиссии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________ ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -28957,55 +29475,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -29331,31 +29849,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>