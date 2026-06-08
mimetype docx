--- v1 (2026-03-12)
+++ v2 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e9e0bbe" w14:textId="e9e0bbe">
+    <w:p w14:paraId="81e9e53" w14:textId="81e9e53">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -18103,1824 +18103,1860 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Высоколиквидные и ликвидные активы брокера и (или) дилера, имеющиеся на дату расчета, признаются таковыми в соответствии с пунктом 6 Методики.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
     <w:bookmarkStart w:name="z690" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...9 lines deleted...]
-        <w:t>6. В расчет высоколиквидных активов брокера и (или) дилера включаются активы, указанные в следующих строках Таблицы расчета значений пруденциальных нормативов организации, осуществляющей брокерскую и (или) дилерскую деятельность на рынке ценных бумаг согласно приложению к Правилам расчета значений пруденциальных нормативов, обязательных к соблюдению организациями, осуществляющими брокерскую и (или) дилерскую деятельность на рынке ценных бумаг, утвержденным настоящим постановлением (далее - Правила), в соответствующих объемах: 1.1, 1.2, 1.4, 1.5, 1.6, 1.7, 1.8, 1.9, 1.10, 1.12, 1.13, 2.1, 2.2, 2.3, 2.4, 2.8, 2.10, 2.11, 2.14, 3.1, 3.2, 3.5, 4.4, 5.1, 5.2, 5.3, 5.4. (за исключением ценных бумаг, являющимися предметом операций репо).</w:t>
+      6. В расчет высоколиквидных активов брокера и (или) дилера включаются активы, указанные в следующих строках Таблицы расчета значений пруденциальных нормативов организации, осуществляющей брокерскую и (или) дилерскую деятельность на рынке ценных бумаг согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам расчета значений пруденциальных нормативов, обязательных к соблюдению организациями, осуществляющими брокерскую и (или) дилерскую деятельность на рынке ценных бумаг, утвержденным настоящим постановлением (далее - Правила), в соответствующих объемах: 1.1, 1.2, 1.4, 1.5, 1.6, 1.7, 1.8, 1.9, 1.10, 1.12, 1.13, 2.1, 2.2, 2.3, 2.4, 2.8, 2.10, 2.11, 2.14, 3.1, 3.2, 3.5, 4.4, 5.1, 5.2, 5.3, 5.4. (за исключением ценных бумаг, являющимися предметом операций репо).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z808" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В качестве ликвидных активов брокера и (или) дилера признаются активы, указанные в следующих строках Таблицы расчета значений пруденциальных нормативов организации, осуществляющей брокерскую и (или) дилерскую деятельность на рынке ценных бумаг согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам, в соответствующих объемах: 1.3, 1.11, 2.5, 2.6, 2.7, 2.9, 2.12, 2.13, 2.15, 2.16, 3.3, 3.4, 3.6, 3.7, 4.1, 4.2, 4.3, 4.5 (за исключением ценных бумаг, являющимися предметом операций репо).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z809" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Брокер и (или) дилер соблюдает норматив диверсификации, при котором объем инвестиций в одного эмитента и его аффилированных лиц составляет не более 20 % от совокупных ликвидных активов брокера и (или) дилера.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z810" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Норма, установленная частью третьей настоящего пункта Методики, не распространяется на государственные ценные бумаги Республики Казахстан и финансовые инструменты, выпущенные (предоставленные) аффилированными по отношении друг к другу лицами, более 50 (пятидесяти) процентов голосующих акций которых принадлежат государству или национальному управляющему холдингу или Национальному Банку Республики Казахстан, а также на ценные бумаги являющиеся предметом операции "обратного репо", заключенной с участием центрального контрагента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 – в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z692" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В расчет высоколиквидных и ликвидных активов, предусмотренных пунктом 6 Методики, не включаются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z786" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) активы, являющиеся обеспечением по обязательствам брокера и (или) дилера и (или) на которые право собственности брокера и (или) дилера ограничено (за исключением операций репо).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z787" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ценные бумаги, являющиеся предметом операции "обратного репо", включаются в расчет ликвидных активов брокера и (или) дилера в объемах, указанных в Таблице расчета значений пруденциальных нормативов организации, осуществляющей брокерскую и (или) дилерскую деятельность на рынке ценных бумаг, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам (за исключением ценных бумаг, являющихся предметом операции "обратного репо", заключенной с участием центрального контрагента).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z788" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ценные бумаги, являющиеся предметом операции "обратного репо", заключенной с участием центрального контрагента, включаются в расчет ликвидных активов брокера и (или) дилера в полном объеме;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z789" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ценные бумаги, являющиеся предметом операций репо, включаются в расчет ликвидных активов брокера и (или) дилера, в размере 70 % от совокупного объема ценных бумаг являющихся предметом операций репо;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z790" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственные ценные бумаги со сроком до погашения более 1 (одного) года на расчетную дату, являющиеся предметом операций репо включаются в расчет ликвидных активов брокера и (или) дилера в размере 85 % от совокупного объема государственных ценных бумаг со сроком до погашения более 1 (одного) года на расчетную дату являющихся предметом операций репо;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z791" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственные ценные бумаги со сроком до погашения до 1 (одного) года на расчетную дату, являющиеся предметом операций репо включаются в расчет ликвидных активов брокера и (или) дилера в размере 95 % от совокупного объема государственных ценных бумаг со сроком до погашения до 1 (одного) года на расчетную дату являющихся предметом операций репо.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z792" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ценные бумаги, являющиеся предметом операций репо отражаются в строках 6.3, 6.4, 6.5 Таблицы расчета значений пруденциальных нормативов организации, осуществляющей брокерскую и (или) дилерскую деятельность на рынке ценных бумаг согласно приложению к Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z793" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ценные бумаги, выпущенные юридическими лицами, являющимися аффилированными лицами по отношению к брокеру и (или) дилеру, за исключением акций, входящих в официальный список фондовой биржи, параметры которого используются в целях расчета индекса рынка акций фондовой биржи (представительский список фондовой биржи).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 16.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z697" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Методика расчета значений пруденциальных нормативов добровольных накопительных пенсионных фондов, совмещающих деятельность по управлению инвестиционным портфелем с правом привлечения добровольных пенсионных взносов с брокерской и (или) дилерской деятельностью на рынке ценных бумаг без права ведения счетов клиентов в качестве номинального держателя</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z698" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Коэффициент достаточности собственного капитала ДНПФ рассчитывается по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z699" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К = (ЛА - О) / МРСК, где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z700" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЛА - ликвидные активы ДНПФ, имеющиеся на дату расчета, указанные в пункте 11 Методики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z701" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      О - обязательства по балансу, имеющиеся на дату расчета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z702" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МРСК - минимальный размер собственного капитала ДНПФ, принимаемый в расчет достаточности собственного капитала, рассчитанный в соответствии с пунктом 10 Методики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z703" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Коэффициент ликвидности ДНПФ рассчитывается по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z704" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кл = ЛА/O, где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z705" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЛА - ликвидные активы ДНПФ, имеющиеся на дату расчета, которые указаны в пункте 11 Методики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z706" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      О - обязательства по балансу, имеющиеся на дату расчета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z707" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Если:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z708" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      стоимость пенсионных активов, принятых в инвестиционное управление, составляет менее 40 000 000 000 (сорока миллиардов) тенге, то МРСК равен 107 000 (ста семи тысячам) МРП;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z709" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      стоимость пенсионных активов, принятых в инвестиционное управление, составляет более 40 000 000 000 (сорока миллиардов) тенге, то МРСК равен 107 000 (ста семи тысячам) МРП + (АПУ - 40 000 000 000 (сорок миллиардов) тенге)*0,0001, где АПУ являются пенсионными активами, принятыми в инвестиционное управление.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z710" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В качестве ликвидных активов ДНПФ признаются собственные активы ДНПФ, указанные в Таблице расчета значений пруденциальных нормативов организации, осуществляющей брокерскую и (или) дилерскую деятельность на рынке ценных бумаг, согласно приложению к Правилам, в соответствующих объемах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z711" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. В расчет ликвидных активов, предусмотренных пунктом 11 Методики, не включаются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z712" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) активы, являющиеся обеспечением по обязательствам ДНПФ и (или) на которые право собственности ДНПФ ограничено (за исключением операций репо).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z713" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ценные бумаги, являющиеся предметом операции "обратного репо", включаются в расчет ликвидных активов ДНПФ в объемах, указанных в Таблице расчета значений пруденциальных нормативов организации, осуществляющей брокерскую и (или) дилерскую деятельность на рынке ценных бумаг, согласно приложению к Правилам (за исключением ценных бумаг, являющихся предметом операции "обратного репо", заключенной с участием центрального контрагента).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z714" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ценные бумаги, являющиеся предметом операции "обратного репо", заключенной с участием центрального контрагента, включаются в расчет ликвидных активов ДНПФ в полном объеме;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z715" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ценные бумаги, выпущенные юридическими лицами, являющимися аффилиированными лицами по отношению к ДНПФ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z716" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ценные бумаги, выпущенные доверительными управляющими десятью и более процентами голосующих акций ДНПФ, принадлежащих крупным акционерам ДНПФ, и аффилированными лицами данных доверительных управляющих;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z717" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) вклады и текущие счета в банках второго уровня, являющихся аффилированными лицами по отношению к ДНПФ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z718" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Сделки за счет собственных активов ДНПФ совершаются в порядке, установленном главой 2 Правил осуществления деятельности единого накопительного пенсионного фонда и (или) добровольных накопительных пенсионных фондов, утвержденных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 7 июня 2023 года № 42, зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 32832.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z719" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Методика расчета значений пруденциальных нормативов управляющих инвестиционным портфелем, совмещающих деятельность по управлению инвестиционным портфелем без права привлечения добровольных пенсионных взносов с брокерской и (или) дилерской деятельностью с правом ведения счетов клиентов в качестве номинального держателя или управляющих инвестиционным портфелем, совмещающих деятельность по управлению инвестиционным портфелем без права привлечения добровольных пенсионных взносов с брокерской и (или) дилерской деятельностью без права ведения счетов клиентов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z720" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Коэффициент достаточности собственного капитала УИП1 или УИП2, осуществляющих в соответствии с договором, заключенным с единым накопительным пенсионным фондом, доверительное управление пенсионными активами, рассчитывается по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z721" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К = (ВЛА+ЛА - О) / (МРСК+Ор_БД+Ор_УИП+Ор_УИП_ПА), где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z722" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ВЛА - высоколиквидные активы УИП1 или УИП2, имеющиеся на дату расчета, которые признаются высоколиквидными в соответствии с пунктом 17 Методики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z723" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЛА - ликвидные активы УИП1 или УИП2, имеющиеся на дату расчета, которые признаются ликвидными в соответствии с пунктом 17 Методики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z724" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      О – совокупные обязательства по балансу, имеющиеся на дату расчета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z725" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МРСК - минимальный размер собственного капитала УИП1 или УИП2, осуществляющих в соответствии с договором, заключенным с единым накопительным пенсионным фондом, доверительное управление пенсионными активами, принимаемый в расчет достаточности собственного капитала, составляющий 440 000 (четыреста сорок тысяч) МРП;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z726" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ор_БД - операционный риск, связанный с брокерской и (или) дилерской деятельностью, рассчитанный в соответствии с пунктом 4 Методики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z727" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ор_УИП - операционный риск, связанный с доверительным управлением активов, рассчитанный как размер активов в инвестиционном управлении на дату расчета, умноженный на коэффициент операционного риска УИП – 0,1%;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z728" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ор_УИП_ПА - операционный риск, связанный с доверительным управлением пенсионных активов, рассчитанный как размер активов в инвестиционном управлении на дату расчета, умноженный на коэффициент операционного риска УИП ПА – 4%.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z729" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. Коэффициент достаточности собственного капитала УИП1 или УИП2 рассчитывается по формуле: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z730" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К = (ВЛА+ЛА - О) / (МРСК+Ор_БД+Ор_УИП), где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z731" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ВЛА - высоколиквидные активы УИП1 или УИП2, имеющиеся на дату расчета, которые признаются высоколиквидными в соответствии с пунктом 17 Методики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z732" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЛА - ликвидные активы УИП1 или УИП2, имеющиеся на дату расчета, которые признаются ликвидными в соответствии с пунктом 17 Методики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z733" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      О – совокупные обязательства по балансу, имеющиеся на дату расчета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z734" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МРСК - минимальный размер собственного капитала УИП1 или УИП2, принимаемый в расчет достаточности собственного капитала, составляющий 50 000 (пятьдесят тысяч) МРП;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z735" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ор_БД - операционный риск, связанный с брокерской и (или) дилерской деятельностью, рассчитанный в соответствии с пунктом 4 Методики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z736" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ор_УИП – операционный риск, связанный с доверительным управлением активов, рассчитанный как размер активов в инвестиционном управлении на расчетную дату, умноженный на коэффициент операционного риска УИП – 0,1%.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z737" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Минимальное значение коэффициентов срочной ликвидности УИП1 или УИП2 устанавливается в размере:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z738" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К2-1 – не менее 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z739" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К2-2 – не менее 0,9;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z740" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К2-3 – не менее 0,8;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z741" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К2-4 – не менее 0,5.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z742" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Коэффициент срочной ликвидности К2-1 рассчитывается как отношение размера высоколиквидных активов к размеру срочных обязательств с оставшимся сроком до погашения от 0 (нуля) до 7 (семи) дней включительно. Если размер срочных обязательств с оставшимся сроком до погашения от 0 (нуля) до 7 (семи) дней составляет менее 10 % от высоколиквидных активов, то коэффициент срочной ликвидности К2-1 не рассчитывается и считается исполненным.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z743" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Коэффициент срочной ликвидности К2-2 рассчитывается как отношение размера совокупных ликвидных активов к размеру срочных обязательств с оставшимся сроком до погашения от 0 (нуля) до 30 (тридцати) дней включительно. Если размер срочных обязательств с оставшимся сроком до погашения от 0 (нуля) до 30 (тридцати) дней составляет менее 10 % от cовокупных ликвидных активов, то коэффициент срочной ликвидности К2-2 не рассчитывается и считается исполненным.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z744" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Коэффициент срочной ликвидности К2-3 рассчитывается как отношение размера совокупных ликвидных активов к размеру срочных обязательств с оставшимся сроком до погашения от 0 (нуля) до 90 (девяносто) дней включительно. Если размер срочных обязательств с оставшимся сроком до погашения от 0 (нуля) до 90 (девяносто) дней составляет менее 10 % от совокупных ликвидных активов, то коэффициент срочной ликвидности К2-3 не рассчитывается и считается исполненным.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z745" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Коэффициент срочной ликвидности К2-4 рассчитывается как отношение размера совокупных ликвидных активов к размеру совокупных обязательств. Если размер совокупных обязательств составляет менее 10% от совокупных ликвидных активов, то коэффициент срочной ликвидности К2-4 не рассчитывается и считается исполненным.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z746" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Высоколиквидные и ликвидные активы управляющего инвестиционным портфелем, имеющиеся на дату расчета, признаются таковыми в соответствии с пунктом 17 Методики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z747" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17. В расчет высоколиквидных активов УИП1 или УИП2 включаются активы, указанные в следующих строках Таблицы расчета значений пруденциальных нормативов организации, осуществляющей брокерскую и (или) дилерскую деятельность на рынке ценных бумаг, согласно приложению к Правилам, в соответствующих объемах: 1.1, 1.2, 1.4, 1.5, 1.6, 1.7, 1.8, 1.9, 1.10, 1.12, 1.13, 2.1, 2.2, 2.3, 2.4, 2.8, 2.10, 2.11, 2.14, 3.1, 3.2, 3.5, 4.4, 5.1, 5.2, 5.3, 5.4 (за исключением ценных бумаг являющихся предметом операций репо).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В качестве ликвидных активов УИП1 или УИП2 признаются активы, указанные в следующих строках Таблицы расчета значений пруденциальных нормативов организации, осуществляющей брокерскую и (или) дилерскую деятельность на рынке ценных бумаг согласно приложению к Правилам, в соответствующих объемах: 1.3, 1.11, 2.5, 2.6, 2.7, 2.9, 2.12, 2.13, 2.15, 2.16, 3.3, 3.4, 3.6, 3.7, 4.1, 4.2, 4.3, 4.5 (за исключением ценных бумаг, являющимися предметом операций репо).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      УИП1 или УИП2 соблюдает норматив диверсификации, при котором объем инвестиций в одного эмитента и его аффилированных лиц составляет не более 20 % от совокупных ликвидных активов УИП1 или УИП2.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Норма, установленная частью третьей настоящего пункта Методики, не распространяется на финансовые инструменты, выпущенные (предоставленных) аффилированными по отношении друг к другу лицами, более 50 (пятидесяти) процентов голосующих акций которых принадлежат государству или национальному управляющему холдингу или Национальному Банку Республики Казахстан, а также на ценные бумаги являющиеся предметом операции "обратного репо", заключенной с участием центрального контрагента.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 6 – в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 31.12.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 – в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 31.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z692" w:id="110"/>
-[...1423 lines deleted...]
-    <w:bookmarkStart w:name="z749" w:id="170"/>
+    <w:bookmarkStart w:name="z749" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. В расчет высоколиквидных и ликвидных активов УИП1 или УИП2, предусмотренных пунктом 17 Методики, не включаются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z799" w:id="171"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z799" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) активы, являющиеся обеспечением по обязательствам УИП1 или УИП2 и (или) на которые право собственности УИП1 или УИП2 ограничено (за исключением операций репо).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z800" w:id="172"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z800" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ценные бумаги, являющиеся предметом операции "обратного репо", включаются в расчет ликвидных активов УИП1 или УИП2 в объемах, указанных в Таблице расчета значений пруденциальных нормативов организации, осуществляющей брокерскую и (или) дилерскую деятельность на рынке ценных бумаг согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам (за исключением ценных бумаг, являющихся предметом операции "обратного репо", заключенной с участием центрального контрагента).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z801" w:id="173"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z801" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ценные бумаги, являющиеся предметом операции "обратного репо", заключенной с участием центрального контрагента, включаются в расчет ликвидных активов УИП1 или УИП2 в полном объеме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z802" w:id="174"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z802" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ценные бумаги, являющиеся предметом операций репо, включаются в расчет ликвидных активов УИП1 или УИП2, в размере 70 % от совокупного объема ценных бумаг являющихся предметом операций репо;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z803" w:id="175"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z803" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственные ценные бумаги со сроком до погашения более 1 (одного) года на расчетную дату, являющиеся предметом операций репо, включаются в расчет ликвидных активов УИП1 или УИП2 в размере 85 % от совокупного объема государственных ценных бумаг со сроком до погашения более 1 (одного) года на расчетную дату являющихся предметом операций репо;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z804" w:id="176"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z804" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственные ценные бумаги со сроком до погашения до 1 (одного) года на расчетную дату, являющиеся предметом операций репо, включаются в расчет ликвидных активов УИП1 или УИП2 в размере 95% от совокупного объема государственных ценных бумаг со сроком до погашения до 1 (одного) года на расчетную дату являющихся предметом операций репо.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z805" w:id="177"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z805" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ценные бумаги, являющиеся предметом операций репо, отражаются в строке 6.3, 6.4, 6.5 Таблицы расчета значений пруденциальных нормативов УИП1 или УИП2 согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z806" w:id="178"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z806" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ценные бумаги, выпущенные юридическими лицами, являющимися аффилированными лицами по отношению к УИП1 или УИП2, за исключением акций, входящих в официальный список фондовой биржи, параметры которого используются в целях расчета индекса рынка акций фондовой биржи (представительский список фондовой биржи).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkEnd w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20074,282 +20110,282 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 27 апреля 2018 года № 80</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z367" w:id="179"/>
+    <w:bookmarkStart w:name="z367" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень нормативных правовых актов Республики Казахстан, а также структурных элементов некоторых нормативных правовых актов Республики Казахстан, признаваемых утратившими силу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z368" w:id="180"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z368" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 16 июля 2014 года № 146 "Об установлении пруденциального норматива для организаций, осуществляющих брокерскую и (или) дилерскую деятельность на рынке ценных бумаг, утверждении Правил расчета значений пруденциального норматива для организаций, осуществляющих брокерскую и (или) дилерскую деятельность на рынке ценных бумаг" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 9736, опубликовано 2 октября 2014 года в газете "Юридическая газета" № 148 (2716).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z369" w:id="181"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z369" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня нормативных правовых актов Республики Казахстан по вопросам официального списка ценных бумаг фондовой биржи, в которые вносятся изменения, утвержденного постановлением Правления Национального Банка Республики Казахстан от 24 декабря 2014 года № 244 "О внесении изменений в некоторые нормативные правовые акты Республики Казахстан по вопросам официального списка ценных бумаг фондовой биржи" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 10339, опубликовано 18 марта 2015 года в информационно-правовой системе "Әділет").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z370" w:id="182"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z370" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня нормативных правовых актов Республики Казахстан по вопросам регулирования рынка ценных бумаг, в которые вносятся изменения, согласно приложению 2 к постановлению Правления Национального Банка Республики Казахстан от 27 марта 2017 года № 54 "Об утверждении Требований к эмитентам и их ценным бумагам, допускаемым (допущенным) к обращению на фондовой бирже, а также к отдельным категориям списка фондовой биржи и внесении изменений в некоторые нормативные правовые акты Республики Казахстан по вопросам регулирования рынка ценных бумаг" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 15175, опубликовано 14 июня 2017 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан ).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z371" w:id="183"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z371" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня нормативных правовых актов Республики Казахстан, в которые вносятся изменения и дополнения по вопросам представления отчетности профессиональными участниками рынка ценных бумаг, утвержденного постановлением Правления Национального Банка Республики Казахстан от 29 января 2018 года № 5 "О внесении изменений и дополнений в некоторые нормативные правовые акты Республики Казахстан по вопросам представления отчетности профессиональными участниками рынка ценных бумаг" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 16498, опубликовано 19 марта 2018 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkEnd w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -20675,31 +20711,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>