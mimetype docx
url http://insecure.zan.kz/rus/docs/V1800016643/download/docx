--- v0 (2025-10-14)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3a03957" w14:textId="3a03957">
+    <w:p w14:paraId="aab8e29" w14:textId="aab8e29">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -348,137 +348,156 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня распространяется на отношения, возникшие со дня введения в действие настоящего постановления из ранее заключенных договоров.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Председатель</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Национального Банка</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -486,194 +505,226 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Д. Акишев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z15" w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министр информации и коммуникаций</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________ Д. Абаев</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7 марта 2018 года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z16" w:id="11"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министр национальной экономики</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________ Т. Сулейменов</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"___" _____________ 2018 года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -783,2970 +834,2523 @@
               </w:rPr>
               <w:t>от 29 января 2018 года № 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень нормативных правовых актов Республики Казахстан по вопросам регулирования рынка ценных бумаг, в которые вносятся изменения и дополнения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Внести в </w:t>
+      1. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 17.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 16 июля 2007 года № 210 "Об установлении перечня и порядка приобретения базовых активов производных ценных бумаг и производных финансовых инструментов, с которыми банки второго уровня могут осуществлять брокерскую и (или) дилерскую деятельность на рынке ценных бумаг, а также случаев заключения сделок с государственными ценными бумагами и негосударственными ценными бумагами на вторичном рынке, производными финансовыми инструментами на неорганизованном рынке ценных бумаг" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 4892) следующие изменения:</w:t>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 28 апреля 2012 года № 165 "Об утверждении Инструкции к программно-техническим средствам и иному оборудованию, необходимым для осуществления деятельности на рынке ценных бумаг" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 7734, опубликовано 29 августа 2012 года в газете "Казахстанская правда" № 290-291 (27109-27110) следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
-[...35 lines deleted...]
-        <w:t>:</w:t>
+    <w:bookmarkStart w:name="z33" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заголовок изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
-[...15 lines deleted...]
-      абзац первый изложить в следующей редакции:</w:t>
+    <w:bookmarkStart w:name="z34" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Об утверждении Требований к программно-техническим средствам и иному оборудованию, необходимым для осуществления деятельности на рынке ценных бумаг";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункт 3)</w:t>
+        <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkStart w:name="z36" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "3) базовый актив производных финансовых инструментов допущен к обращению на организованном рынке ценных бумаг Республики Казахстан и (или) в системе организаторов торгов, признаваемых международными фондовыми биржами, указанных в Списке организаторов торгов, признаваемых международными фондовыми биржами, согласно </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> к Нормативам № 170;";</w:t>
+      "1. Утвердить прилагаемые </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Требования</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к программно-техническим средствам и иному оборудованию, необходимым для осуществления деятельности на рынке ценных бумаг.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z37" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в Инструкции к программно–техническим средствам и иному оборудованию, необходимым для осуществления деятельности на рынке ценных бумаг, утвержденной указанным постановлением:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z38" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заголовок изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z39" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Требования к программно-техническим средствам и иному оборудованию, необходимым для осуществления деятельности на рынке ценных бумаг";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 2-1</w:t>
+        <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:bookmarkStart w:name="z41" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Настоящие Требования к программно-техническим средствам и иному оборудованию, необходимым для осуществления деятельности на рынке ценных бумаг (далее - Требования), определяют требования к программно-техническим средствам и иному оборудованию, необходимым для осуществления деятельности на рынке ценных бумаг (далее - программное обеспечение), и организации безопасной работы, обеспечивающей сохранность и защиту информации от несанкционированного доступа к данным, хранящимся у профессиональных участников рынка ценных бумаг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z42" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Действие Требований не распространяется на отношения, возникающие при использовании информационных ресурсов Национального Банка Республики Казахстан на основании соответствующего соглашения, заключенного между профессиональным участником рынка ценных бумаг и Национальным Банком Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "2-1. Банки второго уровня для включения в реестр сделок с производными финансовыми инструментами, заключенными на неорганизованном рынке, ведение которого осуществляется центральным депозитарием (далее - реестр), не позднее 14-00 часов по времени города Астаны первого рабочего дня недели, следующей за отчетной неделей, представляют в центральный депозитарий информацию в соответствии с требованиями </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="19"/>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 10)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 1 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "10) применение системы двойного ввода приказов разными пользователями ("первый ввод" и "второй ввод") в целях исключения ошибок при вводе данной информации (за исключением ввода заявок на покупку и продажу финансовых инструментов в торговую систему фондовой биржи и ввода приказов клиентами центрального депозитария (регистратора) посредством программного обеспечения центрального депозитария (регистратора). При введении информации пользователи "второго ввода" не имеют доступа к информации, введенной пользователями "первого ввода". В случае несоответствия данных "второго ввода" данным "первого ввода" программа выдает соответствующее уведомление;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z45" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      абзац первый </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z46" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "2. Для организаций, осуществляющих на основании соответствующей лицензии уполномоченного органа либо в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 2 июля 2003 года "О рынке ценных бумаг" брокерскую и (или) дилерскую деятельность с правом ведения счетов клиентов в качестве номинального держателя, деятельность по ведению системы реестров держателей ценных бумаг, кастодиальную деятельность, программное обеспечение в дополнение к требованиям, предусмотренным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Требований, обеспечивает:";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z47" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      абзац первый </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z48" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "3. Программное обеспечение организаций, обладающих лицензиями на осуществление брокерской и (или) дилерской деятельности с правом ведения счетов клиентов в качестве номинального держателя, кастодиальной деятельности, в дополнение к требованиям, предусмотренным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктами 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Требований, обеспечивает:";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z49" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      абзац первый </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 3-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z50" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "3-1. Программное обеспечение организаций, обладающих лицензиями на осуществление брокерской и (или) дилерской деятельности с правом ведения счетов клиентов в качестве номинального держателя, в дополнение к требованиям, предусмотренным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктами 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Требований, обеспечивает:";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "5. Типовые формы электронных документов, которыми обмениваются организации, осуществляющие на основании соответствующей лицензии уполномоченного органа либо в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 2 июля 2003 года "О рынке ценных бумаг" брокерскую и (или) дилерскую деятельность с правом ведения счетов клиентов в качестве номинального держателя, деятельность по ведению системы реестров держателей ценных бумаг, кастодиальную деятельность, определяются внутренним документом центрального депозитария и (или) регистратора и соответствуют требованиям, определенным сводом правил центрального депозитария и (или) регистратора.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z53" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      абзац первый </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z54" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "6. Программное обеспечение фондовой биржи в дополнение к требованиям, предусмотренным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Требований, обеспечивает:";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z55" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункте 3-1</w:t>
+        <w:t>пункте 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z56" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      абзац первый изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z57" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "1) заключения на международных (иностранных) рынках ценных бумаг сделок с негосударственными долговыми ценными бумагами, выпущенными (предоставленными) эмитентами-резидентами Республики Казахстан и эмитентами-нерезидентами Республики Казахстан, допущенными к обращению в системах организаторов торгов, признаваемых международными фондовыми биржами, указанных в Списке организаторов торгов, признаваемых международными фондовыми биржами, согласно </w:t>
-[...162 lines deleted...]
-    <w:bookmarkEnd w:id="26"/>
+      "7. Программное обеспечение центрального депозитария (регистратора) в дополнение к требованиям, предусмотренным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, подпунктами 1), 2) и 3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Требований, обеспечивает:";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>подпункт 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) до совершения операции по лицевому счету (субсчету) зарегистрированного лица проверку:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z60" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      возможности совершения такой операции с учетом требований законодательства Республики Казахстан о рынке ценных бумаг и свода правил центрального депозитария (регистратора);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z61" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реквизитов документов, на основании которых совершается операция по лицевому счету (субсчету) зарегистрированного лица, на предмет наличия и соответствия требованиям свода правил центрального депозитария (регистратора);";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z62" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      абзацы второй и третий </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z63" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "установлено несоответствие предполагаемой к совершению операции требованиям законодательства Республики Казахстан о рынке ценных бумаг и свода правил центрального депозитария (регистратора);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z64" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      установлено отсутствие или несоответствие реквизитов в документах, на основании которых совершается операция по лицевому счету (субсчету) зарегистрированного лица, требованиям свода правил центрального депозитария (регистратора);";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z65" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      абзац второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z66" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Для целей Требований под журналом аудита понимается специализированное средство, разработанное с целью отражения штатных и критических действий в процессе функционирования программного обеспечения;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z67" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      абзац первый </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z68" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "8. Программное обеспечение клиринговой организации в дополнение к требованиям, предусмотренным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Требований, обеспечивает:".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z69" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 28 апреля 2012 года № 168 "О минимальном размере уставного капитала заявителя (лицензиата)" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 7733, опубликовано 16 августа 2012 года в газете "Казахстанская правда" № 271-273 (27090-27092) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z70" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в заголовок внесено изменение на государственном языке, текст на русском языке не меняется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z71" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z72" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзац первый внесено изменение на государственном языке, текст на русском языке не меняется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z73" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подпункт 8) изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z74" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "8) осуществление трансфер-агентской деятельности профессиональным участником рынка ценных бумаг, созданным в организационно-правовой форме:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z75" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      акционерного общества - в размере 50 000 - кратного размера месячного расчетного показателя, установленного законом о республиканском бюджете на соответствующий финансовый год; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z76" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      товарищества с ограниченной ответственностью - в размере 10 000 - кратного размера месячного расчетного показателя, установленного законом о республиканском бюджете на соответствующий финансовый год;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z77" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> внесено изменение на государственном языке, текст на русском языке не меняется.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z78" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 21 сентября 2012 года № 298 "Об утверждении Правил осуществления трансфер-агентской деятельности на рынке ценных бумаг Республики Казахстан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 8051, опубликовано 14 ноября 2012 года в газете "Казахстанская правда" № 394-395 (27213-27214) следующие изменения и дополнение:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z79" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заголовок изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z80" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Об утверждении Правил осуществления трансфер-агентской деятельности на рынке ценных бумаг";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:bookmarkStart w:name="z82" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Требования</w:t>
-[...33 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="29"/>
+        <w:t>Правила</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осуществления трансфер-агентской деятельности на рынке ценных бумаг.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z83" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в Правилах осуществления трансфер-агентской деятельности на рынке ценных бумаг Республики Казахстан, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z84" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заголовок изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z85" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Правила осуществления трансфер-агентской деятельности на рынке ценных бумаг";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z86" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      преамбулу изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z87" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Настоящие Правила осуществления трансфер-агентской деятельности на рынке ценных бумаг (далее – Правила) устанавливают условия и порядок осуществления трансфер-агентской деятельности на рынке ценных бумаг (далее – трансфер-агентская деятельность).";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z88" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 4-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z89" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4-1. Оплата услуг трансфер-агента, оказываемых клиенту, осуществляется за счет данного клиента.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z90" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z91" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      абзац четвертый </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z92" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "документ, содержащий нотариально засвидетельствованные образцы подписей представителей профессионального участника рынка ценных бумаг - клиента трансфер-агента, обладающих правом подписывать документы от имени профессионального участника рынка ценных бумаг - клиента трансфер-агента, и оттиск его печати (при наличии);";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z93" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      абзац второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z94" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "документ, содержащий нотариально засвидетельствованные образцы подписей представителей юридического лица, обладающих правом подписывать документы от его имени, и оттиск печати (при наличии) данного юридического лица;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>преамбулу</w:t>
-[...51 lines deleted...]
-    <w:bookmarkEnd w:id="32"/>
+        <w:t>пункт 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункт 10)</w:t>
-[...32 lines deleted...]
-    <w:bookmarkStart w:name="z45" w:id="34"/>
+        <w:t>подпункт 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 12 изложить в следующей редакции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z97" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2) порядок и сроки сверки принятых и переданных документов (информации), осуществляемой трансфер-агентом и клиентами, а также порядок проверки на предмет полноты и правильности заполнения лицами, пользующимися или намеренными воспользоваться услугами профессионального участника рынка ценных бумаг - клиента трансфер-агента, приказа на совершение сделок на рынке ценных бумаг в соответствии с предоставленными профессиональным участником рынка ценных бумаг инструкциями (разъяснениями, указаниями);";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z98" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      абзац первый </w:t>
-[...9 lines deleted...]
-        <w:t>пункта 2</w:t>
+      часть первую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z46" w:id="35"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z99" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "2. Для организаций, осуществляющих на основании соответствующей лицензии уполномоченного органа либо в соответствии с </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="36"/>
+      "17. При получении документов (информации), предназначенных для их передачи, трансфер-агент сверяет подписи и оттиск печати (при наличии) на них с образцами, имеющимися в документах, указанных в абзаце четвертом подпункта 1), подпункте 2) и абзаце втором подпункта 3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил, а также проверяет на полноту и правильность заполнения лицами, пользующимися или намеренными воспользоваться услугами профессионального участника рынка ценных бумаг - клиента трансфер-агента, приказа на совершение сделок на рынке ценных бумаг в соответствии с предоставленными профессиональным участником рынка ценных бумаг инструкциями (разъяснениями, указаниями).".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z100" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      абзац первый </w:t>
-[...379 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="43"/>
+      5. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 3 февраля 2014 года № 10 "Об утверждении Правил осуществления деятельности по управлению инвестиционным портфелем" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 9248, опубликовано 16 апреля 2014 года в информационно-правовой системе "Әділет") следующее изменение:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z101" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункте 7</w:t>
-[...981 lines deleted...]
-      дополнить пунктом 4-1 следующего содержания:</w:t>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осуществления деятельности по управлению инвестиционным портфелем, утвержденных указанных постановлением:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z89" w:id="75"/>
-[...311 lines deleted...]
-    <w:bookmarkStart w:name="z98" w:id="82"/>
+    <w:bookmarkStart w:name="z102" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       часть первую </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункта 17</w:t>
+        <w:t>пункта 36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-[...159 lines deleted...]
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "36. Управляющий инвестиционным портфелем для включения в реестр сделок с производными финансовыми инструментами, заключенными самостоятельно без использования услуг брокера на неорганизованном рынке, ведение которого осуществляется центральным депозитарием (далее - реестр), не позднее 14-00 часов по времени города Астаны первого рабочего дня недели, следующей за отчетной неделей, представляют в центральный депозитарий информацию в соответствии с требованиями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4246,481 +3850,487 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z156" w:id="87"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z156" w:id="76"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выписка с лицевого счета держателя ценных бумаг</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ _______ по состоянию на ____ ______________ 20 __ года, время ________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________                   ___________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(дата составления выписки)                               (время)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z157" w:id="88"/>
+    <w:bookmarkStart w:name="z157" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о держателе ценных бумаг:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="577"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="801"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z158" w:id="89"/>
+          <w:bookmarkStart w:name="z158" w:id="78"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование держателя ценных бумаг - юридического лица, фамилия, имя, отчество (при его наличии) держателя ценных бумаг - физического лица</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="89"/>
+          <w:bookmarkEnd w:id="78"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z159" w:id="90"/>
+          <w:bookmarkStart w:name="z159" w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование и реквизиты документа, удостоверяющего личность держателя ценных бумаг - физического лица или номер и дата государственной регистрации (перерегистрации) держателя ценных бумаг - юридического лица</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="90"/>
+          <w:bookmarkEnd w:id="79"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z160" w:id="91"/>
+          <w:bookmarkStart w:name="z160" w:id="80"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование лицевого счета</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="91"/>
+          <w:bookmarkEnd w:id="80"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2059" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="577" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z161" w:id="92"/>
+          <w:bookmarkStart w:name="z161" w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="92"/>
+          <w:bookmarkEnd w:id="81"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="577" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование эмитента</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="577" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение эмитента</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4507" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вид и национальный идентификационный номер ценных бумаг (идентификатор прав требования по обязательствам эмитента по эмиссионным ценным бумагам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2059" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4783,1575 +4393,1530 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="800" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z162" w:id="93"/>
+          <w:bookmarkStart w:name="z162" w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="93"/>
+          <w:bookmarkEnd w:id="82"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="800" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="801" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="801" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="801" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="577" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z163" w:id="94"/>
+          <w:bookmarkStart w:name="z163" w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="94"/>
+          <w:bookmarkEnd w:id="83"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="577" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="577" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4507" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2059" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z164" w:id="95"/>
+    <w:bookmarkStart w:name="z164" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="910"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1415"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z165" w:id="96"/>
+          <w:bookmarkStart w:name="z165" w:id="85"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество ценных бумаг</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="85"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(прав требования по обязательствам эмитента по эмиссионным ценным бумагам)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="96"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Соотношение количества ценных бумаг, принадлежащих держателю ценных бумаг, к количеству ценных бумаг эмитента</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(в процентах)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дополнительные сведения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="910" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z166" w:id="97"/>
+          <w:bookmarkStart w:name="z166" w:id="86"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 общее количество</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="97"/>
+          <w:bookmarkEnd w:id="86"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2684" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 обремененных с указанием лица, в пользу которого осуществлено обременение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="911" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 блокированных</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 переданных в доверительное управление с указанием наименования доверительного управляющего</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1973" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 размещенных</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1977" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 голосующих</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="910" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z167" w:id="98"/>
+          <w:bookmarkStart w:name="z167" w:id="87"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="98"/>
+          <w:bookmarkEnd w:id="87"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2684" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="911" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1973" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1977" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="910" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z168" w:id="99"/>
+          <w:bookmarkStart w:name="z168" w:id="88"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:bookmarkEnd w:id="99"/>
+          <w:bookmarkEnd w:id="88"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2684" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="911" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z169" w:id="100"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z169" w:id="89"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________________________</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (наименование регистратора, место нахождения и фактический адрес, номер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             телефона, номер факса, адрес электронной почты, интернет-ресурс)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       (наименование регистратора, место нахождения и фактический адрес, номер</w:t>
-[...29 lines deleted...]
-        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...20 lines deleted...]
-      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z170" w:id="90"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лицо, уполномоченное на подписание __________________________________ ___________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (фамилия, имя, отчество                    (подпись)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (при его наличии), занимаемая должность)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z171" w:id="102"/>
+    <w:bookmarkStart w:name="z171" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место для штампа регистратора</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6677,31 +6242,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>