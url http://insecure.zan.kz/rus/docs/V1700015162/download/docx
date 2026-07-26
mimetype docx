--- v0 (2025-11-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e65d1c2" w14:textId="e65d1c2">
+    <w:p w14:paraId="3db485d" w14:textId="3db485d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,280 +93,356 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в приказ Министра национальной экономики Республики Казахстан от 27 ноября 2014 года № 114 "Об утверждении Правил аттестации экспертов, осуществляющих экспертные работы и инжиниринговые услуги в сфере архитектурной, градостроительной и строительной деятельности"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра по инвестициям и развитию Республики Казахстан от 27 апреля 2017 года № 242. Зарегистрирован в Министерстве юстиции Республики Казахстан 25 мая 2017 года № 15162</w:t>
-[...18 lines deleted...]
-      </w:t>
+        <w:t>Приказ Министра по инвестициям и развитию Республики Казахстан от 27 апреля 2017 года № 242. Зарегистрирован в Министерстве юстиции Республики Казахстан 25 мая 2017 года № 15162.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приказ утрачивает силу приказом Министра промышленности и строительства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2028).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Внести в </w:t>
+      1. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 27 ноября 2014 года № 114 "Об утверждении Правил аттестации экспертов, осуществляющих экспертные работы и инжиниринговые услуги в сфере архитектурной, градостроительной и строительной деятельности" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 10058, опубликованный в информационно-правовой системе "Әділет" 2 февраля 2015 года) следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в заголовок внесено изменение на государственном языке, текст на русском языке не меняется;</w:t>
+      в заголовок внесено изменение на государственном языке, текст на русском языке не меняется;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      в </w:t>
+      в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> внесено изменение на государственном языке, текст на русском языке не меняется;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      в </w:t>
+      в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> аттестации экспертов, осуществляющих экспертные работы и инжиниринговые услуги в сфере архитектурной, градостроительной и строительной деятельности, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      в заголовок </w:t>
+      в заголовок </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правил</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, утвержденных указанным приказом, внесено изменение на государственном языке, текст на русском языке не меняется;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      в </w:t>
+      в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> внесено изменение на государственном языке, текст на русском языке не меняется; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
@@ -378,1430 +454,1453 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "3. Аттестация проводится в целях определения уровня профессиональной подготовки и компетентности экспертов, знаний государственных нормативов в области архитектуры, градостроительства и строительства и охраны окружающей среды, в сфере санитарно-эпидемиологического благополучия населения и гигиенических нормативов, улучшения качества осуществляемых ими работ, изучения новых требований, с учетом изменений, происходящих в строительной отрасли.";</w:t>
+      "3. Аттестация проводится в целях определения уровня профессиональной подготовки и компетентности экспертов, знаний государственных нормативов в области архитектуры, градостроительства и строительства и охраны окружающей среды, в сфере санитарно-эпидемиологического благополучия населения и гигиенических нормативов, улучшения качества осуществляемых ими работ, изучения новых требований, с учетом изменений, происходящих в строительной отрасли.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "5. Эксперты по экспертизе градостроительной, предпроектной и проектно-сметной документации подразделяются по следующим специализациям:</w:t>
+      "5. Эксперты по экспертизе градостроительной, предпроектной и проектно-сметной документации подразделяются по следующим специализациям:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) градостроительство;</w:t>
+      1) градостроительство;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) предпроектная документация;</w:t>
+      2) предпроектная документация;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) архитектура;</w:t>
+      3) архитектура;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) конструктивная часть;</w:t>
+      4) конструктивная часть;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) инженерные сети и системы (по видам инженерных сетей и систем);</w:t>
+      5) инженерные сети и системы (по видам инженерных сетей и систем);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) технологическая часть (в зависимости от назначения объекта);</w:t>
+      6) технологическая часть (в зависимости от назначения объекта);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) специальные разделы проектов;</w:t>
+      7) специальные разделы проектов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) экологическая часть;</w:t>
+      8) экологическая часть;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) санитарно-эпидемиологический профиль.";</w:t>
+      9) санитарно-эпидемиологический профиль.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       "9. К аттестации допускаются следующие лица:</w:t>
+       "9. К аттестации допускаются следующие лица:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) для аттестации в качестве эксперта по экспертизе градостроительной, предпроектной и проектно-сметной документации по соответствующим разделам – лица с высшим профессиональным образованием и стажом работы по разработке и (или) экспертизе соответствующих разделов градостроительной, предпроектной и проектно-сметной документации не менее пяти лет;</w:t>
+      1) для аттестации в качестве эксперта по экспертизе градостроительной, предпроектной и проектно-сметной документации по соответствующим разделам – лица с высшим профессиональным образованием и стажом работы по разработке и (или) экспертизе соответствующих разделов градостроительной, предпроектной и проектно-сметной документации не менее пяти лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) для аттестации в качестве эксперта технического надзора по объектам первого уровня ответственности в части несущих и ограждающих конструкций - лица с высшим профессиональным образованием в сфере строительства и стажом работы экспертом не менее пяти лет;</w:t>
+      2) для аттестации в качестве эксперта технического надзора по объектам первого уровня ответственности в части несущих и ограждающих конструкций - лица с высшим профессиональным образованием в сфере строительства и стажом работы экспертом не менее пяти лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) для аттестации в качестве эксперта технического надзора по объектам первого уровня ответственности в части инженерных сетей – лица с высшим профессиональным образованием в сфере строительства и стажом работы экспертом не менее пяти лет;</w:t>
+      3) для аттестации в качестве эксперта технического надзора по объектам первого уровня ответственности в части инженерных сетей – лица с высшим профессиональным образованием в сфере строительства и стажом работы экспертом не менее пяти лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) для аттестации в качестве эксперта технического надзора по объектам первого уровня ответственности в части технологического оборудования – лица с высшим профессиональным образованием в сфере строительства и стажом работы экспертом не менее пяти лет;</w:t>
+      4) для аттестации в качестве эксперта технического надзора по объектам первого уровня ответственности в части технологического оборудования – лица с высшим профессиональным образованием в сфере строительства и стажом работы экспертом не менее пяти лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) для аттестации в качестве эксперта технического надзора по объектам второго и третьего уровней ответственности в части несущих и ограждающих конструкций – лица с высшим профессиональным образованием в сфере строительства и стажом работы при производстве строительно-монтажных работ не менее трех лет;</w:t>
+      5) для аттестации в качестве эксперта технического надзора по объектам второго и третьего уровней ответственности в части несущих и ограждающих конструкций – лица с высшим профессиональным образованием в сфере строительства и стажом работы при производстве строительно-монтажных работ не менее трех лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) для аттестации в качестве эксперта технического надзора по объектам второго и третьего уровней ответственности в части инженерных сетей – лица с высшим профессиональным образованием в сфере строительства и стажом работы при производстве строительно-монтажных работ не менее трех лет;</w:t>
+      6) для аттестации в качестве эксперта технического надзора по объектам второго и третьего уровней ответственности в части инженерных сетей – лица с высшим профессиональным образованием в сфере строительства и стажом работы при производстве строительно-монтажных работ не менее трех лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) для аттестации в качестве эксперта технического надзора по объектам второго и третьего уровней ответственности в части технологического оборудования – лица с высшим профессиональным образованием в сфере строительства и стажом работы при производстве строительно-монтажных работ не менее трех лет;</w:t>
+      7) для аттестации в качестве эксперта технического надзора по объектам второго и третьего уровней ответственности в части технологического оборудования – лица с высшим профессиональным образованием в сфере строительства и стажом работы при производстве строительно-монтажных работ не менее трех лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) для аттестации в качестве эксперта авторского надзора по объектам первого уровня ответственности в части архитектуры – лица с высшим профессиональным образованием в сфере строительства и стажом работы экспертом не менее трех лет;</w:t>
+      8) для аттестации в качестве эксперта авторского надзора по объектам первого уровня ответственности в части архитектуры – лица с высшим профессиональным образованием в сфере строительства и стажом работы экспертом не менее трех лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) для аттестации в качестве эксперта авторского надзора по объектам первого уровня ответственности в части несущих и ограждающих конструкций – лица с высшим профессиональным образованием в сфере строительства и стажом работы экспертом не менее трех лет;</w:t>
+      9) для аттестации в качестве эксперта авторского надзора по объектам первого уровня ответственности в части несущих и ограждающих конструкций – лица с высшим профессиональным образованием в сфере строительства и стажом работы экспертом не менее трех лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) для аттестации в качестве эксперта авторского надзора по объектам второго и третьего уровней ответственности в части архитектуры – лица с высшим профессиональным образованием в сфере строительства и стажом работы проектной деятельности не менее пяти лет;</w:t>
+      10) для аттестации в качестве эксперта авторского надзора по объектам второго и третьего уровней ответственности в части архитектуры – лица с высшим профессиональным образованием в сфере строительства и стажом работы проектной деятельности не менее пяти лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) для аттестации в качестве эксперта авторского надзора по объектам второго и третьего уровней ответственности в части несущих и ограждающих конструкций – лица с высшим профессиональным образованием в сфере строительства и стажом работы проектной деятельности не менее пяти лет;</w:t>
+      11) для аттестации в качестве эксперта авторского надзора по объектам второго и третьего уровней ответственности в части несущих и ограждающих конструкций – лица с высшим профессиональным образованием в сфере строительства и стажом работы проектной деятельности не менее пяти лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) для аттестации в качестве эксперта технического обследования надежности и устойчивости зданий и сооружений – лица с высшим профессиональным образованием в сфере строительства и стажом работы проектной деятельности по специализации расчет и конструирование не менее трех лет, либо опытом работы эксперта в данном направлении не менее пяти лет;</w:t>
+      12) для аттестации в качестве эксперта технического обследования надежности и устойчивости зданий и сооружений – лица с высшим профессиональным образованием в сфере строительства и стажом работы проектной деятельности по специализации расчет и конструирование не менее трех лет, либо опытом работы эксперта в данном направлении не менее пяти лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) для аттестации в качестве эксперта по экспертизе градостроительной, предпроектной и проектно-сметной документации по оценке воздействия на окружающую среду – лица с высшим профессиональным образованием по соответствующему разделу и стажом работы не менее пяти лет или с высшим профессиональным образованием и стажом работы по разработке и (или) экспертизе экологической части градостроительной, предпроектной и проектно-сметной документации не менее десяти лет;</w:t>
+      13) для аттестации в качестве эксперта по экспертизе градостроительной, предпроектной и проектно-сметной документации по оценке воздействия на окружающую среду – лица с высшим профессиональным образованием по соответствующему разделу и стажом работы не менее пяти лет или с высшим профессиональным образованием и стажом работы по разработке и (или) экспертизе экологической части градостроительной, предпроектной и проектно-сметной документации не менее десяти лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) для аттестации в качестве эксперта по экспертизе градостроительной, предпроектной и проектно-сметной документации в сфере санитарно-эпидемиологического благополучия населения – лица с высшим медицинским образованием санитарно-эпидемиологического профиля и стажом работы по экспертизе соответствующего раздела градостроительной, предпроектной и проектно-сметной документации не менее пяти лет.";</w:t>
+      14) для аттестации в качестве эксперта по экспертизе градостроительной, предпроектной и проектно-сметной документации в сфере санитарно-эпидемиологического благополучия населения – лица с высшим медицинским образованием санитарно-эпидемиологического профиля и стажом работы по экспертизе соответствующего раздела градостроительной, предпроектной и проектно-сметной документации не менее пяти лет.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z41" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "10. Для прохождения аттестации заявители направляют следующие документы:</w:t>
+      "10. Для прохождения аттестации заявители направляют следующие документы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z42" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) в местный уполномоченный орган:</w:t>
+      1) в местный уполномоченный орган:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z43" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      заявление по форме согласно приложению 1 к настоящим Правилам; </w:t>
+      заявление по форме согласно приложению 1 к настоящим Правилам; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z44" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      документ, удостоверяющий личность – для идентификации личности заявителя;</w:t>
+      документ, удостоверяющий личность – для идентификации личности заявителя;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z45" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      копия диплома о высшем профессиональном образовании (при наличии ученой степени и ученого звания – копии соответствующих документов);</w:t>
+      копия диплома о высшем профессиональном образовании (при наличии ученой степени и ученого звания – копии соответствующих документов);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z46" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      копия трудовой книжки.</w:t>
+      копия трудовой книжки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z47" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В случае отсутствия трудовой книжки по обоснованным причинам, заявитель представляет один из следующих документов, подтверждающих трудовую деятельность:</w:t>
+      В случае отсутствия трудовой книжки по обоснованным причинам, заявитель представляет один из следующих документов, подтверждающих трудовую деятельность:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z48" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      трудовой договор с отметкой работодателя о дате и основании его прекращения; </w:t>
+      трудовой договор с отметкой работодателя о дате и основании его прекращения; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z49" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      выписки из актов работодателя, подтверждающие возникновение и прекращение трудовых отношений на основе заключения и прекращения трудового договора;</w:t>
+      выписки из актов работодателя, подтверждающие возникновение и прекращение трудовых отношений на основе заключения и прекращения трудового договора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z50" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      послужной список (перечень сведений о работе, трудовой деятельности работника), подписанный работодателем, заверенный печатью организации либо нотариально; </w:t>
+      послужной список (перечень сведений о работе, трудовой деятельности работника), подписанный работодателем, заверенный печатью организации либо нотариально; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z51" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      архивная справка, содержащая сведения о трудовой деятельности работника;</w:t>
+      архивная справка, содержащая сведения о трудовой деятельности работника;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z52" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в случае предоставления копий, представляются оригиналы документов для сверки, либо в случае отсутствия оригиналов, представляются нотариально засвидетельствованные копии документов;</w:t>
+      в случае предоставления копий, представляются оригиналы документов для сверки, либо в случае отсутствия оригиналов, представляются нотариально засвидетельствованные копии документов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z53" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) на веб-портал "электронного правительства": www.egov.kz:</w:t>
+      2) на веб-портал "электронного правительства": www.egov.kz:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z54" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      запрос в форме электронного документа, удостоверенный электронной цифровой подписью заявителя (далее – ЭЦП);</w:t>
+      запрос в форме электронного документа, удостоверенный электронной цифровой подписью заявителя (далее – ЭЦП);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z55" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      копия диплома о высшем профессиональном образовании (при наличии ученой степени и ученого звания – прикрепляется в виде электронной копии документов к электронному запросу);</w:t>
+      копия диплома о высшем профессиональном образовании (при наличии ученой степени и ученого звания – прикрепляется в виде электронной копии документов к электронному запросу);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z56" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      копия трудовой книжки (прикрепляется в виде электронной копии документов к электронному запросу).";</w:t>
+      копия трудовой книжки (прикрепляется в виде электронной копии документов к электронному запросу).";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z58" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "11. По результатам сбора документов местный уполномоченный орган формирует список лиц, подавших заявление на прохождение аттестации, и составляет график тестирования допущенных заявителей, при этом документы на соответствие требованиям Правил рассматриваются в течение 10 (десяти) рабочих дней. Срок проведения аттестации с момента сдачи пакета документов в местный уполномоченный орган, а также при обращении на портал - в течение 30 (тридцати) рабочих дней.".</w:t>
+      "11. По результатам сбора документов местный уполномоченный орган формирует список лиц, подавших заявление на прохождение аттестации, и составляет график тестирования допущенных заявителей, при этом документы на соответствие требованиям Правил рассматриваются в течение 10 (десяти) рабочих дней. Срок проведения аттестации с момента сдачи пакета документов в местный уполномоченный орган, а также при обращении на портал - в течение 30 (тридцати) рабочих дней.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z59" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Комитету по делам строительства и жилищно-коммунального хозяйства Министерства по инвестициям и развитию Республики Казахстан обеспечить:</w:t>
+      2. Комитету по делам строительства и жилищно-коммунального хозяйства Министерства по инвестициям и развитию Республики Казахстан обеспечить:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z60" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z61" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) в течение десяти календарных дней со дня государственной регистрации настоящего приказа направление его копии на бумажном носителе и в электронной форме на казахском и русском языках в Республиканское государственное предприятие на праве хозяйственного ведения "Республиканский центр правовой информации" для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
+      2) в течение десяти календарных дней со дня государственной регистрации настоящего приказа направление его копии на бумажном носителе и в электронной форме на казахском и русском языках в Республиканское государственное предприятие на праве хозяйственного ведения "Республиканский центр правовой информации" для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z62" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) в течение десяти календарных дней после государственной регистрации настоящего приказа направление его копии на официальное опубликование в периодические печатные издания;</w:t>
+      3) в течение десяти календарных дней после государственной регистрации настоящего приказа направление его копии на официальное опубликование в периодические печатные издания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z63" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) размещение настоящего приказа на интернет-ресурсе Министерства по инвестициям и развитию Республики Казахстан;</w:t>
+      4) размещение настоящего приказа на интернет-ресурсе Министерства по инвестициям и развитию Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z64" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Юридический департамент Министерства по инвестициям и развитию Республики Казахстан сведений об исполнении мероприятий, согласно подпунктам 1), 2), 3) и 4) настоящего пункта.</w:t>
+      5) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Юридический департамент Министерства по инвестициям и развитию Республики Казахстан сведений об исполнении мероприятий, согласно подпунктам 1), 2), 3) и 4) настоящего пункта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z65" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра по инвестициям и развитию Республики Казахстан.</w:t>
+      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра по инвестициям и развитию Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z66" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
+      4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      </w:t>
+              <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Министр </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">по инвестициям и развитию </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -1809,501 +1908,569 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ж. Қасымбек</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z68" w:id="58"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z68" w:id="58"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "СОГЛАСОВАН" </w:t>
+      "СОГЛАСОВАН" </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министр информации и коммуникаций </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Республики Казахстан </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__________________ Д. Абаев </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"___" _____________ 2017 года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Министр информации и коммуникаций </w:t>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z69" w:id="59"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "СОГЛАСОВАН" </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министр здравоохранения </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Республики Казахстан </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__________________ Е. Биртанов </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"___" _____________ 2017 года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z70" w:id="60"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "СОГЛАСОВАН" </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министр энергетики </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">Республики Казахстан </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__________________ К. Бозумбаев </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"___" _____________ 2017 года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">__________________ Д. Абаев </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z71" w:id="61"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "СОГЛАСОВАН" </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Исполняющий обязанности </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министра здравоохранения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Республики Казахстан </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__________________ Л. Актаева </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"___" _____________ 2017 года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-[...324 lines deleted...]
-    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>