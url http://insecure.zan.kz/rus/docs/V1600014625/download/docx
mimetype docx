--- v0 (2025-10-14)
+++ v1 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7326ab2" w14:textId="7326ab2">
+    <w:p w14:paraId="884bd36" w14:textId="884bd36">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1144,50 +1144,128 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
@@ -4071,448 +4149,542 @@
         <w:t>
       1. Настоящее пояснение по заполнению формы, предназначенной для сбора административных данных "Сведения о работе государственных инспекторов труда" определяет единые требования формы, предназначенной для формирования административных данных "Сведения о работе государственных инспекторов труда" (далее – Форма).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z483" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Основной задачей ведения данной формы является осуществление мониторинга за соблюдением трудового законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z484" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Формы формируются и выгружаются автоматически из информационной системы "Охрана труда и безопасность".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z485" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Показатели формируются по фактическим данным на первое число текущего отчетного периода.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z485" w:id="14"/>
-[...15 lines deleted...]
-      4. Показатели формируются по фактическим данным на первое число текущего отчетного периода.</w:t>
+    <w:bookmarkStart w:name="z486" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z486" w:id="15"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
+    <w:bookmarkStart w:name="z487" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. В графе 1 указываются наименования регионов согласно национальному Классификатору административно-территориальных объектов НК РК 11-2025.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z487" w:id="16"/>
-[...15 lines deleted...]
-      1. В графе 1 указываются наименования регионов согласно национальному Классификатору административно-территориальных объектов НК РК 11-2025.</w:t>
+    <w:bookmarkStart w:name="z488" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В графе 2 указывается количество проведенных проверок в отношении физических и юридических лиц.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z488" w:id="17"/>
-[...15 lines deleted...]
-      2. В графе 2 указывается количество проведенных проверок в отношении физических и юридических лиц.</w:t>
+    <w:bookmarkStart w:name="z489" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В графе 3 указывается в том числе, профилактический контроль.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z489" w:id="18"/>
-[...15 lines deleted...]
-      3. В графе 3 указывается в том числе, профилактический контроль.</w:t>
+    <w:bookmarkStart w:name="z490" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В графе 4 указывается в том числе, внеплановые проверки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z490" w:id="19"/>
-[...15 lines deleted...]
-      4. В графе 4 указывается в том числе, внеплановые проверки.</w:t>
+    <w:bookmarkStart w:name="z491" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В графе 5 указывается количество выявленных нарушений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z491" w:id="20"/>
-[...15 lines deleted...]
-      5. В графе 5 указывается количество выявленных нарушений.</w:t>
+    <w:bookmarkStart w:name="z492" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В графе 6 указывается количество устраненных нарушений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z492" w:id="21"/>
-[...15 lines deleted...]
-      6. В графе 6 указывается количество устраненных нарушений.</w:t>
+    <w:bookmarkStart w:name="z493" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В графе 7 указывается количество выданных предписаний.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z493" w:id="22"/>
-[...15 lines deleted...]
-      7. В графе 7 указывается количество выданных предписаний.</w:t>
+    <w:bookmarkStart w:name="z494" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В графе 8 указывается количество наложенных административных штрафов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z494" w:id="23"/>
-[...15 lines deleted...]
-      8. В графе 8 указывается количество наложенных административных штрафов.</w:t>
+    <w:bookmarkStart w:name="z495" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В графе 9 указывается сумма административных штрафов (тысяч тенге).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z495" w:id="24"/>
-[...15 lines deleted...]
-      9. В графе 9 указывается сумма административных штрафов (тысяч тенге).</w:t>
+    <w:bookmarkStart w:name="z496" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В графе 10 указывается приостановлена (запрещена) работа в том числе, станков, оборудования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z496" w:id="25"/>
-[...15 lines deleted...]
-      10. В графе 10 указывается приостановлена (запрещена) работа в том числе, станков, оборудования.</w:t>
+    <w:bookmarkStart w:name="z497" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В графе 11 указывается приостановлена (запрещена) работа в том числе, производственных объектов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z497" w:id="26"/>
-[...15 lines deleted...]
-      11. В графе 11 указывается приостановлена (запрещена) работа в том числе, производственных объектов.</w:t>
+    <w:bookmarkStart w:name="z498" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. В графе 12 указывается приостановлена (запрещена) работа в том числе, деятельность организаций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z498" w:id="27"/>
-[...15 lines deleted...]
-      12. В графе 12 указывается приостановлена (запрещена) работа в том числе, деятельность организаций.</w:t>
+    <w:bookmarkStart w:name="z499" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. В графе 13 указывается количество отстраненных от работы работников.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z499" w:id="28"/>
-[...15 lines deleted...]
-      13. В графе 13 указывается количество отстраненных от работы работников.</w:t>
+    <w:bookmarkStart w:name="z500" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В графе 14 указывается количество проведенных расследований несчастных случаев государственными инспекторами труда (завершенные).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z500" w:id="29"/>
-[...15 lines deleted...]
-      14. В графе 14 указывается количество проведенных расследований несчастных случаев государственными инспекторами труда (завершенные).</w:t>
+    <w:bookmarkStart w:name="z501" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. В графе 15 указывается количество материалов, переданных в правоохранительные органы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z501" w:id="30"/>
-[...15 lines deleted...]
-      15. В графе 15 указывается количество материалов, переданных в правоохранительные органы.</w:t>
+    <w:bookmarkStart w:name="z502" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. В графе 16 указывается количество возбужденных уголовных дел.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z502" w:id="31"/>
-[...15 lines deleted...]
-      16. В графе 16 указывается количество возбужденных уголовных дел.</w:t>
+    <w:bookmarkStart w:name="z503" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. В графе 17 указывается количество лиц, привлеченных к уголовной ответственности по материалам специального расследования несчастного случая.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z503" w:id="32"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -4727,104 +4899,200 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предназначенная для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z285" w:id="33"/>
+    <w:bookmarkStart w:name="z285" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Сведения о работе государственных инспекторов труда по организациям с иностранным участием"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приложение 2 исключено приказом Министра труда и социальной защиты населения РК от 08.07.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Приложение 2 исключено приказом Министра труда и социальной защиты населения РК от 08.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 208</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 208</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 3 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5052,300 +5320,300 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предназначенная для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z504" w:id="34"/>
+    <w:bookmarkStart w:name="z504" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: в Комитет государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z505" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: https://www.gov.kz/memleket/entities/kgit?lang=ru.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z505" w:id="35"/>
-[...15 lines deleted...]
-      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: https://www.gov.kz/memleket/entities/kgit?lang=ru.</w:t>
+    <w:bookmarkStart w:name="z506" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование административной формы: Сведения о состоянии производственного травматизма.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z506" w:id="36"/>
-[...15 lines deleted...]
-      Наименование административной формы: Сведения о состоянии производственного травматизма.</w:t>
+    <w:bookmarkStart w:name="z507" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z507" w:id="37"/>
-[...15 lines deleted...]
-      Индекс формы, предназначенной для сбора административных данных</w:t>
+    <w:bookmarkStart w:name="z508" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на безвозмездной основе: 2-ПТ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z508" w:id="38"/>
-[...15 lines deleted...]
-      на безвозмездной основе: 2-ПТ.</w:t>
+    <w:bookmarkStart w:name="z509" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодичность: Ежемесячно.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z509" w:id="39"/>
-[...15 lines deleted...]
-      Периодичность: Ежемесячно.</w:t>
+    <w:bookmarkStart w:name="z510" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчетный период ________ месяц 20___ года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z510" w:id="40"/>
-[...15 lines deleted...]
-      Отчетный период ________ месяц 20___ года.</w:t>
+    <w:bookmarkStart w:name="z511" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: территориальные подразделения уполномоченного государственного органа по труду.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z511" w:id="41"/>
-[...15 lines deleted...]
-      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: территориальные подразделения уполномоченного государственного органа по труду.</w:t>
+    <w:bookmarkStart w:name="z512" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: до 3 числа (включительно) месяца, следующего за отчетным периодом, в автоматизированном режиме в информационной системе "Охрана труда и безопасность".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z512" w:id="42"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="42"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z513" w:id="43"/>
+          <w:bookmarkStart w:name="z513" w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>БИН:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="43"/>
+          <w:bookmarkEnd w:id="42"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -5395,147 +5663,147 @@
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z516" w:id="44"/>
+    <w:bookmarkStart w:name="z516" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Метод сбора - в электронном виде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z517" w:id="45"/>
+          <w:bookmarkStart w:name="z517" w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Регионы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="45"/>
+          <w:bookmarkEnd w:id="44"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5864,80 +6132,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z532" w:id="46"/>
+          <w:bookmarkStart w:name="z532" w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="46"/>
+          <w:bookmarkEnd w:id="45"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6410,264 +6678,264 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z550" w:id="47"/>
+    <w:bookmarkStart w:name="z550" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование _____________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z551" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z551" w:id="48"/>
-[...15 lines deleted...]
-      Адрес_____________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z552" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z552" w:id="49"/>
-[...15 lines deleted...]
-      Телефон __________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z553" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес электронной почты____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z553" w:id="50"/>
-[...15 lines deleted...]
-      Адрес электронной почты____________________________________________________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z554" w:id="50"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнитель: ________________________________________________ ______________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z554" w:id="51"/>
-[...9 lines deleted...]
-      Исполнитель: ________________________________________________ ______________</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   Фамилия, имя и отчество (при его наличии)       подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z555" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель или лицо, уполномоченное на подписание:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...36 lines deleted...]
-      <w:bookmarkStart w:name="z556" w:id="53"/>
+      <w:bookmarkStart w:name="z556" w:id="52"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________ ______________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             Фамилия, имя и отчество (при его наличии)             подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z557" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата: "___" _________________20__ года.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:p>
-[...36 lines deleted...]
-    <w:bookmarkStart w:name="z558" w:id="55"/>
+    <w:bookmarkStart w:name="z558" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Место для печати (при наличии) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6772,344 +7040,438 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">производственного </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>травматизма"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z342" w:id="56"/>
+    <w:bookmarkStart w:name="z342" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Сведения о состоянии производственного травматизма" (индекс 2-ПТ, периодичность ежемесячно)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z343" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z343" w:id="57"/>
+    <w:bookmarkStart w:name="z559" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящее пояснение по заполнению формы, предназначенной для сбора административных данных "Сведения о состоянии производственного травматизма" определяет единые требования заполнения формы, предназначенной для формирования административных данных "Сведения о работе государственных инспекторов труда" (далее – Форма).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z560" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Основной задачей ведения данной формы является осуществление мониторинга за соблюдением трудового законодательства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Формы формируются и выгружаются автоматически из информационной системы "Охрана труда и безопасность".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z562" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Показатели формируются по фактическим данным на первое число текущего отчетного периода.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z563" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
-[...59 lines deleted...]
-      3. Формы формируются и выгружаются автоматически из информационной системы "Охрана труда и безопасность".</w:t>
+        <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z562" w:id="61"/>
-[...15 lines deleted...]
-      4. Показатели формируются по фактическим данным на первое число текущего отчетного периода.</w:t>
+    <w:bookmarkStart w:name="z564" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. В графе 1 указываются наименования регионов согласно национальному Классификатору административно-территориальных объектов НК РК 11-2025.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z563" w:id="62"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
+    <w:bookmarkStart w:name="z565" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В графе 2 указывается количество несчастных случаев.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z564" w:id="63"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z566" w:id="65"/>
+    <w:bookmarkStart w:name="z566" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. В графе 3 указывается количество групповых несчастных случаев. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z567" w:id="66"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z567" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. В графе 4 указывается количество пострадавших. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z568" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В графе 5 указывается количество пострадавших в групповых несчастных случаях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z569" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В графе 6 указывается количество пострадавших с легкой и средней степенью тяжести.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z568" w:id="67"/>
-[...15 lines deleted...]
-      5. В графе 5 указывается количество пострадавших в групповых несчастных случаях.</w:t>
+    <w:bookmarkStart w:name="z570" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В графе 7 указывается количество пострадавших с тяжелым исходом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z569" w:id="68"/>
-[...15 lines deleted...]
-      6. В графе 6 указывается количество пострадавших с легкой и средней степенью тяжести.</w:t>
+    <w:bookmarkStart w:name="z571" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В графе 8 указывается количество погибших.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z570" w:id="69"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -7337,86 +7699,86 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предназначенная для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z423" w:id="71"/>
+    <w:bookmarkStart w:name="z423" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Оперативные сведения о работе государственных инспекторов труда"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z424" w:id="72"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z424" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчетный период за ________ месяц 20___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 исключено приказом Министра труда и социальной защиты населения РК от 08.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7637,68 +7999,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предназначенная для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z457" w:id="73"/>
+    <w:bookmarkStart w:name="z457" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Оперативные сведения о работе государственных инспекторов труда по организациям с иностранным участием"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 5 исключено приказом Министра труда и социальной защиты населения РК от 08.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7742,55 +8104,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8116,31 +8478,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>