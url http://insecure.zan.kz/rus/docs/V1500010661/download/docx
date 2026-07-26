--- v0 (2025-11-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e236ba0" w14:textId="e236ba0">
+    <w:p w14:paraId="2acd157" w14:textId="2acd157">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -110,50 +110,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ и.о. Министра по инвестициям и развитию Республики Казахстан от 24 февраля 2015 года № 156. Зарегистрирован в Министерстве юстиции Республики Казахстан 9 апреля 2015 года № 10661.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Преамбула предусматривается в редакции приказа Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктом 55-5) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 4 Закона Республики Казахстан от 17 января 2002 года "О торговом мореплавании" и подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -8207,51 +8283,136 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z33" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции приказа Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила оформления и выдачи мореходной книжки и оказания государственной услуги "Выдача мореходной книжки" (далее - Правила) разработаны в соответствии с подпунктом 55-5) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8266,1583 +8427,1864 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 4 Закона Республики Казахстан от 17 января 2002 года "О торговом мореплавании" и подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан от  15 апреля 2013 года "О государственных услугах" и определяют порядок оформления и выдачи мореходной книжки и оказания государственной услуги "Выдача мореходной книжки".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       2. Мореходная книжка является документом, содержащим сведения о работе моряка в качестве члена экипажа морского судна (далее - судно) и не заменяет трудовую книжку.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
-[...15 lines deleted...]
-       2. Мореходная книжка является документом, содержащим сведения о работе моряка в качестве члена экипажа морского судна (далее - судно) и не заменяет трудовую книжку.</w:t>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       3. Мореходная книжка всегда находится на руках у каждого члена экипажа морского судна, плавающего под Государственным флагом Республики Казахстан, при выходе на судне в море в качестве подтверждения занятия должности на борту этого судна, за исключением случаев, когда с письменного согласия моряка она хранится у капитана судна.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z36" w:id="28"/>
-[...15 lines deleted...]
-       3. Мореходная книжка всегда находится на руках у каждого члена экипажа морского судна, плавающего под Государственным флагом Республики Казахстан, при выходе на судне в море в качестве подтверждения занятия должности на борту этого судна, за исключением случаев, когда с письменного согласия моряка она хранится у капитана судна.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мореходная книжка оформляется и выдается гражданам Республики Казахстан, иностранным гражданам и лицам без гражданства, прошедшим подготовку специалистов морского транспорта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z37" w:id="29"/>
-[...15 lines deleted...]
-      4. Мореходная книжка оформляется и выдается гражданам Республики Казахстан, иностранным гражданам и лицам без гражданства, прошедшим подготовку специалистов морского транспорта.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 02.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В случае утраты мореходной книжки оформление и выдача новой мореходной книжки осуществляется на основании заявления с приложением справки о его работе на судне или копии последнего трудового договора о работе на судне в 3 (рабочих) дня.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Справка о работе на судне содержит следующие сведения о работе на судне: дату начала работы на судне и порт, в котором начата работа на судне, дату завершения работы на судне и порт, в котором моряк завершил работу на судне.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 02.06.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 406</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 6 предусматривается в редакции приказа Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="30"/>
-[...35 lines deleted...]
-      Справка о работе на судне содержит следующие сведения о работе на судне: дату начала работы на судне и порт, в котором начата работа на судне, дату завершения работы на судне и порт, в котором моряк завершил работу на судне.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Государственная услуга "Выдача мореходной книжки" (далее – государственная услуга) оказывается Морской администрацией порта (далее – услугодатель).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оформления мореходной книжки</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z42" w:id="32"/>
-[...15 lines deleted...]
-      6. Государственная услуга "Выдача мореходной книжки" (далее – государственная услуга) оказывается Морской администрацией порта (далее – услугодатель).</w:t>
+    <w:bookmarkStart w:name="z44" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Бланки мореходных книжек заполняются с использованием технических средств или разборчивым почерком чернилами черного цвета следующим образом:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z43" w:id="33"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок оформления мореходной книжки</w:t>
+    <w:bookmarkStart w:name="z45" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя, отчество владельца мореходной книжки указываются прописными буквами на казахском или русском языках. Через знак "/" прописными буквами указываются фамилия и имя с использованием знаков латинского алфавита;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z44" w:id="34"/>
-[...15 lines deleted...]
-      7. Бланки мореходных книжек заполняются с использованием технических средств или разборчивым почерком чернилами черного цвета следующим образом:</w:t>
+    <w:bookmarkStart w:name="z46" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      графа "Жынысы/Пол/Sex": "F" - для женщин, "М" - для мужчин;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z45" w:id="35"/>
-[...15 lines deleted...]
-      фамилия, имя, отчество владельца мореходной книжки указываются прописными буквами на казахском или русском языках. Через знак "/" прописными буквами указываются фамилия и имя с использованием знаков латинского алфавита;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      графа "Азаматтығы/Гражданство/Nationality":</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z46" w:id="36"/>
-[...15 lines deleted...]
-      графа "Жынысы/Пол/Sex": "F" - для женщин, "М" - для мужчин;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для граждан Республики Казахстан – "Қазақстан/Kazakhstan";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z47" w:id="37"/>
-[...15 lines deleted...]
-      графа "Азаматтығы/Гражданство/Nationality":</w:t>
+    <w:bookmarkStart w:name="z49" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для иностранных граждан гражданство указывается на русском и английском языках через знак "/";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z48" w:id="38"/>
-[...15 lines deleted...]
-      для граждан Республики Казахстан – "Қазақстан/Kazakhstan";</w:t>
+    <w:bookmarkStart w:name="z50" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для лиц без гражданства указывается "без гражданства/stateless";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z49" w:id="39"/>
-[...15 lines deleted...]
-      для иностранных граждан гражданство указывается на русском и английском языках через знак "/";</w:t>
+    <w:bookmarkStart w:name="z51" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      даты в графах "Дата рождения", "Дата выдачи" указываются арабскими цифрами в последовательности: день/месяц/год (день и месяц пишутся двузначными, а год четырехзначными, например, 23/02/2011).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z50" w:id="40"/>
-[...15 lines deleted...]
-      для лиц без гражданства указывается "без гражданства/stateless";</w:t>
+    <w:bookmarkStart w:name="z52" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В графе "Место рождения" указываются наименование республики, области, города. Запись производится на основании данных о месте рождения владельца мореходной книжки, указанных в основном документе, удостоверяющем личность.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z51" w:id="41"/>
-[...15 lines deleted...]
-      даты в графах "Дата рождения", "Дата выдачи" указываются арабскими цифрами в последовательности: день/месяц/год (день и месяц пишутся двузначными, а год четырехзначными, например, 23/02/2011).</w:t>
+    <w:bookmarkStart w:name="z53" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При указании государства, в котором родился владелец мореходной книжки, через знак "/" указывается аббревиатура государства на английском языке или его название.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z52" w:id="42"/>
-[...15 lines deleted...]
-      В графе "Место рождения" указываются наименование республики, области, города. Запись производится на основании данных о месте рождения владельца мореходной книжки, указанных в основном документе, удостоверяющем личность.</w:t>
+    <w:bookmarkStart w:name="z54" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В графе "Уәкілетті тұлғаның лауазымы, тегі, қолы/Должность, фамилия, подпись уполномоченного лица/ official’s position, name, signature" указываются должность, фамилия и инициалы лица, разрешившего выдачу мореходной книжки. На английском языке указывается должность через знак "/" (например, Капитан порта "Актау/Harbour master "Aktau").</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z53" w:id="43"/>
-[...15 lines deleted...]
-      При указании государства, в котором родился владелец мореходной книжки, через знак "/" указывается аббревиатура государства на английском языке или его название.</w:t>
+    <w:bookmarkStart w:name="z55" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В графе "Қолы /подпись / signature" проставляется подпись должностного лица, разрешившего выдачу мореходной книжки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z54" w:id="44"/>
-[...15 lines deleted...]
-      В графе "Уәкілетті тұлғаның лауазымы, тегі, қолы/Должность, фамилия, подпись уполномоченного лица/ official’s position, name, signature" указываются должность, фамилия и инициалы лица, разрешившего выдачу мореходной книжки. На английском языке указывается должность через знак "/" (например, Капитан порта "Актау/Harbour master "Aktau").</w:t>
+    <w:bookmarkStart w:name="z56" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фотография владельца мореходной книжки наклеивается таким образом, чтобы ограничительная рамка оставалась открытой. Фотография скрепляется печатью организации, выдающей мореходную книжку.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z55" w:id="45"/>
-[...15 lines deleted...]
-      В графе "Қолы /подпись / signature" проставляется подпись должностного лица, разрешившего выдачу мореходной книжки.</w:t>
+    <w:bookmarkStart w:name="z57" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В мореходную книжку вносятся следующие сведения о работе моряка на судне:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z56" w:id="46"/>
-[...15 lines deleted...]
-      Фотография владельца мореходной книжки наклеивается таким образом, чтобы ограничительная рамка оставалась открытой. Фотография скрепляется печатью организации, выдающей мореходную книжку.</w:t>
+    <w:bookmarkStart w:name="z58" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в разделе "Служебное положение на судне":</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z57" w:id="47"/>
-[...15 lines deleted...]
-      8. В мореходную книжку вносятся следующие сведения о работе моряка на судне:</w:t>
+    <w:bookmarkStart w:name="z59" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      должность моряка на судне;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z58" w:id="48"/>
-[...15 lines deleted...]
-      1) в разделе "Служебное положение на судне":</w:t>
+    <w:bookmarkStart w:name="z60" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование судна;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z59" w:id="49"/>
-[...15 lines deleted...]
-      должность моряка на судне;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      национальность судна;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z60" w:id="50"/>
-[...15 lines deleted...]
-      наименование судна;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      номер судна, присвоенный Международной морской организацией;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z61" w:id="51"/>
-[...15 lines deleted...]
-      национальность судна;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тип судна;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z62" w:id="52"/>
-[...15 lines deleted...]
-      номер судна, присвоенный Международной морской организацией;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование судовладельца (работодателя) и его идентификационный номер, присвоенный Международной морской организацией (при его наличии);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z63" w:id="53"/>
-[...15 lines deleted...]
-      тип судна;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порт (место) регистрации судна;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z64" w:id="54"/>
-[...15 lines deleted...]
-      наименование судовладельца (работодателя) и его идентификационный номер, присвоенный Международной морской организацией (при его наличии);</w:t>
+    <w:bookmarkStart w:name="z66" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      валовая вместимость;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z65" w:id="55"/>
-[...15 lines deleted...]
-      порт (место) регистрации судна;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тип, марка и мощность главной энергетической установки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z66" w:id="56"/>
-[...15 lines deleted...]
-      валовая вместимость;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дата начала работы на судне;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z67" w:id="57"/>
-[...15 lines deleted...]
-      тип, марка и мощность главной энергетической установки;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порт (регион), в котором начата работа на судне;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z68" w:id="58"/>
-[...15 lines deleted...]
-      дата начала работы на судне;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в разделе "Завершение работы":</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z69" w:id="59"/>
-[...15 lines deleted...]
-      порт (регион), в котором начата работа на судне;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дата завершения работы на судне;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z70" w:id="60"/>
-[...15 lines deleted...]
-      2) в разделе "Завершение работы":</w:t>
+    <w:bookmarkStart w:name="z72" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порт (регион), в котором моряк завершил работу на судне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z71" w:id="61"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z73" w:id="63"/>
+    <w:bookmarkStart w:name="z73" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Сведения о работе моряка, указанные в подпункте 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, за исключением даты и порта, в котором начата работа на судне, заверяются судовладельцем, являющимся работодателем соискателя (владельца) мореходной книжки, после заключения с ним трудового договора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z74" w:id="64"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z74" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Сведения о дате начала работы на судне владельца мореходной книжки и порте, в котором начата его работа на судне, а также сведения, указанные в подпункте 2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, подписываются капитаном судна или назначенным им должностным лицом и заверяются судовой печатью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z75" w:id="65"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z75" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. В мореходной книжке, по завершению страниц, на последней странице, проставляется штамп о прекращении ведения мореходной книжки и выдаче новой мореходной книжки взамен использованной согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил на государственном языке.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z76" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мореходная книжка, по ее завершению, остается у ее владельца.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z77" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок выдачи мореходной книжки  и оказания государственной услуги "Выдача мореходной книжки"</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z76" w:id="66"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z78" w:id="68"/>
+    <w:bookmarkStart w:name="z78" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Физическое лицо (далее – услугополучатель) для получения мореходной книжки направляет услугодателю через веб-портал "электронного правительства" www.egov.kz (далее – портал) заявление на выдачу мореходной книжки по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и цифровую фотографию, на светлом фоне с изображением услугополучателя без головного убора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z79" w:id="69"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z79" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Перечень основных требований к оказанию государственной услуги "Выдача мореходной книжки" изложен согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При подаче всех необходимых для получения государственной услуги документов в "личном кабинете" услугополучателя отображается статус о принятии запроса для оказания государственной услуги с указанием даты получения результата государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган в течение трех рабочих дней после государственной регистрации нормативного правового акта, направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила, определяющие порядок оказания государственной услуги, услугодателю, оператору информационно-коммуникационной инфраструктуры "электронного правительства", в Государственную корпорацию "Правительство для граждан" и в Единый контакт-центр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 02.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Услугодатель осуществляет регистрацию документов в день их поступления. В случае обращения заявителя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием и регистрация заявления на получение государственной услуги осуществляется следующим рабочим днем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается в редакции приказа Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Сведения документов, удостоверяющих личность, подтверждение оплаты государственной пошлины при оплате через платежный шлюз "электронного правительства" (далее – ПШЭП) услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель в течение 1 (одного) рабочего дня с момента регистрации документов услугополучателя, проверяет заявление и полноту представленных документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При представлении услугополучателем неполного пакета документов или отсутствия сведений, необходимых для оказания государственной услуги, услугодатель в сроки, указанные в части второй настоящего пункта, направляет услугополучателю уведомление с указанием причин несоответствия заявления и/или пакета документов и срока их устранения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок приведения в соответствие указанных в уведомлении документов составляет 1 (один) рабочий день.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если в течение 1 (одного) рабочего дня со дня получения уведомления услугополучатель не исправил заявление и/или пакет документов, услугодатель отказывает в дальнейшем рассмотрении заявления и направляет уведомление в "личный кабинет" услугополучателя в форме электронного документа, подписанного электронной цифровой подписью (далее – ЭЦП) уполномоченного лица услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 31.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z84" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Срок оказания государственной услуги – 2 (два) рабочих дня, при уведомлении услугополучателя о несоответствии заявления\документов срок оказания услуги продлевается на 1 (один) рабочий день.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...34 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 02.06.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 406</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 31.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="70"/>
-[...15 lines deleted...]
-      14. Услугодатель осуществляет регистрацию документов в день их поступления. В случае обращения заявителя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием и регистрация заявления на получение государственной услуги осуществляется следующим рабочим днем.</w:t>
+    <w:bookmarkStart w:name="z87" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. В случае представления услугополучателем полного пакета документов, услугодателем в течение 2 (двух) рабочих дней проверяется достоверность представленных документов и соответствие услугополучателя и (или) представленных документов требованиям, установленным настоящими Правилами и оформляется следующий результат услуги:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z82" w:id="71"/>
-[...15 lines deleted...]
-      15. Сведения документов, удостоверяющих личность, подтверждение оплаты государственной пошлины при оплате через платежный шлюз "электронного правительства" (далее – ПШЭП) услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+    <w:bookmarkStart w:name="z88" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мореходная книжка, выдача которой осуществляется через Государственную корпорацию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:p>
-[...70 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z89" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мореходная книжка направляется услугодателем в Государственную корпорацию посредством почтовой связи не позднее 3 (трех) рабочих дней после ее готовности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z90" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мотивированный ответ об отказе в оказании государственной услуги, выдача которого осуществляется через портал.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z91" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Государственная корпорация обеспечивает хранение результата в течение одного месяца, после чего передает его услугодателю для дальнейшего хранения. При обращении услугополучателя по истечении одного месяца, по запросу Государственной корпорации услугодатель в течение одного рабочего дня направляет готовые документы в Государственную корпорацию для выдачи услугополучателю.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 31.03.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 172</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 19 предусматривается в редакции приказа Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="72"/>
-[...181 lines deleted...]
-    <w:bookmarkStart w:name="z92" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг в порядке, установленном уполномоченным органом в сфере информатизации в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от  15 апреля 2013 года "О государственных услугах".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z93" w:id="79"/>
+    <w:bookmarkStart w:name="z93" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10183,68 +10625,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z99" w:id="80"/>
+    <w:bookmarkStart w:name="z99" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                          Заявление на выдачу мореходной книжки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Фамилия, имя, отчество (при наличии) _________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10455,50 +10897,136 @@
       11. Номер профессионального диплома (при наличии) _____________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Номер подтверждения профессионального диплома (при наличии) ________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Порядковый номер 13 предусматривается в редакции приказа Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Сведения о свидетельствах подготовки специалистов морского транспорта</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -10537,50 +11065,150 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________ "__" __________ 20 __ года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10648,90 +11276,90 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам оформления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и выдачи мореходной книжки</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z105" w:id="81"/>
+    <w:bookmarkStart w:name="z105" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа Министра транспорта РК от 16.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 283</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -12466,80 +13094,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z104" w:id="82"/>
+    <w:bookmarkStart w:name="z104" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Штамп о прекращении ведения мореходной книжки и выдаче</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                   новой мореходной книжки взамен использованной</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12716,55 +13344,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>