--- v1 (2025-12-28)
+++ v2 (2026-06-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a6dedd3" w14:textId="a6dedd3">
+    <w:p w14:paraId="5d8795c" w14:textId="5d8795c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -191,120 +191,110 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 16 Положения о Министерстве по чрезвычайным ситуациям Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 23 октября 2020 года № 701 и подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" </w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ПРИКАЗЫВАЮ</w:t>
-[...9 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра по чрезвычайным ситуациям РК от 14.07.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 382</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1284,120 +1274,120 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила выдачи разрешений на производство взрывных работ (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 111)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пункта 16 Положения о Министерстве по чрезвычайным ситуациям Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 23 октября 2020 года № 701 и подпунктом 1) </w:t>
+        <w:t xml:space="preserve"> пункта 16 Положения о Министерстве по чрезвычайным ситуациям Республики Казахстан, от 23 октября 2020 года № 701 и подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" (далее – Закон) и определяют порядок выдачи разрешений на производство взрывных работ, и порядок оказания государственной услуги "Выдача разрешений на производство взрывных работ".</w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон о государственных услугах) и определяют порядок выдачи разрешений на производство взрывных работ, и порядок оказания государственной услуги "Выдача разрешений на производство взрывных работ".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра по чрезвычайным ситуациям РК от 14.07.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 382</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1784,515 +1774,540 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z23" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Для получения государственной услуги юридические лица (далее – услугополучатель) направляют услугодателю через веб-портал "электронного правительства" www.egov.kz (далее – портал):</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац 1 пункта 6 вводится в действие с 12.07.2026 приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заявление в форме электронного документа, удостоверенного электронной цифровой подписью услугополучателя, по форме согласно приложению 1 к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z66" w:id="21"/>
+    <w:bookmarkStart w:name="z77" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      2) электронный документ, содержащий сведения с указанием расчетов, уточняющие условия безопасного выполнения взрывных работ, безопасных расстояний по разлету кусков, действию ударной воздушной волны, действию ядовитых газов при взрыве, сейсмического воздействия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z78" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) при проведении взрывных работ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z79" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на земной поверхности, электронный документ, содержащий план местности с нанесением места производства взрывных работ, границ опасной зоны, места выставления постов охраны опасной зоны и находящихся в ее пределах жилых и производственных зданий, сооружений, железнодорожных путей, автомобильных дорог, каналов, трубопроводов, линий электропередачи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z80" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в подземных условиях, электронный документ, содержащий план горных работ с нанесением места производства взрывных работ, границ опасной зоны, места выставления постов охраны опасной зоны, а также сведения об опасности шахты (рудника, объекта геологоразведочных работ) по газу и пыли.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z81" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При проведении сейсморазведочных работ с использованием взрывчатых материалов предоставляется электронный документ, содержащий схемы профилей работ и охраны опасной зоны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z82" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      1) заявление в форме электронного документа, удостоверенного электронной цифровой подписью услугополучателя, по форме согласно </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z67" w:id="22"/>
+      Перечень основных требований к оказанию государственной услуги изложен согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложени. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z83" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) электронный документ, содержащий сведения с указанием расчетов, уточняющие условия безопасного выполнения взрывных работ, безопасных расстояний по разлету кусков, действию ударной воздушной волны, действию ядовитых газов при взрыве, сейсмического воздействия;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z68" w:id="23"/>
+      Общий срок оказания государственной услуги составляет 5 (пять) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 – в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) при проведении взрывных работ:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z69" w:id="24"/>
+      7. Работник канцелярии услугодателя осуществляет прием и регистрацию документов и сведений в день их поступления и направляет руководителю услугодателя либо лицу его замещающему, которым назначается ответственный исполнитель.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z33" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      на земной поверхности, электронный документ, содержащий план местности с нанесением места производства взрывных работ, границ опасной зоны, места выставления постов охраны опасной зоны и находящихся в ее пределах жилых и производственных зданий, сооружений, железнодорожных путей, автомобильных дорог, каналов, трубопроводов, линий электропередачи;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z70" w:id="25"/>
+      В случае обращения заявителя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменением, внесенным приказом и.о. Министра по чрезвычайным ситуациям РК от 15.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...38 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
-      Перечень основных требований к оказанию государственной услуги, включающий характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги приведены в Перечне основных требований к оказанию государственной услуги согласно </w:t>
-[...9 lines deleted...]
-        <w:t>приложению 2</w:t>
+      8. Ответственный исполнитель услугодателя с момента регистрации представленных услугополучателем документов в течение 2 (двух) рабочих дней проверяет полноту представленных документов и в случае установления факта неполноты представленных документов направляет мотивированный отказ в дальнейшем рассмотрении заявления по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-[...140 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:p>
-[...121 lines deleted...]
-    <w:bookmarkStart w:name="z35" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае полноты представленных документов в течение 3 (трех) рабочих дней проверяет достоверность сведений представленных документов и оформляет разрешение на производство взрывных работ по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2307,641 +2322,1008 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, либо мотивированный ответ об отказе в оказании государственной услуги по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан, изложены в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...13 lines deleted...]
-    <w:bookmarkStart w:name="z65" w:id="33"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац 4 пункта 8 вводится в действие с 12.07.2026 приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 – в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8-1. При выявлении оснований для отказа в оказании государственной услуги в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан, услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления. По результатам заслушивания услугодатель выдает положительный результат либо мотивированный ответ об отказе в оказании государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 8-1 в соответствии с приказом Министра по чрезвычайным ситуациям РК от 24.05.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Результат оказания государственной услуги направляется услугополучателю на портал в "личный кабинет" в форме электронного документа, удостоверенного электронной цифровой подписью руководителя услугодателя либо лица его замещающего.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги.</w:t>
+      10. Государственная услуга, оказывается в порядке очереди без предварительной записи и ускоренного обслуживания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 11 предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция абзаца 1 пункта 11 действует до 12.07.2026 приказом Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления. По результатам заслушивания услугодатель выдает положительный результат либо мотивированный ответ об отказе в оказании государственной услуги.</w:t>
+      11. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных или социально ответственных услуг в порядке, установленном уполномоченным органом в сфере информатизации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 8-1 в соответствии с приказом Министра по чрезвычайным ситуациям РК от 24.05.2022 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция абзаца 2 пункта 11 действует до 12.07.2026 приказом Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений данные о стадии оказания государственной услуги поступают в автоматическом режиме в информационную систему мониторинга оказания государственных или социально ответственных услуг. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган в области промышленной безопасности в течение трех рабочих дней направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила оператору информационно-коммуникационной инфраструктуры "электронного правительства", а также в Единый контакт-центр.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Министра по чрезвычайным ситуациям РК от 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 429</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателей и (или) их должностных лиц по вопросам оказания государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба подается услугодателю, должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет благоприятное решение, совершит административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции приказа Министра по чрезвычайным ситуациям РК от 24.05.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 170</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="34"/>
-[...355 lines deleted...]
-    <w:bookmarkStart w:name="z45" w:id="42"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона, подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2978,90 +3360,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="43"/>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Срок рассмотрения жалобы услугодателем, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона продлевается не более чем на 10 (десять) рабочих дней в случаях необходимости:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проведения дополнительного изучения или проверки по жалобе либо проверки с выездом на место;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3134,136 +3516,214 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Если иное не предусмотрено Законом, обжалование в суде допускается после обжалования в административном (досудебном) порядке в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа Министра по чрезвычайным ситуациям РК от 24.05.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 170</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -3573,51 +4033,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер заявления: [Номер]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата заявления: [Дата]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="45"/>
+    <w:bookmarkStart w:name="z62" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      ЗАЯВЛЕНИЕ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -3626,51 +4086,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             _______________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (наименование юридического лица)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа Министра по чрезвычайным ситуациям РК от 02.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4123,50 +4583,136 @@
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9031,55 +9577,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9405,31 +9951,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>