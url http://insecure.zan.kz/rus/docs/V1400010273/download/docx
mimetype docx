--- v2 (2026-06-09)
+++ v3 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5d8795c" w14:textId="5d8795c">
+    <w:p w14:paraId="54c144d" w14:textId="54c144d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -101,938 +101,994 @@
         </w:rPr>
         <w:t>Об утверждении Правил выдачи разрешений на производство взрывных работ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра по инвестициям и развитию Республики Казахстан от 30 декабря 2014 года № 350. Зарегистрирован в Министерстве юстиции Республики Казахстан 17 февраля 2015 года № 10273.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...106 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Заголовок - в редакции приказа Министра по чрезвычайным ситуациям РК от 02.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 111)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 16 Положения о Министерстве по чрезвычайным ситуациям Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 23 октября 2020 года № 701 и подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Утвердить прилагаемые Правила выдачи разрешений на производство взрывных работ.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра по чрезвычайным ситуациям РК от 02.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Комитету индустриального развития и промышленной безопасности Министерства по инвестициям и развитию Республики Казахстан (Ержанову А.К.) обеспечить:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) в установленном законодательством порядке государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) в течение десяти календарных дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан, направление копии на официальное опубликование в средствах массовой информации и информационно-правовой системе "Әділет" республиканского государственного предприятия на праве хозяйственного ведения "Республиканский центр правовой информации Министерства юстиции Республики Казахстан";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) размещение настоящего приказа на интернет-ресурсе Министерства по инвестициям и развитию Республики Казахстан и на интранет-портале государственных органов;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Юридический департамент Министерства по инвестициям и развитию Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1), 2) и 3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего приказа.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Контроль за исполнением настоящего приказа возложить на вице-министра по инвестициям и развитию Республики Казахстан Рау А.П.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Настоящий приказ вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...42 lines deleted...]
-      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
-[...158 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министр</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по инвестициям и развитию</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>А. Исекешев</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "СОГЛАСОВАН":   </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Министр национальной экономики   </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Республики Казахстан   </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _______________ Е. Досаев   </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15 января 2015 года</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "СОГЛАСОВАН":   </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Министр национальной экономики   </w:t>
-[...7 lines deleted...]
-      </w:pPr>
+      Министр внутренних дел   </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Республики Казахстан   </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      _______________ Е. Досаев   </w:t>
-[...7 lines deleted...]
-      </w:pPr>
+      _______________ К. Касымов   </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15 января 2015 года</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+      13 января 2015 года</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "СОГЛАСОВАН":   </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Министр внутренних дел   </w:t>
-[...7 lines deleted...]
-      </w:pPr>
+      Министр энергетики   </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Республики Казахстан   </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      _______________ К. Касымов   </w:t>
-[...7 lines deleted...]
-      </w:pPr>
+      _______________ В. Школьник   </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13 января 2015 года</w:t>
       </w:r>
-    </w:p>
-[...77 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13 января 2015 года</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1126,2486 +1182,2388 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 декабря 2014 года № 350</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила выдачи разрешений на производство взрывных работ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...76 lines deleted...]
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Заголовок - в редакции приказа Министра по чрезвычайным ситуациям РК от 02.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила - в редакции приказа Министра индустрии и инфраструктурного развития РК от 27.04.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 234</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-[...59 lines deleted...]
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z12" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...49 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Настоящие Правила выдачи разрешений на производство взрывных работ (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 111)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 16 Положения о Министерстве по чрезвычайным ситуациям Республики Казахстан, от 23 октября 2020 года № 701 и подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон о государственных услугах) и определяют порядок выдачи разрешений на производство взрывных работ, и порядок оказания государственной услуги "Выдача разрешений на производство взрывных работ".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра по чрезвычайным ситуациям РК от 30.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 429</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Действие настоящих Правил распространяется на взрывчатые вещества и изделия на их основе для использования в промышленных целях.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Действие настоящих Правил не распространяется на взрывчатые вещества и изделия на их основе, относящиеся к оборонной и гражданской продукции.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Государственная услуга "Выдача разрешений на производство взрывных работ" (далее – государственная услуга) оказывается территориальным подразделением ведомства уполномоченного органа в области промышленной безопасности (далее – услугодатель) согласно настоящим Правилам.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра по чрезвычайным ситуациям РК от 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 429</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. В настоящих Правилах используются следующие основные понятия:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) исключен приказом Министра по чрезвычайным ситуациям РК от 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 429</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>разрешение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> – подтверждение права физического или юридического лица на осуществление деятельности или действий (операций), осуществляемое разрешительными органами посредством лицензирования или разрешительной процедуры;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) взрывчатое вещество – конденсированное химическое вещество или смесь таких веществ, способное при определенных условиях под влиянием внешних воздействий к быстрому самораспространяющемуся химическому превращению (взрыву) с выделением большого количества тепла и газообразных продуктов;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) изделие на основе взрывчатого вещества – компактная масса взрывчатого вещества конечных размеров, заключенная в оболочку или без нее, предназначенная для использования в изготовленном виде самостоятельно или в сочетании с другими взрывчатыми веществами.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 с изменением, внесенным приказом Министра по чрезвычайным ситуациям РК от 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 429</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...79 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 5 с изменением, внесенным приказом Министра по чрезвычайным ситуациям РК от 30.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 429</w:t>
+        <w:t xml:space="preserve">      Абзац первый пункта 6 вводится в действие с 12.07.2026 приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...9 lines deleted...]
-        <w:t>вводится</w:t>
+        <w:t>№ 157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) заявление в форме электронного документа, удостоверенного электронной цифровой подписью услугополучателя, по форме согласно приложению 1 к настоящим Правилам;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) электронный документ, содержащий сведения с указанием расчетов, уточняющие условия безопасного выполнения взрывных работ, безопасных расстояний по разлету кусков, действию ударной воздушной волны, действию ядовитых газов при взрыве, сейсмического воздействия;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) при проведении взрывных работ:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на земной поверхности, электронный документ, содержащий план местности с нанесением места производства взрывных работ, границ опасной зоны, места выставления постов охраны опасной зоны и находящихся в ее пределах жилых и производственных зданий, сооружений, железнодорожных путей, автомобильных дорог, каналов, трубопроводов, линий электропередачи;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в подземных условиях, электронный документ, содержащий план горных работ с нанесением места производства взрывных работ, границ опасной зоны, места выставления постов охраны опасной зоны, а также сведения об опасности шахты (рудника, объекта геологоразведочных работ) по газу и пыли.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>При проведении сейсморазведочных работ с использованием взрывчатых материалов предоставляется электронный документ, содержащий схемы профилей работ и охраны опасной зоны.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Перечень основных требований к оказанию государственной услуги изложен согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложени. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Общий срок оказания государственной услуги составляет 5 (пять) рабочих дней.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 – в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7. Работник канцелярии услугодателя осуществляет прием и регистрацию документов и сведений в день их поступления и направляет руководителю услугодателя либо лицу его замещающему, которым назначается ответственный исполнитель.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В случае обращения заявителя после окончания рабочего времени, в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>выходные</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>праздничные</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменением, внесенным приказом и.о. Министра по чрезвычайным ситуациям РК от 15.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Ответственный исполнитель услугодателя с момента регистрации представленных услугополучателем документов в течение 2 (двух) рабочих дней проверяет полноту представленных документов и в случае установления факта неполноты представленных документов направляет мотивированный отказ в дальнейшем рассмотрении заявления по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случае полноты представленных документов в течение 3 (трех) рабочих дней проверяет достоверность сведений представленных документов и оформляет разрешение на производство взрывных работ по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, либо мотивированный ответ об отказе в оказании государственной услуги по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан, изложены в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац четвертый пункта 8 вводится в действие с 12.07.2026 приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 – в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8-1. При выявлении оснований для отказа в оказании государственной услуги в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан, услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления. По результатам заслушивания услугодатель выдает положительный результат либо мотивированный ответ об отказе в оказании государственной услуги.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 8-1 в соответствии с приказом Министра по чрезвычайным ситуациям РК от 24.05.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9. Результат оказания государственной услуги направляется услугополучателю на портал в "личный кабинет" в форме электронного документа, удостоверенного электронной цифровой подписью руководителя услугодателя либо лица его замещающего.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10. Государственная услуга, оказывается в порядке очереди без предварительной записи и ускоренного обслуживания.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 11 предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция абзаца первой пункта 11 действует до 12.07.2026 приказом Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг в порядке, установленном уполномоченным органом в сфере информатизации.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция абзаца второй пункта 11 действует до 12.07.2026 приказом Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений данные о стадии оказания государственной услуги поступают в автоматическом режиме в информационную систему мониторинга оказания государственных услуг. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Уполномоченный орган в области промышленной безопасности в течение трех рабочих дней направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила оператору информационно-коммуникационной инфраструктуры "электронного правительства", а также в Единый контакт-центр.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Министра по чрезвычайным ситуациям РК от 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 429</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:bookmarkStart w:name="z43" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
+        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателей и (или) их должностных лиц по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-[...265 lines deleted...]
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба подается услугодателю, должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет благоприятное решение, совершит административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 6 – в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 157</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции приказа Министра по чрезвычайным ситуациям РК от 24.05.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13. Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона, подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции приказа Министра по чрезвычайным ситуациям РК от 24.05.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14. Срок рассмотрения жалобы услугодателем, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона продлевается не более чем на 10 (десять) рабочих дней в случаях необходимости:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Работник канцелярии услугодателя осуществляет прием и регистрацию документов и сведений в день их поступления и направляет руководителю услугодателя либо лицу его замещающему, которым назначается ответственный исполнитель.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+      1) проведения дополнительного изучения или проверки по жалобе либо проверки с выездом на место;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В случае обращения заявителя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+      2) получения дополнительной информации.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае продления срока рассмотрения жалобы должностное лицо, наделенное полномочиями по рассмотрению жалоб, в течение 3 (трех) рабочих дней с момента продления срока рассмотрения жалобы сообщает в письменной форме (при подаче жалобы на бумажном носителе) или электронной форме (при подаче жалобы в электронном виде) услугополучателю, подавшему жалобу, о продлении срока рассмотрения жалобы с указанием причин продления.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменением, внесенным приказом и.о. Министра по чрезвычайным ситуациям РК от 15.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 137</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 - в редакции приказа Министра по чрезвычайным ситуациям РК от 02.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...42 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8. Ответственный исполнитель услугодателя с момента регистрации представленных услугополучателем документов в течение 2 (двух) рабочих дней проверяет полноту представленных документов и в случае установления факта неполноты представленных документов направляет мотивированный отказ в дальнейшем рассмотрении заявления по форме, согласно </w:t>
-[...1291 lines deleted...]
-      15. Если иное не предусмотрено Законом, обжалование в суде допускается после обжалования в административном (досудебном) порядке в соответствии с </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15. Если иное не предусмотрено Законом, обжалование в суде допускается после обжалования в административном (досудебном) порядке в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа Министра по чрезвычайным ситуациям РК от 24.05.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -3874,62 +3832,75 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      [Реквизиты юридического лица (адрес, бизнес-идентификационный номер, телефон)]</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      [Реквизиты юридического лица (адрес, бизнес-идентификационный номер, телефон)]</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4001,83 +3972,92 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>[Наименование</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственного органа]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t>      Номер заявления: [Номер]</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата заявления: [Дата]</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="41"/>
+    <w:bookmarkStart w:name="z62" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      ЗАЯВЛЕНИЕ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -4086,350 +4066,307 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             _______________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (наименование юридического лица)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приложение 1 - в редакции приказа Министра по чрезвычайным ситуациям РК от 02.06.2021 </w:t>
+        <w:t xml:space="preserve">      Сноска. Приложение 1 - в редакции приказа Министра по чрезвычайным ситуациям РК от 02.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 256</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Руководствуясь </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О гражданской защите", </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>просит Вас рассмотреть прилагаемый перечень документов и выдать разрешение на</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>производство взрывных работ на:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (указать вид деятельности)</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>С целью: ________________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Руководство взрывными работами возложено на: _____________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (фамилия, имя, отчество (при наличии), должность, </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>номер единой книжки взрывника, дата выдачи)</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место хранения взрывчатых материалов: _____________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 (название, расположение)</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приложение: [Перечень документов необходимых для оказания государственной услуги]</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласен на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подтверждаю достоверность представленной информации и осведомлен об ответственности за предоставление недостоверных сведений в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4517,51 +4454,58 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>цифровая подпись]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:br/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="2806700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -4584,135 +4528,127 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4823,1164 +4759,1495 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на производство</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>взрывных работ"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приложение 2 - в редакции приказа и.о. Министра по чрезвычайным ситуациям РК от 15.04.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Приложение 2 - в редакции приказа и.о. Министра по чрезвычайным ситуациям РК от 15.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 137</w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра по чрезвычайным ситуациям РК от 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 429</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>вводится</w:t>
-[...48 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Перечень основных требований к оказанию государственной услуги "Выдача разрешения на производство взрывных работ"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование услугодателя</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Территориальное подразделение ведомства уполномоченного органа в области промышленной безопасности (далее – услугодатель)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Способы предоставления государственной услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Веб-портал "электронного правительства" www.egov.kz, (далее – портал)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Срок оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5 (пять) рабочих дней</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Электронная (частично автоматизированная)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Результат оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Разрешение на производство взрывных работ либо мотивированный отказ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бесплатно</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>График работы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-Услугодателя, с понедельника по пятницу, в соответствии с установленным графиком работы с 9.00 до 18.30 часов, за исключением выходных и праздничных дней, согласно </w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Услугодателя, с понедельника по пятницу, в соответствии с установленным графиком работы с 9.00 до 18.30 часов, за исключением выходных и праздничных дней, согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Трудовому</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> кодексу Республики Казахстан (далее – Кодекс) с перерывом на обед с 13.00 часов до 14.30 часов.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Портала, круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кодексу</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) заявление;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) электронный документ, содержащий сведения с указанием расчетов, уточняющие условия безопасного выполнения взрывных работ, безопасных расстояний по разлету кусков, действию ударной воздушной волны, действию ядовитых газов при взрыве, сейсмического воздействия;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6039,163 +6306,202 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>При проведении сейсморазведочных работ с использованием взрывчатых материалов предоставляется электронный документ, содержащий схемы профилей работ и охраны опасной зоны.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) установление недостоверности документов, представленных заявителем для получения разрешения, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным Правилами обеспечения промышленной безопасности для опасных производственных объектов, утвержденными </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6243,163 +6549,202 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">4) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статьей 8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Иные требования с учетом особенностей оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Адреса мест оказания государственной услуги размещены на:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) интернет-ресурсеуслугодателя;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6577,50 +6922,57 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) приобретение взрывчатых и пиротехнических (за исключением гражданских) веществ и изделий с их применением для собственных производственных нужд;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) хранение взрывчатых и пиротехнических (за исключением гражданских) веществ и изделий с их применением.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -6694,82 +7046,95 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>выдачи разрешений на</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>производство взрывных работ"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приложение 3 - в редакции приказа Министра по чрезвычайным ситуациям РК от 02.06.2021 </w:t>
+        <w:t xml:space="preserve">      Сноска. Приложение 3 - в редакции приказа Министра по чрезвычайным ситуациям РК от 02.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 256</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6848,93 +7213,92 @@
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[Мемлекеттік органның атауы]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1320800" cy="1206500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId5"/>
                           <a:stretch>
@@ -6948,870 +7312,1304 @@
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[Наименование государственного органа]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[Мемлекеттік органның деректемелері]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[Реквизиты государственного органа]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Номер: [Номер документа]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[Наименование юридического лица]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Номер заявления: [Номер]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[Реквизиты юридического лица (адрес, бизнес-идентификационный номер, телефон)]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дата выдачи: [Дата]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-РАЗРЕШЕНИЕ </w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">РАЗРЕШЕНИЕ </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на производство взрывных работ</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 [Наименование государственного органа], в соответствии со </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статьей 75</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -7828,50 +8626,57 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Законом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Республики Казахстан "О разрешениях и уведомлениях", учитывая прилагаемый перечень документов, выдано разрешение на производство взрывных работ на: ____________________________________________________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (наименование места производства взрывных работ)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -7947,133 +8752,159 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (название, расположение)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Особые условия: срок действия настоящего разрешения – 1 год со дня его выдачи.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none"/>
                 <w:left w:val="none"/>
                 <w:bottom w:val="none"/>
                 <w:right w:val="none"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="6150"/>
               <w:gridCol w:w="6150"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
-                    <w:spacing w:after="20"/>
-                    <w:ind w:left="20"/>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
-                    <w:t>
-[Должность подписывающего]</w:t>
+                    <w:t>[Должность подписывающего]</w:t>
                   </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
-                    <w:spacing w:after="20"/>
-                    <w:ind w:left="20"/>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
-                    <w:t>
-[Фамилия, имя, отчество</w:t>
+                    <w:t>[Фамилия, имя, отчество</w:t>
                   </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 (при наличии),</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
@@ -8085,86 +8916,127 @@
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 электронная</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 цифровая подпись]</w:t>
                   </w:r>
                 </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders/>
@@ -8226,59 +9098,76 @@
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
@@ -8363,82 +9252,95 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам выдачи разрешения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на производство взрывных работ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приложение 4 - в редакции приказа Министра по чрезвычайным ситуациям РК от 02.06.2021 </w:t>
+        <w:t xml:space="preserve">      Сноска. Приложение 4 - в редакции приказа Министра по чрезвычайным ситуациям РК от 02.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 256</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8517,93 +9419,92 @@
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[Мемлекеттік органның атауы]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1320800" cy="1206500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7"/>
                           <a:stretch>
@@ -8617,832 +9518,1225 @@
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[Наименование государственного органа]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[Мемлекеттік органның деректемелері]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[Реквизиты государственного органа]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дата: [Дата выдачи]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[Наименование юридического лица]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Номер: [Номер документа]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[Реквизиты юридического лица (адрес, бизнес-идентификационный номер, телефон)]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...25 lines deleted...]
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>МОТИВИРОВАННЫЙ ОТКАЗ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Наименование государственного органа], рассмотрев Ваше заявление от [Дата заявления] года № [Номер заявления] и прилагаемый перечень документов, сообщает следующее:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Обоснование отказа]</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none"/>
                 <w:left w:val="none"/>
                 <w:bottom w:val="none"/>
                 <w:right w:val="none"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="6150"/>
               <w:gridCol w:w="6150"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
-                    <w:spacing w:after="20"/>
-                    <w:ind w:left="20"/>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
-                    <w:t>
-[Должность подписывающего]</w:t>
+                    <w:t>[Должность подписывающего]</w:t>
                   </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
-                    <w:spacing w:after="20"/>
-                    <w:ind w:left="20"/>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
-                    <w:t>
-[Фамилия, имя, отчество</w:t>
+                    <w:t>[Фамилия, имя, отчество</w:t>
                   </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 (при наличии), электронная</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 цифровая подпись]</w:t>
                   </w:r>
                 </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders/>
@@ -9504,59 +10798,76 @@
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -9577,55 +10888,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9951,31 +11262,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>