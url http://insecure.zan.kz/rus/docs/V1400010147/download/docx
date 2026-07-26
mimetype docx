--- v0 (2025-10-05)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3f3ee11" w14:textId="3f3ee11">
+    <w:p w14:paraId="c52e67b" w14:textId="c52e67b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -725,51 +725,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) установление на местности границ административно-территориальных единиц, особо охраняемых природных территорий, земель государственного лесного и водного фондов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) составление проектов по образованию и упорядочению землепользовании, проектов рекультивации нарушаемых земель, установление границ земельных участков на местности;</w:t>
+      2) исключить;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) разработка проектов внутрихозяйственного землеустройства по земельным участкам, находящимся в государственной собственности и предоставленным в землепользование для ведения сельскохозяйственного производства;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -789,493 +789,523 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 2 в редакции приказа Министра национальной экономики РК от 22.12.2015 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа Министра национальной экономики РК от 22.12.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 782</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.03.2016).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.03.2016); с изменением, внесенным приказом Министра сельского хозяйства РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 206</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       3. В соответствии с </w:t>
-[...9 lines deleted...]
-        <w:t>частью 7</w:t>
+      3. В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 152 Земельного кодекса, единицей учета и хранения данных Кадастра является земельный участок, выделенный в замкнутых границах, закрепляемый в установленном порядке за субъектами земельных правоотношений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      В Кадастре для каждого земельного участка фиксируются идентификационные характеристики, позволяющие однозначно выделить его в пространстве, определить размеры и местоположение, а также кадастровая оценочная стоимость участка.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Министра сельского хозяйства РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 206</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. В состав Кадастра включается информация о собственниках земельных участков и землепользователях.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Сведения о земельных участках соотносятся с земельно-кадастровыми картами, на которых отражаются закрепленный за данным участком номер, местонахождение, границы и текстовые описания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Формирование сведений государственного земельного кадастра обеспечивается проведением топографо-геодезических, аэрокосмических, картографических, землеустроительных работ, почвенных, геоботанических обследований и изысканий, работ по мониторингу земель, количественного и качественного учета земель, составлением земельно-кадастрового дела на конкретный земельный участок, изготовлением земельно-кадастровых карт и идентификационного документа на земельный участок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...98 lines deleted...]
-    <w:bookmarkStart w:name="z15" w:id="11"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа Министра сельского хозяйства РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 206</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Накопление данных производится на уровне соответствующих областей, города республиканского значения, столицы, районов, городов областного значения, где фиксируется и хранится информация о кадастровом номере земельного участка, наименовании физических или юридических лиц - субъектов прав на земельные участки, актах исполнительных органов и иных предусмотренных законодательством документах, местонахождении и размере, кадастровой (оценочной) стоимости земельного участка, праве на земельный участок, целевом назначении, делимости и неделимости, сервитутах на земельный участок, а также об ограничениях по его использованию, установленных исполнительными органами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Указанные данные систематизируются по формам собственности, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>категориям земель</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, позволяющим сопоставить их между собой по областям, городу республиканского значения, столице, районам, городам областного значения и территории Республики Казахстан в целом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Порядок ведения Кадастра</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Ведение Кадастра на всей территории Республики Казахстан осуществляется по единой системе и представляет собой последовательные действия по сбору, документированию, накоплению, обработке, учету и хранению сведений о земельных участках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Картографической основой Кадастра являются земельно-кадастровые карты, которые обеспечивают возможность отображения и внесения изменений линейных и площадных характеристик земельных участков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Масштаб земельно-кадастровых карт выбирается в зависимости от размера учетных единиц и уровня ведения Кадастра.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При автоматизированном ведении Кадастра картографическая основа формируется в виде электронной карты с применением геоинформационных технологий и изготовлением копий на бумажных носителях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Информация о земельных участках систематически обновляется при изменении границ и площадей участков и земельных угодий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Земельно-кадастровые дела на земельные участки, предоставляемые из земель, находящихся в государственной собственности, заводятся Государственной корпорацией, на основании решений местных исполнительных органов областей, города республиканского значения, столицы, районов, городов областного значения, акимов городов районного значения, поселков, сел, сельских округов, землеустроительного проекта о предоставлении права на землю, утвержденного уполномоченным органом по земельным отношениям областей, города республиканского значения, столицы, районов, городов областного значения в соответствии с его компетенцией, установленной Земельным кодексом Республики Казахстан, и материалов по установлению границ земельного участка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1294,70 +1324,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.03.2016).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        12. Формирование участка из земель, находящихся в частной собственности граждан или негосударственных юридических лиц, при совершении сделки с частью делимого земельного участка производится на основании их заявлений о разделе делимого земельного участка, подаваемых в уполномоченный орган по земельным отношениям областей, городов республиканского значения, столицы, районов, городов областного значения по месту нахождения земельного участка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К заявлению прилагаются документы о праве частной собственности на земельный участок.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1468,70 +1498,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.03.2016).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        13. При переходе прав на земельный участок в результате осуществления гражданско-правовых сделок либо по иным основаниям, предусмотренным законодательством Республики Казахстан, идентификационный документ передается приобретателю или иному правообладателю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отсутствия изменений идентификационных характеристик земельного участка Государственной корпорацией, новый идентификационный документ (земельно-кадастровый план) не выдается, а вносится запись о правообладателе в земельно-кадастровую книгу и в единый государственный реестр земель.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1586,70 +1616,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.03.2016).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        14. При выкупе физическим или негосударственным юридическим лицом в частную собственность земельного участка, ранее предоставленного ему в землепользование, новое земельно-кадастровое дело не заводится.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На основании справки о наличии заключенного договора купли-продажи земельного участка, произведенной оплате его выкупной цены, а также наложении запрета на совершение сделок (за исключением передачи в залог) при продаже земельного участка в рассрочку, выдаваемой уполномоченным органом по земельным отношениям областей, города республиканского значения, столицы, районов, городов областного значения по местонахождению земельного участка, Государственной корпорацией, изготавливается и выдается новый идентификационный документ на земельный участок.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1686,284 +1716,284 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.03.2016).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        15. При формировании земельного участка для государственных нужд из земель, находящихся в собственности или землепользовании граждан и юридических лиц, в заводимое на него земельно-кадастровое дело помещается решение исполнительного органа либо решение суда об изъятии земельного участка для государственных нужд, которые являются основанием для формирования нового участка, а также план (чертеж границ) и другие документы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. В случае изъятия части земельного участка, совершаемого для государственных нужд, новое земельно-кадастровое дело не заводится.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Все документы, сопутствующие процессу реорганизации земельного участка, помещаются в земельно-кадастровое дело, заведенное ранее на данный участок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. При слиянии нескольких земельных участков в один заводится новое кадастровое дело, в которое помещаются кадастровые дела, ранее заведенные на эти участки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На сформированный в результате объединения земельный участок изготавливается новый идентификационный документ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. В земельно-кадастровое </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>дело</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> земельного участка, подлежащего принудительному изъятию либо конфискации у граждан и юридических лиц, помещаются документы судебно-исполнительного производства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. После формирования земельно-кадастрового дела сведения о земельном участке вносятся в земельно-кадастровую </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>книгу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и единый государственный реестр земель.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Единый государственный реестр земель является итоговым документом учета земельных участков в составе Кадастра, содержащим правовые, идентификационные, экономические и другие характеристики.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Земельно-кадастровая книга является документом, в котором учитываются земельные участки, содержатся достоверные сведения о пространственном, природном и хозяйственном положении земель.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Земельно-кадастровая карта земель создается и ведется в целях наглядного отображения местоположения, размеров и границ земельных участков, учета их изменений при объединении и разделении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ведение земельно-кадастровых карт для Кадастра и учета земельных участков осуществляется в порядке, предусмотренном пунктами </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1998,110 +2028,282 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 22 предусматривается в редакции приказа Министра сельского хозяйства РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 206</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Кадастр ведется на бумажных носителях, а также с использованием электронных систем сбора, обработки и хранения информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z32" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 23 предусматривается в редакции приказа Министра сельского хозяйства РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 206</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Автоматизированные информационные системы Кадастра создаются на базе специализированных программно-технических комплексов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z33" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Земельно-кадастровая документация соответствует следующим требованиям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       исполняется на бланках установленного образца с заполнением всех реквизитов (наименование органа, учреждения, организации, их издавшего, дату, номер документа, указание адресата (получателя документа);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2132,234 +2334,234 @@
         </w:rPr>
         <w:t xml:space="preserve">
       сведения, содержащиеся на планах (чертежах) земельных участков, отнесенные к государственной тайне, используются и хранятся в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О государственных секретах" от 15 марта 1999 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Порядок ведения количественного и качественного учета и</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>оценки земель</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z35" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Кадастровому учету подлежат земельные участки, расположенные на территории Республики Казахстан, независимо от форм собственности на землю, целевого назначения и разрешенного характера использования земельных участков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кадастровый учет земельных участков проводится по месту их нахождения, по единой методике.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="32"/>
+    <w:bookmarkStart w:name="z36" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Учет количества и качества земель ведется по их фактическому состоянию и использованию, а также по результатам работ по </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>мониторингу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> земель.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Все изменения фиксируются после того, как они произошли на местности.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учет качества земель включает их экономическую оценку и ведение мониторинга земель, проведение почвенных, геоботанических, агрохимических обследований и бонитировки почв.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="33"/>
+    <w:bookmarkStart w:name="z37" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Данные учета земель заносятся в земельно-кадастровую </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>книгу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и единый государственный реестр земель по каждому земельному участку.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учетные данные формируются по земельным участкам, поселкам и сельским населенным пунктам, городам районного значения, городам областного значения, районам, столице, городу республиканского значения, областям.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2388,70 +2590,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учету подлежат земли всех категорий, и он ведется по видам земельных угодий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Необходимые сведения о размерах, местоположении, количестве и качестве земель фиксируются при их первичном учете, а происходящие изменения в составе земель, их качестве и виде использования выявляются в процессе ведения текущего учета земель.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="34"/>
+    <w:bookmarkStart w:name="z38" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. В целях уточнения и обновления Кадастровых данных:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) собственники земельных участков и землепользователи, уполномоченные должностные лица и местные исполнительные органы в соответствующих административно-территориальных единицах (сел, поселков, городов районного значения) ежегодно представляют уполномоченному органу по земельным отношениям городов республиканского значения, столицы, районов, городов областного значения соответственно сведения о состоянии и использовании земель, отчеты по формам утверждаемым в соответствии с подпунктом 8 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2600,70 +2802,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.03.2016).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="35"/>
+    <w:bookmarkStart w:name="z39" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        29. Отчеты о наличии земель, распределении их по категориям, собственникам земельных участков, землепользователям и угодьям (балансы земель) составляются в соответствии с пунктом 28 настоящих Правил:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по району и городу областного значения - уполномоченным органом по земельным отношениям районов и городов областного значения и не позднее 1 ноября отчетного года представляются областному уполномоченному органу по земельным отношениям;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2674,70 +2876,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по области, городу республиканского значения и столице - уполномоченным органом по земельным отношениям области, города республиканского значения, столицы на основании данных районов и городов областного значения и не позднее 20 ноября отчетного года представляются ведомству центрального уполномоченного органа по управлению земельными ресурсами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Копии сводного аналитического отчета о наличии, качественном состоянии и использовании земель Республики Казахстан направляются уполномоченному государственному органу в области развития агропромышленного комплекса и уполномоченному органу в области охраны окружающей среды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="36"/>
+    <w:bookmarkStart w:name="z40" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Учет качества и кадастровая оценка земель производится в целях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       определения эффективности использования земельного участка с учетом целевого назначения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2804,69 +3006,69 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сведения о качестве земель и их кадастровой оценке отражаются в земельно-кадастровой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>книге</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по каждому земельному участку.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="37"/>
+    <w:bookmarkStart w:name="z41" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Учет земельных участков для целей регистрации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z42" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z42" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2881,71 +3083,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 154 Земельного кодекса, учет земельных участков и находящегося на них недвижимого имущества является необходимым условием, обеспечивающим государственную </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>регистрацию</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> прав собственности (обременении прав) и других прав на недвижимое имущество.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z43" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z43" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. При учете земельных участков, фиксации подлежат следующие данные:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       имя собственника или пользователя земельного участка;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3028,110 +3230,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       делимость или неделимость земельного участка;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кадастровый номер земельного участка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="40"/>
+    <w:bookmarkStart w:name="z44" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. При ведении земельного кадастра каждому земельному участку, в целях определения (идентификации), присваивается кадастровый номер, индивидуальный, не повторяющийся на территории Республики Казахстан, который сохраняется, пока участок существует как единое целое, таким же номером идентифицируется и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>земельно-кадастровое дело</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z45" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z45" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Физические и юридические лица для присвоения кадастрового номера земельному участку и замены идентификационного документа на земельный участок старого образца на новый обращаются с заявлением в Государственную корпорацию, по местонахождению земельного участка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К заявлению прилагается оригинал имеющегося идентификационного документа на земельный участок.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3168,90 +3370,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.03.2016).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="42"/>
+    <w:bookmarkStart w:name="z46" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        35. Проведение работ по идентификации земельного участка, отражение его на земельно-кадастровой карте начинается с определения в натуре фактических границ этого участка, наличия имеющихся ограничений и обременении, установления характера прав других лиц, а также целевого использования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z47" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z47" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. По результатам работ по идентификации земельного участка Государственная корпорация, присваивает земельному участку кадастровый номер, делает соответствующую отметку на документе старого образца и выдает его заявителю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По желанию заявителя осуществляется замена документа о праве на земельный участок старого образца на новый идентификационный документ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3306,70 +3508,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.03.2016).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="44"/>
+    <w:bookmarkStart w:name="z48" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        37. Построение кадастрового номера определяется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кодом области или города республиканского значения, столицы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3434,70 +3636,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание. Две первые цифры кадастрового номера земельного участка обозначают код области или городов республиканского значения, столицы, три последующие - код района или города областного (районного) значения, еще три последующих - код учетного квартала и три последних цифры порядковый номер земельного участка внутри учетного квартала.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае если количество земельных участков внутри учетного квартала превышает число 999, то последующим земельным участкам, формируемым внутри этого учетного квартала присваивается четырехзначный порядковый номер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="45"/>
+    <w:bookmarkStart w:name="z49" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Коды учетных кварталов и кадастровые номера земельным участкам внутри учетных кварталов и (или) районов, городов областного (районного) значения, города республиканского значения, столицы присваиваются Государственной корпорацией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3516,166 +3718,166 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.03.2016).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="46"/>
+    <w:bookmarkStart w:name="z50" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        39. Если присвоение кода учетному кварталу в соответствии с настоящими Правилами по объективным причинам не представляется возможным, то земельным участкам внутри данного квартала присваиваются временные (условные) кадастровые номера.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В этом случае код такого квартала начинается с цифры "9", что указывает на условное обозначение кадастрового номера в конкретном учетном квартале.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При последующем определении юридического квартала ему присваивается истинный код с указанием условного номера, который был присвоен ранее.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="47"/>
+    <w:bookmarkStart w:name="z51" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. При делении земельного участка на несколько частей или слиянии нескольких земельных участков в один старые номера аннулируются и присваиваются новые кадастровые номера.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z52" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z52" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. При переходе права собственности или права землепользования на весь земельный участок к другому собственнику или землепользователю кадастровый номер земельного участка не меняется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z53" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z53" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. В зависимости от уровня ведения Кадастра создаются и содержатся в контрольном состоянии:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       земельно-кадастровая карта (схема) Республики Казахстан с отображением границ и кодов областей, городов республиканского значения и столицы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3722,110 +3924,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       земельно-кадастровая карта (схема) района, города областного, города районного значения с отображением границ и кодов учетных кварталов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       земельно-кадастровая карта (схема) учетного квартала с отображением границ и кадастровых номеров земельных участков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="50"/>
+    <w:bookmarkStart w:name="z54" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Границы земельных участков на земельно-кадастровой карте (схеме) показываются в соответствии с идентификационными документами на земельные участки, и планами землепользования в масштабе карты (схемы).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z55" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z55" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Земельно-кадастровые карты (схемы) могут быть изготовлены в нескольких частях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z56" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z56" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Ведение и последующее обновление земельно-кадастровых карт (схем) осуществляются Государственной корпорацией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3893,55 +4095,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>