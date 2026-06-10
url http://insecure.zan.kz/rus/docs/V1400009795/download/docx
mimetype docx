--- v0 (2025-11-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2954097" w14:textId="2954097">
+    <w:p w14:paraId="0e8d5b2" w14:textId="0e8d5b2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -123,143 +123,161 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Об утверждении Положения республиканского государственного учреждения "Комитет государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан" и его территориальных органов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...10 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание РЦПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Порядок введения в действие приказа см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п.4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Заголовок – в редакции приказа Министра энергетики РК от 11.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 310-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-      </w:r>
-[...66 lines deleted...]
-        <w:t>п.4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктом 6) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -358,71 +376,71 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Утвердить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -437,52 +455,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> республиканского государственного учреждения "Комитет государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан" (далее — Положение) согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -497,214 +515,214 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о территориальном органе – территориальном департаменте Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по соответствующей области, городам Астана, Алматы и Шымкент согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра энергетики РК от 11.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 310-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Комитету атомного и энергетического надзора и контроля Министерства энергетики Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:p>
-[...77 lines deleted...]
-      2. Комитету атомного и энергетического надзора и контроля Министерства энергетики Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) в течение десяти календарных дней после государственной регистрации настоящего приказа его направление на официальное опубликование в периодических печатных изданиях и в информационно–правовой системе "Әділет"; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) размещение настоящего приказа на интернет–ресурсе Министерства энергетики Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
-[...15 lines deleted...]
-      3) размещение настоящего приказа на интернет–ресурсе Министерства энергетики Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Контроль за исполнением настоящего приказа возложить на Председателя Комитета атомного и энергетического надзора и контроля Министерства энергетики Республики Казахстан Есимханова С.К.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Настоящий приказ вводится в действие со дня его первого официального опубликования, за исключением </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -719,51 +737,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 14 Положения, утвержденного настоящим приказом, которые вводятся в действие с 21 ноября 2014 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -786,80 +804,80 @@
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z14" w:id="10"/>
+          <w:bookmarkStart w:name="z14" w:id="9"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министр энергетики</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="10"/>
+          <w:bookmarkEnd w:id="9"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -902,80 +920,80 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z15" w:id="11"/>
+          <w:bookmarkStart w:name="z15" w:id="10"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>В. Школьник</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="11"/>
+          <w:bookmarkEnd w:id="10"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -1017,70 +1035,70 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z16" w:id="12"/>
+          <w:bookmarkStart w:name="z16" w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Приложение 1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="12"/>
+          <w:bookmarkEnd w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 к приказу Министра энергетики</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -1094,182 +1112,5783 @@
               <w:t>
 Республики Казахстан</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 от 7 октября 2014 года № 42</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Положение республиканского государственного учреждения "Комитет государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан</w:t>
+        <w:t xml:space="preserve"> Положение республиканского государственного учреждения "Комитет государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок - в редакции приказа приказа Министра энергетики РК от 20.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 196-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок главы 1 – в редакции приказа Министра энергетики РК от 09.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 281</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Республиканское государственное учреждение "Комитет государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан" (далее – Комитет) является ведомством Министерства энергетики Республики Казахстан, осуществляющим руководство в областях электроэнергетики и теплоэнергетики в части производства, транспортировки и реализации тепловой энергии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра энергетики РК от 11.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 310-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Комитет осуществляет свою деятельность в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституцией</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан, законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также Положением о Министерстве энергетики Республики Казахстан и настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Комитет является юридическим лицом в организационно-правовой форме республиканского государственного учреждения, имеет символы и знаки отличия (при их наличии), печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на государственном и русском языках, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Министра энергетики РК от 11.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 310-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Комитет вступает в гражданско-правовые отношения от собственного имени.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Комитет выступает стороной гражданско-правовых отношений от имени государства, если он уполномочен на это в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Комитет по вопросам своей компетенции в установленном законодательством Республики Казахстан порядке принимает решения, оформляемые приказами руководителя Комитета и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Структура и лимит штатной численности Комитета утверждаются в соответствии с действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Местонахождение юридического лица: Республика Казахстан, 010000, город Астана, район Нұра, проспект Қабанбай батыр, 19, н.п. 3в.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Министра энергетики РК от 11.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 310-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Исключен приказом Министра энергетики РК от 11.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 310-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Настоящее Положение является учредительным документом Комитета. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Финансирование деятельности Комитета осуществляется из республиканского бюджета в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Министра энергетики РК от 11.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 310-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Прмечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 12 предусматривается в редакции приказа приказа Министра энергетики РК от 20.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 196-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Комитету запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Комитета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если Комитету законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции приказа Министра энергетики РК от 11.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 310-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Задачи, функции, права и обязанности Комитета</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок главы 2 – в редакции приказа Министра энергетики РК от 09.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 281</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Задачи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) участие в реализации государственной политики в областях электроэнергетики и теплоэнергетики в части производства, транспортировки и реализации тепловой энергии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществление иных задач, возложенных на Комитет, в пределах своей компетенции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В пункт 13 внесено изменение на казахском языке, текст на русском языке не меняется приказом Министра энергетики РК от 09.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 281</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра энергетики РК от 11.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 310-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Полномочия: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z361" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) права:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z362" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимать обязательные для исполнения правовые акты в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z363" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      запрашивать и получать в установленном законодательством порядке от государственных органов, организаций, их должностных лиц необходимую информацию и материалы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z364" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обращаться в суд;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z365" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      привлекать к проведению государственного контроля и надзора специалистов из других организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z366" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносить предложения по разработке нормативных правовых актов или передавать на рассмотрение уполномоченных органов инициативные проекты таких актов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z367" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносить предложения в центральные и местные исполнительные органы об отмене или изменении принятых ими актов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z368" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      привлекать к работе специалистов государственных органов и иных организаций, а также иностранных и местных экспертов и специалистов при осуществлении возложенных на Комитет функций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z369" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z370" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не разглашать информацию, составляющую коммерческую, служебную, иную охраняемую Законом тайну, полученную при осуществлении своих полномочий, за исключением случаев, установленных законами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z371" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимать и рассматривать обращения физических и юридических лиц в порядке и сроки, установленные Административным процедурно-процессуальным кодексом Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z372" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пропагандировать знания по вопросам в регулируемой сфере;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Прмечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац пятый подпункта 2) предусматривается в редакции приказа приказа Министра энергетики РК от 20.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 196-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять иные полномочия, предусмотренные законодательными актами, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 - в редакции приказа Министра энергетики РК от 11.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 310-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z374" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) участвует в реализации государственной политики в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z375" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществляет регулятивные, реализационные и контрольно-надзорные функции, и участвует в выполнении стратегических функций центрального исполнительного органа в пределах компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z376" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществляет контроль и надзор за деятельностью физических и юридических лиц в пределах компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z377" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществляет контрольные и надзорные функции за деятельностью местных исполнительных органов по вопросам, относящимся к полномочиям ведомства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z378" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуществляет разрешительные процедуры в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z379" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) осуществляет государственный энергетический контроль за:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z380" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдением требований законодательства Республики Казахстан в области электроэнергетики, а также соблюдением технических и технологических норм при эксплуатации энергетического оборудования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z381" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдением требований по безопасной эксплуатации энергетического оборудования, электрических станций, электрических сетей, электрических установок потребителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z382" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      надежностью и безопасностью производства, передачи, снабжения и потребления электрической энергии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z383" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      недопуском или отстранением от работы на электрических установках работников, не прошедших проверку знаний правил технической эксплуатации и правил техники безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z384" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подготовкой и осуществлением ремонтно-восстановительных работ энергопроизводящих организаций (за исключением энергопроизводящих организаций, использующих возобновляемые источники энергии), энергопередающих организаций и системного оператора, в том числе в осенне-зимний период;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z385" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) осуществляет государственный контроль в области электроэнергетики в части эксплуатации и технического состояния энергетического оборудования, энергопроизводящих организаций (за исключением энергопроизводящих организаций, использующих возобновляемые источники энергии), энергопередающих организаций и системного оператора в форме дистанционного контроля и проверки в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "Об электроэнергетике", расследования – в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Предпринимательским кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан и Законом Республики Казахстан "Об электроэнергетике", на предмет соответствия деятельности субъектов (объектов) контроля требованиям законодательства Республики Казахстан в области электроэнергетики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z386" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) осуществляет государственный контроль в форме внеплановой проверки, профилактического контроля с посещением субъекта (объекта) контроля в области электроэнергетики в соответствии с Предпринимательским кодексом Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z387" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) осуществляет профилактический контроль без посещения субъекта (объекта) контроля в области электроэнергетики в соответствии с Предпринимательским кодексом Республики Казахстан и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 6-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "Об электроэнергетике";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z388" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) осуществляет государственный контроль в централизованной системе теплоснабжения за:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z389" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдением требований законодательства Республики Казахстан в области теплоэнергетики, а также соблюдением технических и технологических норм при эксплуатации объектов теплоэнергетики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z390" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдением требований по безопасной эксплуатации объектов теплоэнергетики и входящих в их состав зданий, помещений, сооружений и оборудования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z391" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      качеством и надежностью теплоснабжения, безопасностью системы теплоснабжения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z392" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      недопуском или отстранением от работы работников, не прошедших проверку знаний правил технической эксплуатации и правил техники безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z393" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подготовкой и осуществлением ремонтно-восстановительных работ теплопроизводящих и теплотранспортирующих субъектов, в том числе в осенне-зимний период;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z394" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) осуществляет государственный контроль в области теплоэнергетики в части эксплуатации и технического состояния объектов теплоэнергетики, теплопроизводящих и теплотранспортирующих субъектов в форме дистанционного контроля и проверки в соответствии с настоящим с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О теплоэнергетике", расследования в соответствии с Предпринимательским кодексом Республики Казахстан и Законом Республики Казахстан "О теплоэнергетике" на предмет соответствия деятельности субъектов (объектов) контроля требованиям законодательства Республики Казахстан в области теплоэнергетики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z395" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) осуществляет контроль за эксплуатацией и техническим состоянием энергетического оборудования электрических станций, электрических сетей, электрических установок потребителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z396" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) осуществляет контроль за подключением объектов по использованию возобновляемых источников энергии к электрическим сетям энергопередающих организаций в соответствии с законодательством Республики Казахстан об электроэнергетике;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z397" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14) осуществляет государственный контроль за соблюдением системным оператором требований, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 15-2 Закона Республики Казахстан "Об электроэнергетике";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z398" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) участвует в работе комиссий электроэнергетических предприятий по оценке готовности объектов и оборудования к работе в осенне-зимний период;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z399" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) участвует в работе комиссий субъектов теплоснабжения, функционирующих в централизованных системах теплоснабжения, по оценке готовности объектов теплоэнергетики и входящих в их состав зданий, помещений, сооружений и оборудования к работе в осенне-зимний период;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z400" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) осуществляет прием уведомлений о начале или прекращении деятельности, а также ведут, размещают и обновляют на интернет-ресурсе реестр экспертных организаций по проведению энергетической экспертизы в соответствии с категорией;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z401" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) выдает паспорт готовности без замечаний или с замечаниями в случае необходимости дополнительных пояснений, материалов и обоснований к документам, представленным для получения паспорта готовности, объем которых соответствует требованиям, установленным законодательством Республики Казахстан в области электроэнергетики и теплоэнергетики, а также отказывает в выдаче паспорта готовности в случае несоответствия объема, содержания представленных документов, подтверждающих выполнение условий и требований, установленных законодательством Республики Казахстан в области электроэнергетики и теплоэнергетики, для получения паспорта готовности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z402" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) осуществляет квалификационные проверки знаний правил технической эксплуатации и правил техники безопасности у руководителей, специалистов организаций, осуществляющих производство, передачу электрической и тепловой энергии, для контроля технического состояния и безопасности эксплуатации электроустановок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z403" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) выдает предписание установленного образца с указанием сроков и лиц, ответственных за исполнение, а также об отстранении от работы персонала, не имеющего соответствующего допуска к осуществлению деятельности по эксплуатации электрических установок и не прошедшего квалификационные проверки знаний правил технической эксплуатации и правил техники безопасности в области электроэнергетики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z404" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) ведет учет технологических нарушений в работе электростанций, электрических сетей, приведших к остановке основного оборудования, пожарам, взрывам, разделению единой электроэнергетической системы Республики Казахстан на несколько частей, массовому ограничению потребителей электрической энергии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z405" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) ведет учет технологических нарушений в централизованных системах теплоснабжения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Прмечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 23) предусматривается в редакции приказа приказа Министра энергетики РК от 20.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 196-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) осуществляет регулярный мониторинг состояния теплоэнергетики, включая сбор, актуализацию и опубликование информации о состоянии объектов теплоэнергетики и тепловых сетей области, города республиканского значения, столицы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z407" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) осуществляет мониторинг износа основного оборудования энергопроизводящих и энергопередающих организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z408" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) утверждает и вносит совместно с уполномоченным органом, осуществляющим руководство в соответствующих сферах естественных монополий, изменения в инвестиционную программу субъекта естественной монополии, включенного в республиканский раздел Государственного регистра субъектов естественных монополий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z409" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) направляет в уполномоченный орган, осуществляющий руководство в сооотвествующих сферах естественных монополий, заключение о целесообразности или нецелесообразности принятия мероприятий инвестиционной программы субъекта естественной монополии не позднее тридцати рабочих дней со дня представления заявления на утверждение инвестиционной программы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z410" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) по итогам рассмотрения отчета об исполнении утвержденной инвестиционной программы субъекта естественной монополии не позднее сорока пяти календарных дней со дня его поступления направляет в установленном порядке в уполномоченный орган, осуществляющий руководство в соответствующих сферах естественных монополий, свое заключение о целесообразности или нецелесообразности принятия исполнения мероприятий утвержденной инвестиционной программы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z411" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      28) направляет государственному органу, осуществляющему руководство в соответствующих сферах естественных монополий, информацию о несоответствии деятельности субъекта естественной монополии, оказывающего услугу по передаче электрической энергии, требованиям </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 13-1 Закона Республики Казахстан "Об электроэнергетике";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z412" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      29) направляет государственному органу, осуществляющему руководство в соответствующих сферах естественных монополий, информацию о несоответствии деятельности субъекта естественной монополии, оказывающего услугу по снабжению электрической энергии, требованиям </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 7-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "Об электроэнергетике";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z413" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) привлекает экспертов при проведении обследования энергетического оборудования, комплексных проверок энергетических организаций и расследовании технологических нарушений в работе энергетического оборудования электрических станций, электрических сетей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z414" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) оказывает государственные услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z415" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) осуществляют разрешительные процедуры в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z416" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) разрабатывает, согласовывает с уполномоченным органом в сфере разрешений и уведомлений и уполномоченным органом в сфере информатизации формы заявлений для получения разрешения второй категории, формы разрешений второй категории;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z417" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      34) разрабатывает требования, предъявляемые к деятельности субъектов (объектов) государственного контроля и надзора в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 132 Предпринимательского кодекса Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z418" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) разрабатывает совместно с уполномоченным органом по предпринимательству критерии оценки степени риска и проверочные листы в соответствии с Предпринимательским кодексом Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z419" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) разрабатывает подзаконные нормативные правовые акты, определяющие порядок оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z420" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) разрабатывает нормативные правовые акты по реализации государственной политики в областях электроэнергетики и теплоэнергетики в части производства, транспортировки и реализации тепловой энергии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z421" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) разрабатывает правила технологического присоединения к электрическим сетям энергопередающих организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z422" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) разрабатывает типовой договор технологического присоединения электрических установок с установленной мощностью до 200 кВт субъектов предпринимательства к электрическим сетям энергопередающих организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z423" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) разрабатывает правила получения энергопроизводящими, энергопередающими организациями и теплопроизводящими, теплотранспортирующими субъектами паспорта готовности к работе в осенне-зимний период;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z424" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) разрабатывает правила организации технического обслуживания и ремонта оборудования, зданий и сооружений электростанций, тепловых и электрических сетей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z425" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) разрабатывает правила оказания услуг по обеспечению надежности и устойчивости электроснабжения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z426" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) разрабатывает правила проведения расследования в областях электроэнергетики и теплоэнергетики, учета технологических нарушений в области электроэнергетики, в централизованных и местных системах теплоснабжения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z427" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) разрабатывает правила проведения квалификационных проверок знаний правил технической эксплуатации и правил техники безопасности у руководителей, специалистов организаций, осуществляющих производство, передачу электрической и тепловой энергии, для контроля технического состояния и безопасности эксплуатации электроустановок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z428" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) разрабатывает полугодовые списки проведения профилактического контроля с посещением субъекта (объекта) контроля и надзора и графики проведения проверок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z429" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) разрабатывает правила проведения энергетической экспертизы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z430" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) разрабатывает правила взрывобезопастности топливоподачи для приготовления и сжигания пылевидного топлива;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z431" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) разрабатывает правила проведения периодического обследования технического состояния энергетического оборудования, зданий и сооружений электрических станций, электрических и тепловых сетей, а также энергетического оборудования потребителей с привлечением экспертных организаций и заводов-изготовителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z432" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) разрабатывает нормативные значения показателей надежности электроснабжения, а также порядок их определения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z433" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) разрабатывает требования к экспертным организациям для осуществления энергетической экспертизы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z434" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) разрабатывает форму заключения о результатах дистанционного контроля;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z435" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) разрабатывает форму годового списка проверок и форму списка проверок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z436" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) разрабатывает формы акта о назначении проверки, акта о результатах проверки, акта о продлении проверки, акта о приостановлении проверки, акта о возобновлении проверки, предписания об устранении выявленных нарушений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z437" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) разрабатывает форму приказа о проведении проверки во внеурочное время;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z438" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55) разрабатывает форму плана мероприятий по устранению выявленных нарушений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z439" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56) разрабатывает типовое положение о производственном контроле;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z440" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57) разрабатывает классификацию технологических нарушений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z441" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58) осуществляет рассмотрение проектов документов по стандартизации в пределах компетенции, а также подготовку предложений по разработке, внесению изменений, пересмотру и отмене национальных, межгосударственных стандартов, национальных классификаторов технико-экономической информации и рекомендаций по стандартизации для внесения в уполномоченный орган в сфере стандартизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z442" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59) обеспечивают в пределах своей компетенции соблюдение законов и иных нормативных правовых актов Республики Казахстан в области национальной безопасности, защиты государственных секретов, гражданской защиты, мобилизационной подготовки и мобилизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z443" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60) обеспечивает в пределах своей компетенции выполнение комплекса мероприятий по мобилизационной подготовке и мобилизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z444" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61) обеспечивает в пределах своей компетенции осуществление мероприятий гражданской защиты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z445" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62) принимает оперативные меры по предупреждению возникновения и ликвидации чрезвычайных ситуаций, снижению размеров ущерба и потерь в случае их возникновения, а также повышению устойчивости и безопасности функционирования объектов в чрезвычайных ситуациях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z446" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63) подготавливает предложения по совершенствованию законодательства Республики Казахстан в областях электроэнергетики и теплоэнергетики в части производства, транспортировки и реализации тепловой энергии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z447" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64) ведет правовой мониторинг в отношении нормативных правовых актов, разработанных и (или) принятых Комитетом (в том числе по ранее принятым актам, реализацию которых осуществляет Комитет);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z448" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65) обращается в суд и участвует при рассмотрении судом дел по нарушениям законодательства Республики Казахстан в областях электроэнергетики и теплоэнергетики в части производства, транспортировки и реализации тепловой энергии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z449" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66) в пределах компетенции участвует в разработке, реализации стратегических и программных документов, предложений к Операционному плану и плану развития Министерства энергетики Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z450" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67) осуществляет международное сотрудничество в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z451" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68) обеспечивает исполнение мер по результатам анализа, оценки и контроля обращений физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z452" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69) осуществляет организацию проведения государственных закупок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z453" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70) обеспечивает соблюдение гендерного баланса при принятии на работу и продвижении сотрудников;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z454" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71) осуществляет производство по делам об административных правонарушениях в пределах компетенции, установленной законами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z455" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72) осуществление иных полномочий, предусмотренных законами Республики Казахстан, актами Президента Республики Казахстан, Правительства и приказами Министра энергетики Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа Министра энергетики РК от 11.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 310-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z93" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Комитета при организации его деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок главы 3 – в редакции приказа Министра энергетики РК от 09.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 281</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Комитета осуществляется Председателем, который несет персональную ответственность за выполнение возложенных на Комитет задач и осуществление им своих функций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 16 в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и.о</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Министра энергетики РК от 13.06.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 237</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Председатель Комитета назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 17 в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и.о</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Министра энергетики РК от 13.06.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 237</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Председатель Комитета имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 18 в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и.о</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Министра энергетики РК от 13.06.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 237</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z97" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Полномочия Председателя:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) определяет обязанности и полномочия своих заместителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) определяет обязанности и полномочия руководителей структурных подразделений Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) утверждает положения о структурных подразделениях Комитета, должностные инструкции административных государственных служащих Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z327" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) вносит представления Руководителю аппарата Министерства о назначении на должности и освобождении от должностей, а также о привлечении к дисциплинарной ответственности заместителей Председателя Комитета и руководителей территориальных органов Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z328" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) в установленном законодательством Республики Казахстан порядке назначает на должности и освобождает от должностей: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      работников Комитета, работников территориальных органов Комитета, за исключением заместителей Председателя и руководителей территориальных органов Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заместителей руководителей территориальных органов Комитета по согласованию с Руководителем аппарата Министерства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5-1) в установленном законодательством Республики Казахстан порядке осуществляет прием на работу и прекращение трудового договора в отношении: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лиц, осуществляющих техническое обслуживание и обеспечивающих функционирование Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лиц, осуществляющих деятельность в Комитете на основании трудового договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z329" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) вносит представления Руководителю аппарата Министерства о командировании, предоставлении отпусков, оказании материальной помощи, подготовке (переподготовке), повышении квалификации, поощрении, выплате надбавок и премировании заместителей Председателя Комитета и руководителей территориальных органов Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z330" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) решает вопросы командирования, предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок, премирования:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z331" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      работников Комитета, работников территориальных органов Комитета, за исключением заместителей Председателя и руководителей территориальных органов Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z332" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лиц, осуществляющих техническое обслуживание и обеспечивающих функционирование Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z333" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лиц, осуществляющих деятельность в Комитете на основании трудового договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z334" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1) решает вопросы привлечения к дисциплинарной ответственности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z335" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      работников Комитета, работников территориальных органов Комитета, за исключением заместителей Председателя и руководителей территориальных органов Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z336" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лиц, осуществляющих техническое обслуживание и обеспечивающих функционирование Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z337" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лиц, осуществляющих деятельность в Комитете на основании трудового договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) по представлению руководителя территориального органа Комитета в установленном законодательством Республики Казахстан порядке решает вопросы об оказании материальной помощи, поощрении, выплате надбавок и премировании:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лиц, осуществляющих техническое обслуживание и обеспечивающих функционирование территориального органа Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лиц, осуществляющих деятельность в территориальных органах Комитета на основании трудового договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществляет руководство деятельностью территориальных органов Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) осуществляет общее руководство деятельностью дисциплинарной, аттестационной и конкурсной комиссий Комитета и формирует их состав; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) осуществляет общее руководство в сфере государственных закупок Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) обеспечивает выполнение необходимых процедур бюджетного процесса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) организует разработку подзаконных нормативных правовых актов, определяющих порядок оказания государственных услуг в пределах компетенции Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) организует работу по разработке проектов нормативных правовых актов в пределах компетенции Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) отменяет или приостанавливает полностью или в части действие актов и решения территориальных органов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) в случае отсутствия замечаний визирует проекты нормативных правовых актов, поступивших на согласование в Комитет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) в пределах своей компетенции подписывает приказы Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) представляет Комитет во взаимоотношениях с государственными органами и иными организациями в соответствии с законодательством;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) принимает меры по противодействию коррупции в Комитете и несет за это персональную ответственность;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) Председатель Комитета представляет руководству Министерства предложения по структуре и штатному расписанию Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) осуществляет иные полномочия в соответствии с законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнение полномочий Председателя в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 в редакции приказа Министра энергетики РК от 02.06.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 234</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его официального опубликования); с изменениями, внесенными приказами Министра энергетики РК от 12.07.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 370-ж</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; и.о. Министра энергетики РК от 13.06.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 237</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); от 23.04.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); от 25.03.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); от 09.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 281</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z103" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Председатель Комитета определяет полномочия своих заместителей в соответствии с действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z1" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-1. Заместители председателя Комитета:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) координируют деятельность Комитета в пределах своих полномочий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в период отсутствия председателя Комитета осуществляют общее руководство деятельностью Комитета и несут персональную ответственность за выполнение возложенных на Комитет задач и осуществление им своих функций;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществляют иные функции, возложенные Председателем Комитета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Положение дополнено пунктом 20-1 в соответствии с приказом Министра энергетики РК от 02.06.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 234</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z104" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Глава 4. Имущество Комитета</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок главы 4 – в редакции приказа Министра энергетики РК от 09.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 281</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z105" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Комитет может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имущество Комитета формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 21 в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и.о</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Министра энергетики РК от 13.06.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 237</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Имущество, закрепленное за Комитетом, относится к республиканской собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z107" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Комитет не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выделенных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z108" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Комитета</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок главы 5 – в редакции приказа Министра энергетики РК от 09.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 281</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z109" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Реорганизация и упразднение Комитета осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 - в редакции приказа Министра энергетики РК от 11.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 310-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z110" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень территориальных органов Комитета</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Перечень - в редакции приказа Министра энергетики РК от 11.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 310-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z499" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по области Абай";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z500" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по Акмолинской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z501" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по Актюбинской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z502" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по городу Алматы";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z503" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по Алматинской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z504" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по городу Астана";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z505" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по Атырауской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z506" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по Западно-Казахстанской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z507" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по Жамбылской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z508" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по области Жетісу";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z509" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по Карагандинской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z510" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по Костанайской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z511" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по Кызылординской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z512" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по Мангистауской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z513" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по Павлодарской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z514" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по Северо-Казахстанской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z515" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по Туркестанской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z516" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по области Ұлытау";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z517" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по Восточно-Казахстанской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z518" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по городу Шымкент".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z127" w:id="169"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Приложение 2</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>к приказу Министра энергетики</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>от 7 октября 2014 года № 42</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z128" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Положение о территориальном органе – территориальном департаменте Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по соответствующей области, городам Астана, Алматы и Шымкент.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок - в редакции приказа Министра энергетики РК от 11.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 310-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:bookmarkStart w:name="z129" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Заголовок главы 1 – в редакции приказа Министра энергетики РК от 09.08.2024 </w:t>
+      Сноска. Заголовок главы 1 - в редакции приказа Министра энергетики РК от 09.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 281</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="15"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Территориальным органом Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан является территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по соответствующей области, городам Астана, Алматы и Шымкент (далее – Департамент), который является республиканским государственным учреждением, осуществляющим контрольные и реализационные функции в областях электроэнергетики и теплоэнергетики в части производства, транспортировки и реализации тепловой энергии.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1288,110 +6907,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Комитет осуществляет свою деятельность в соответствии с </w:t>
+      2. Департамент осуществляет свою деятельность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан, законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также Положением о Министерстве энергетики Республики Казахстан и настоящим Положением.</w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="17"/>
+        <w:t xml:space="preserve"> Республики Казахстан, законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z456" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Департамент является юридическим лицом в организационно-правовой форме республиканского государственного учреждения, имеет символы и знаки отличия (при их наличии), печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на государственном и русском языках, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1410,8279 +7027,3114 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="18"/>
-[...2916 lines deleted...]
-    <w:bookmarkEnd w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Департамент вступает в гражданско-правовые отношения от собственного имени и от имени Комитета, если он уполномочен на это.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Департамент выступает стороной гражданско-правовых отношений от имени государства, если он уполномочен на это в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Департамент по вопросам своей компетенции в установленном законодательством Республики Казахстан порядке принимает решения, оформляемые приказами руководителя Комитета и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Структура и штатная численность территориального органа утверждаются в соответствии с действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Сноска. Пункт 16 в редакции приказа </w:t>
+        <w:t xml:space="preserve">Сноска. Пункт 7 в редакции приказа Министра энергетики РК от 25.03.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>и.о</w:t>
-[...28 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="130"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z130" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Местонахождение юридического лица: ______________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Министра энергетики РК от 11.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 310-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9. Исключен приказом Министра энергетики РК от 11.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 310-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z457" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Настоящее Положение является учредительным документом Департамента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Министра энергетики РК от 11.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 310-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Финансирование деятельности Департамента осуществляется из республиканского бюджета в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Министра энергетики РК от 11.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 310-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Прмечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 12 предусматривается в редакции приказа приказа Министра энергетики РК от 20.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 196-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департаменту запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Департамента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z459" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если Департаменту законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции приказа Министра энергетики РК от 11.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 310-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13. Исключен приказом Министра энергетики РК от 11.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 310-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z133" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Задачи, функции, права и обязанности Департамента</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок главы 2 - в редакции приказа Министра энергетики РК от 09.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 281</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z134" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Задачи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z135" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) участие в реализации государственной политики в областях электроэнергетики и теплоэнергетики в части производства, транспортировки и реализации тепловой энергии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществление иных задач, возложенных на Департамент, в пределах своей компетенции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменением, внесенным приказом Министра энергетики РК от 11.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 310-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z136" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. Функции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z460" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществляет реализационные и контрольно-надзорные функции, и участвует в выполнении стратегических функций Комитета в пределах компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z461" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществляет контроль за эксплуатацией и техническим состоянием энергетического оборудования, электрических станций, электрических сетей, электрических установок потребителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z462" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществляет государственный энергетический контроль за:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z463" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдением требований законодательства Республики Казахстан в области электроэнергетики, а также соблюдением технических и технологических норм при эксплуатации энергетического оборудования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z464" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдением требований по безопасной эксплуатации энергетического оборудования, электрических станций, электрических сетей, электрических установок потребителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z465" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      надежностью и безопасностью производства, передачи, снабжения и потребления электрической энергии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z466" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      недопуском или отстранением от работы на электрических установках работников, не прошедших проверку знаний правил технической эксплуатации и правил техники безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z467" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подготовкой и осуществлением ремонтно-восстановительных работ энергопроизводящих организаций (за исключением энергопроизводящих организаций, использующих возобновляемые источники энергии), энергопередающих организаций и системного оператора, в том числе в осенне-зимний период;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z468" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) осуществляет государственный контроль в области электроэнергетики в части эксплуатации и технического состояния энергетического оборудования, энергопроизводящих организаций (за исключением энергопроизводящих организаций, использующих возобновляемые источники энергии), энергопередающих организаций и системного оператора в форме дистанционного контроля и проверки в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "Об электроэнергетике", расследования – в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Предпринимательским кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан и Законом Республики Казахстан "Об электроэнергетике", на предмет соответствия деятельности субъектов (объектов) контроля требованиям законодательства Республики Казахстан в области электроэнергетики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z469" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуществляет государственный контроль в форме внеплановой проверки, профилактического контроля с посещением субъекта (объекта) контроля в области электроэнергетики в соответствии с Предпринимательским кодексом Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z470" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) осуществляет профилактический контроль без посещения субъекта (объекта) контроля в области электроэнергетики в соответствии с Предпринимательским кодексом Республики Казахстан и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 6-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "Об электроэнергетике";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z471" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) осуществляет контроль за подключением объектов по использованию возобновляемых источников энергии к электрическим сетям энергопередающих организаций в соответствии с законодательством Республики Казахстан об электроэнергетике;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z472" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ведет учет технологических нарушений в работе электростанций, электрических сетей, приведших к остановке основного оборудования, пожарам, взрывам, разделению единой электроэнергетической системы Республики Казахстан на несколько частей, массовому ограничению потребителей электрической энергии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z473" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) участвует в работе комиссий электроэнергетических предприятий по оценке готовности объектов и оборудования к работе в осенне-зимний период;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z474" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) выдает паспорт готовности без замечаний или с замечаниями в случае необходимости дополнительных пояснений, материалов и обоснований к документам, представленным для получения паспорта готовности, объем которых соответствует требованиям, установленным законодательством Республики Казахстан в области электроэнергетики и теплоэнергетики, а также отказывает в выдаче паспорта готовности в случае несоответствия объема, содержания представленных документов, подтверждающих выполнение условий и требований, установленных законодательством Республики Казахстан в области электроэнергетики и теплоэнергетики, для получения паспорта готовности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z475" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) выдает предписания установленного образца с указанием сроков и лиц, ответственных за исполнение, а также об отстранении от работы персонала, не имеющего соответствующего допуска к осуществлению деятельности по эксплуатации электроустановок и не прошедшего квалификационные проверки знаний правил технической эксплуатации и правил техники безопасности в области электроэнергетики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z476" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) осуществляет государственный контроль в централизованной системе теплоснабжения за:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z477" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдением требований законодательства Республики Казахстан в области теплоэнергетики, а также соблюдением технических и технологических норм при эксплуатации объектов теплоэнергетики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z478" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдением требований по безопасной эксплуатации объектов теплоэнергетики и входящих в их состав зданий, помещений, сооружений и оборудования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z479" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      качеством и надежностью теплоснабжения, безопасностью системы теплоснабжения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z480" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      недопуском или отстранением от работы работников, не прошедших проверку знаний правил технической эксплуатации и правил техники безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z481" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подготовкой и осуществлением ремонтно-восстановительных работ теплопроизводящих и теплотранспортирующих субъектов, в том числе в осенне-зимний период;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z482" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) осуществляет государственный контроль в области теплоэнергетики в части эксплуатации и технического состояния объектов теплоэнергетики, теплопроизводящих и теплотранспортирующих субъектов в форме дистанционного контроля и проверки в соответствии с настоящим с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О теплоэнергетике", расследования в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Предпринимательским кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан и Законом Республики Казахстан "О теплоэнергетике" на предмет соответствия деятельности субъектов (объектов) контроля требованиям законодательства Республики Казахстан в области теплоэнергетики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z483" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) ведет учет технологических нарушений в централизованных системах теплоснабжения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z484" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) участвует в работе комиссий субъектов теплоснабжения, функционирующих в централизованных системах теплоснабжения, по оценке готовности объектов теплоэнергетики и входящих в их состав зданий, помещений, сооружений и оборудования к работе в осенне-зимний период;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Прмечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 16) предусматривается в редакции приказа приказа Министра энергетики РК от 20.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 196-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) осуществляет регулярный мониторинг состояния теплоэнергетики, включая сбор, актуализацию и опубликование информации о состоянии объектов теплоэнергетики и тепловых сетей области, города республиканского значения, столицы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z486" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) осуществляют производство по делам об административных правонарушениях в пределах компетенции, установленной законами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z487" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) подготавливает предложения по совершенствованию законодательства Республики Казахстан в областях электроэнергетики и теплоэнергетики в части производства, транспортировки и реализации тепловой энергии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z488" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19) направляет государственному органу, осуществляющему руководство в сферах естественных монополий, информацию о несоответствии деятельности субъекта естественной монополии, оказывающего услугу по передаче электрической энергии, требованиям </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 13-1 Закона Республики Казахстан "Об электроэнергетике";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z489" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20) направляет государственному органу, осуществляющему руководство в соответствующих сферах естественных монополий, информацию о несоответствии деятельности субъекта естественной монополии, оказывающего услугу по снабжению электрической энергии, требованиям </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 7-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "Об электроэнергетике";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z490" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) привлекает экспертов при проведении обследования энергетического оборудования, комплексных проверок энергетических организаций и расследовании технологических нарушений в работе энергетического оборудования электрических станций и электрических сетей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z491" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) обращается в суд и участвует при рассмотрении судом дел по нарушениям законодательства Республики Казахстан в областях электроэнергетики и теплоэнергетики в части производства, транспортировки и реализации тепловой энергии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z492" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) обеспечивает в пределах своей компетенции соблюдение законов и иных нормативных правовых актов Республики Казахстан в области национальной безопасности, защиты государственных секретов, гражданской защиты, мобилизационной подготовки и мобилизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z493" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24) осуществляет государственный контроль за соблюдением системным оператором требований, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 15-2 Закона Республики Казахстан "Об электроэнергетике";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z494" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) согласовывает назначение и освобождение руководителем энергопроизводящей, энергопередающей организаций, системного оператора, теплопроизводящего и теплотранспортируюего субъектов в централизованной системе теплоснабжения должностного лица, осуществляющего производственный контроль, в части соответствия квалификационным требованиям, опыту работы и занимаемой должности не ниже руководителя структурного подразделения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z495" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) направляет в Комитет заключение о целесообразности или нецелесообразности принятия мероприятий инвестиционной программы субъекта естественной монополии не позднее двадцати рабочих дней со дня поступления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z496" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) направляет в Комитет свое заключение о целесообразности или нецелесообразности принятия исполнения мероприятий утвержденной инвестиционной программы не позднее тридцати календарных дней со дня поступления отчета об исполнении утвержденной инвестиционной программы субъекта естественной монополии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z497" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) осуществляет управление документацией и упорядочение архивных документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z498" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) осуществляет иные полномочия, предусмотренные законами Республики Казахстан, актами Президента Республики Казахстан, Правительства и приказами Министра энергетики Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа Министра энергетики РК от 11.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 310-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z170" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Права и обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z171" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) запрашивает и получает в установленном законодательством порядке от государственных органов, организаций, их должностных лиц, а также физических лиц, необходимую информацию и материалы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z172" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) осуществляет иные права и обязанности в соответствии с законодательством Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z297" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) доводит до сведения руководства Комитета или до правоохранительных органов о ставших известными случаях коррупционных правонарушений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Сноска. Пункт 17 в редакции приказа </w:t>
+        <w:t xml:space="preserve">Сноска. Пункт 16 с изменениями, внесенными приказами Министра энергетики РК от 12.07.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 370-ж</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>и.о</w:t>
+        <w:t xml:space="preserve">; от 24.01.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Министра энергетики РК от 13.06.2018 </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="131"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z173" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Департамента при организации его деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок главы 3 - в редакции приказа Министра энергетики РК от 09.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 281</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Руководство Департамента осуществляется руководителем, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих функций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Сноска. Пункт 18 в редакции приказа </w:t>
+        <w:t xml:space="preserve">Сноска. Пункт 17 в редакции приказа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>и.о</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. Министра энергетики РК от 13.06.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="132"/>
-[...944 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z174" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Руководитель Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Сноска. Положение дополнено пунктом 20-1 в соответствии с приказом Министра энергетики РК от 02.06.2016 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 234</w:t>
+        <w:t xml:space="preserve">Сноска. Пункт 18 в редакции приказа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня его официального опубликования).</w:t>
-[...95 lines deleted...]
-    </w:p>
+        <w:t>и.о</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Министра энергетики РК от 13.06.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 237</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z175" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Руководитель Департамента в случаях, предусмотренных штатным расписанием Комитета, имеет заместителя, который назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Сноска. Пункт 21 в редакции приказа </w:t>
+        <w:t xml:space="preserve">Сноска. Пункт 19 в редакции приказа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>и.о</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. Министра энергетики РК от 13.06.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z106" w:id="148"/>
-[...68 lines deleted...]
-          <w:color w:val="ff0000"/>
+    <w:bookmarkStart w:name="z176" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Полномочия Руководителя Департамента:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключен приказом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и.о</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Министра энергетики РК от 13.06.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 237</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Заголовок главы 5 – в редакции приказа Министра энергетики РК от 09.08.2024 </w:t>
-[...133 lines deleted...]
-          <w:color w:val="ff0000"/>
+      2) определяет полномочия своего заместителя, при его наличии; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в установленном законодательством Республики Казахстан порядке осуществляет прием на работу, решает вопросы предоставления отпусков, командирования, привлечения к дисциплинарной ответственности, а также осуществляет прекращение трудового договора в отношении:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лиц, осуществляющих техническое обслуживание и обеспечивающих функционирование Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лиц, осуществляющих деятельность в Департаменте на основании трудового договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) вносит представление Председателю Комитета об оказании материальной помощи, поощрении, выплате надбавок и премировании:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      работников Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лиц, осуществляющих техническое обслуживание и обеспечивающих функционирование Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лиц, осуществляющих деятельность в Департаменте на основании трудового договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Перечень - в редакции приказа Министра энергетики РК от 11.08.2025 </w:t>
-[...522 lines deleted...]
-          <w:color w:val="ff0000"/>
+      5) вносит представление Председателю Комитета о рассмотрении вопроса привлечения к дисциплинарной ответственности работников Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Заголовок - в редакции приказа Министра энергетики РК от 11.08.2025 </w:t>
-[...51 lines deleted...]
-          <w:color w:val="ff0000"/>
+      6) представляет интересы Департамента во взаимоотношениях с государственными органами и иными организациями; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Заголовок главы 1 - в редакции приказа Министра энергетики РК от 09.08.2024 </w:t>
-[...99 lines deleted...]
-</w:t>
+      7) по поручению Председателя Комитета представляет интересы Комитета во взаимоотношениях с государственными органами и иными организациями; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Департамент осуществляет свою деятельность в соответствии с </w:t>
-[...173 lines deleted...]
-      7. Структура и штатная численность территориального органа утверждаются в соответствии с действующим законодательством.</w:t>
+      8) при отсутствии замечаний визирует проекты нормативных правовых актов, поступивших на согласование в Департамент; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) принимает меры по противодействию коррупции в Департаменте и несет за это персональную ответственность; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) осуществляет иные полномочия в соответствии с законами Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнение полномочий Руководителя Департамента в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Сноска. Пункт 7 в редакции приказа Министра энергетики РК от 25.03.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 100</w:t>
+        <w:t xml:space="preserve">Сноска. Пункт 20 в редакции приказа Министра энергетики РК от 02.06.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 234</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его официального опубликования); с изменениями, внесенными приказом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и.о</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Министра энергетики РК от 13.06.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 237</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z130" w:id="177"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z182" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...25 lines deleted...]
-        <w:t>№ 310-н/қ</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Имущество Департамента</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок главы 4 - в редакции приказа Министра энергетики РК от 09.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 281</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
-      <w:r>
-[...405 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:bookmarkStart w:name="z183" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Заголовок главы 2 - в редакции приказа Министра энергетики РК от 09.08.2024 </w:t>
-[...1243 lines deleted...]
-    <w:bookmarkEnd w:id="227"/>
+      21. Департамент может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имущество Департамента формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Сноска. Пункт 16 с изменениями, внесенными приказами Министра энергетики РК от 12.07.2017 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 370-ж</w:t>
+        <w:t xml:space="preserve">Сноска. Пункт 21 в редакции приказа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; от 24.01.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 27</w:t>
+        <w:t>и.о</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">. Министра энергетики РК от 13.06.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 237</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z173" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Имущество, закрепленное за Департаментом, относится к республиканской собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z184" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Департамент не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выделенных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z185" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Департамента при организации его деятельности</w:t>
-[...145 lines deleted...]
-      18. Руководитель Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="230"/>
-    <w:p>
-[...818 lines deleted...]
-    <w:bookmarkEnd w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 5 - в редакции приказа Министра энергетики РК от 09.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9744,55 +10196,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>