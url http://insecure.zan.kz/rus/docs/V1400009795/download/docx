--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0e8d5b2" w14:textId="0e8d5b2">
+    <w:p w14:paraId="6b61e70" w14:textId="6b61e70">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1145,51 +1145,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение республиканского государственного учреждения "Комитет государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Заголовок - в редакции приказа приказа Министра энергетики РК от 20.05.2026 </w:t>
+      Сноска. Заголовок - в редакции приказа Министра энергетики РК от 20.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 196-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
@@ -1745,345 +1745,269 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Комитету запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Комитета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z12" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если Комитету законами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 – в редакции приказа Министра энергетики РК от 20.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№196-н/қ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Прмечание ИЗПИ!</w:t>
+        <w:t>(вводится в действие c 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...81 lines deleted...]
-    <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Задачи, функции, права и обязанности Комитета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 2 – в редакции приказа Министра энергетики РК от 09.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 281</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Задачи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) участие в реализации государственной политики в областях электроэнергетики и теплоэнергетики в части производства, транспортировки и реализации тепловой энергии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осуществление иных задач, возложенных на Комитет, в пределах своей компетенции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2122,727 +2046,653 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Полномочия: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z361" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z361" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) права:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z362" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z362" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       принимать обязательные для исполнения правовые акты в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z363" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z363" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       запрашивать и получать в установленном законодательством порядке от государственных органов, организаций, их должностных лиц необходимую информацию и материалы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z364" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z364" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обращаться в суд;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z365" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z365" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       привлекать к проведению государственного контроля и надзора специалистов из других организаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z366" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z366" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вносить предложения по разработке нормативных правовых актов или передавать на рассмотрение уполномоченных органов инициативные проекты таких актов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z367" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z367" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вносить предложения в центральные и местные исполнительные органы об отмене или изменении принятых ими актов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z368" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z368" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       привлекать к работе специалистов государственных органов и иных организаций, а также иностранных и местных экспертов и специалистов при осуществлении возложенных на Комитет функций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z369" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z369" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обязанности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z370" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z370" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       не разглашать информацию, составляющую коммерческую, служебную, иную охраняемую Законом тайну, полученную при осуществлении своих полномочий, за исключением случаев, установленных законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z371" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z371" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       принимать и рассматривать обращения физических и юридических лиц в порядке и сроки, установленные Административным процедурно-процессуальным кодексом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z372" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z372" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пропагандировать знания по вопросам в регулируемой сфере;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z373" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять иные полномочия, предусмотренные законами, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 - в редакции приказа Министра энергетики РК от 11.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 310-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Прмечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 20.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№196-н/қ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие c 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...124 lines deleted...]
-    <w:bookmarkStart w:name="z87" w:id="42"/>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Функции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z374" w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z374" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) участвует в реализации государственной политики в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z375" w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z375" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осуществляет регулятивные, реализационные и контрольно-надзорные функции, и участвует в выполнении стратегических функций центрального исполнительного органа в пределах компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z376" w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z376" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осуществляет контроль и надзор за деятельностью физических и юридических лиц в пределах компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z377" w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z377" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осуществляет контрольные и надзорные функции за деятельностью местных исполнительных органов по вопросам, относящимся к полномочиям ведомства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z378" w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z378" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) осуществляет разрешительные процедуры в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z379" w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z379" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) осуществляет государственный энергетический контроль за:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z380" w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z380" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       соблюдением требований законодательства Республики Казахстан в области электроэнергетики, а также соблюдением технических и технологических норм при эксплуатации энергетического оборудования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z381" w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z381" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       соблюдением требований по безопасной эксплуатации энергетического оборудования, электрических станций, электрических сетей, электрических установок потребителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z382" w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z382" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       надежностью и безопасностью производства, передачи, снабжения и потребления электрической энергии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z383" w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z383" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       недопуском или отстранением от работы на электрических установках работников, не прошедших проверку знаний правил технической эксплуатации и правил техники безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z384" w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z384" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подготовкой и осуществлением ремонтно-восстановительных работ энергопроизводящих организаций (за исключением энергопроизводящих организаций, использующих возобновляемые источники энергии), энергопередающих организаций и системного оператора, в том числе в осенне-зимний период;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z385" w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z385" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) осуществляет государственный контроль в области электроэнергетики в части эксплуатации и технического состояния энергетического оборудования, энергопроизводящих организаций (за исключением энергопроизводящих организаций, использующих возобновляемые источники энергии), энергопередающих организаций и системного оператора в форме дистанционного контроля и проверки в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2857,1803 +2707,1729 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об электроэнергетике", расследования – в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Предпринимательским кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан и Законом Республики Казахстан "Об электроэнергетике", на предмет соответствия деятельности субъектов (объектов) контроля требованиям законодательства Республики Казахстан в области электроэнергетики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z386" w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z386" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) осуществляет государственный контроль в форме внеплановой проверки, профилактического контроля с посещением субъекта (объекта) контроля в области электроэнергетики в соответствии с Предпринимательским кодексом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z387" w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z387" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) осуществляет профилактический контроль без посещения субъекта (объекта) контроля в области электроэнергетики в соответствии с Предпринимательским кодексом Республики Казахстан и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 6-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "Об электроэнергетике";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z388" w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z388" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) осуществляет государственный контроль в централизованной системе теплоснабжения за:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z389" w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z389" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       соблюдением требований законодательства Республики Казахстан в области теплоэнергетики, а также соблюдением технических и технологических норм при эксплуатации объектов теплоэнергетики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z390" w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z390" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       соблюдением требований по безопасной эксплуатации объектов теплоэнергетики и входящих в их состав зданий, помещений, сооружений и оборудования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z391" w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z391" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       качеством и надежностью теплоснабжения, безопасностью системы теплоснабжения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z392" w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z392" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       недопуском или отстранением от работы работников, не прошедших проверку знаний правил технической эксплуатации и правил техники безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z393" w:id="62"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z393" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подготовкой и осуществлением ремонтно-восстановительных работ теплопроизводящих и теплотранспортирующих субъектов, в том числе в осенне-зимний период;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z394" w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z394" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) осуществляет государственный контроль в области теплоэнергетики в части эксплуатации и технического состояния объектов теплоэнергетики, теплопроизводящих и теплотранспортирующих субъектов в форме дистанционного контроля и проверки в соответствии с настоящим с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О теплоэнергетике", расследования в соответствии с Предпринимательским кодексом Республики Казахстан и Законом Республики Казахстан "О теплоэнергетике" на предмет соответствия деятельности субъектов (объектов) контроля требованиям законодательства Республики Казахстан в области теплоэнергетики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z395" w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z395" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) осуществляет контроль за эксплуатацией и техническим состоянием энергетического оборудования электрических станций, электрических сетей, электрических установок потребителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z396" w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z396" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) осуществляет контроль за подключением объектов по использованию возобновляемых источников энергии к электрическим сетям энергопередающих организаций в соответствии с законодательством Республики Казахстан об электроэнергетике;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z397" w:id="66"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z397" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14) осуществляет государственный контроль за соблюдением системным оператором требований, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 15-2 Закона Республики Казахстан "Об электроэнергетике";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z398" w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z398" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) участвует в работе комиссий электроэнергетических предприятий по оценке готовности объектов и оборудования к работе в осенне-зимний период;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z399" w:id="68"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z399" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) участвует в работе комиссий субъектов теплоснабжения, функционирующих в централизованных системах теплоснабжения, по оценке готовности объектов теплоэнергетики и входящих в их состав зданий, помещений, сооружений и оборудования к работе в осенне-зимний период;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z400" w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z400" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) осуществляет прием уведомлений о начале или прекращении деятельности, а также ведут, размещают и обновляют на интернет-ресурсе реестр экспертных организаций по проведению энергетической экспертизы в соответствии с категорией;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z401" w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z401" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) выдает паспорт готовности без замечаний или с замечаниями в случае необходимости дополнительных пояснений, материалов и обоснований к документам, представленным для получения паспорта готовности, объем которых соответствует требованиям, установленным законодательством Республики Казахстан в области электроэнергетики и теплоэнергетики, а также отказывает в выдаче паспорта готовности в случае несоответствия объема, содержания представленных документов, подтверждающих выполнение условий и требований, установленных законодательством Республики Казахстан в области электроэнергетики и теплоэнергетики, для получения паспорта готовности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z402" w:id="71"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z402" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) осуществляет квалификационные проверки знаний правил технической эксплуатации и правил техники безопасности у руководителей, специалистов организаций, осуществляющих производство, передачу электрической и тепловой энергии, для контроля технического состояния и безопасности эксплуатации электроустановок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z403" w:id="72"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z403" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) выдает предписание установленного образца с указанием сроков и лиц, ответственных за исполнение, а также об отстранении от работы персонала, не имеющего соответствующего допуска к осуществлению деятельности по эксплуатации электрических установок и не прошедшего квалификационные проверки знаний правил технической эксплуатации и правил техники безопасности в области электроэнергетики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z404" w:id="73"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z404" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) ведет учет технологических нарушений в работе электростанций, электрических сетей, приведших к остановке основного оборудования, пожарам, взрывам, разделению единой электроэнергетической системы Республики Казахстан на несколько частей, массовому ограничению потребителей электрической энергии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z405" w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z405" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) ведет учет технологических нарушений в централизованных системах теплоснабжения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-[...114 lines deleted...]
-    <w:bookmarkStart w:name="z407" w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z406" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) осуществляет регулярный мониторинг состояния теплоэнергетики, включая сбор, актуализацию и опубликование информации о состоянии объектов теплоэнергетики и тепловых сетей столицы, области, города республиканского значения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z407" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) осуществляет мониторинг износа основного оборудования энергопроизводящих и энергопередающих организаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z408" w:id="76"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z408" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) утверждает и вносит совместно с уполномоченным органом, осуществляющим руководство в соответствующих сферах естественных монополий, изменения в инвестиционную программу субъекта естественной монополии, включенного в республиканский раздел Государственного регистра субъектов естественных монополий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z409" w:id="77"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z409" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) направляет в уполномоченный орган, осуществляющий руководство в сооотвествующих сферах естественных монополий, заключение о целесообразности или нецелесообразности принятия мероприятий инвестиционной программы субъекта естественной монополии не позднее тридцати рабочих дней со дня представления заявления на утверждение инвестиционной программы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z410" w:id="78"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z410" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) по итогам рассмотрения отчета об исполнении утвержденной инвестиционной программы субъекта естественной монополии не позднее сорока пяти календарных дней со дня его поступления направляет в установленном порядке в уполномоченный орган, осуществляющий руководство в соответствующих сферах естественных монополий, свое заключение о целесообразности или нецелесообразности принятия исполнения мероприятий утвержденной инвестиционной программы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z411" w:id="79"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z411" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28) направляет государственному органу, осуществляющему руководство в соответствующих сферах естественных монополий, информацию о несоответствии деятельности субъекта естественной монополии, оказывающего услугу по передаче электрической энергии, требованиям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 13-1 Закона Республики Казахстан "Об электроэнергетике";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z412" w:id="80"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z412" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29) направляет государственному органу, осуществляющему руководство в соответствующих сферах естественных монополий, информацию о несоответствии деятельности субъекта естественной монополии, оказывающего услугу по снабжению электрической энергии, требованиям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 7-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "Об электроэнергетике";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z413" w:id="81"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z413" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) привлекает экспертов при проведении обследования энергетического оборудования, комплексных проверок энергетических организаций и расследовании технологических нарушений в работе энергетического оборудования электрических станций, электрических сетей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z414" w:id="82"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z414" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) оказывает государственные услуги;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z415" w:id="83"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z415" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) осуществляют разрешительные процедуры в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z416" w:id="84"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z416" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33) разрабатывает, согласовывает с уполномоченным органом в сфере разрешений и уведомлений и уполномоченным органом в сфере информатизации формы заявлений для получения разрешения второй категории, формы разрешений второй категории;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z417" w:id="85"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z417" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34) разрабатывает требования, предъявляемые к деятельности субъектов (объектов) государственного контроля и надзора в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 132 Предпринимательского кодекса Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z418" w:id="86"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z418" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35) разрабатывает совместно с уполномоченным органом по предпринимательству критерии оценки степени риска и проверочные листы в соответствии с Предпринимательским кодексом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z419" w:id="87"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z419" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36) разрабатывает подзаконные нормативные правовые акты, определяющие порядок оказания государственных услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z420" w:id="88"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z420" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37) разрабатывает нормативные правовые акты по реализации государственной политики в областях электроэнергетики и теплоэнергетики в части производства, транспортировки и реализации тепловой энергии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z421" w:id="89"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z421" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38) разрабатывает правила технологического присоединения к электрическим сетям энергопередающих организаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z422" w:id="90"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z422" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39) разрабатывает типовой договор технологического присоединения электрических установок с установленной мощностью до 200 кВт субъектов предпринимательства к электрическим сетям энергопередающих организаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z423" w:id="91"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z423" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40) разрабатывает правила получения энергопроизводящими, энергопередающими организациями и теплопроизводящими, теплотранспортирующими субъектами паспорта готовности к работе в осенне-зимний период;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z424" w:id="92"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z424" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41) разрабатывает правила организации технического обслуживания и ремонта оборудования, зданий и сооружений электростанций, тепловых и электрических сетей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z425" w:id="93"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z425" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42) разрабатывает правила оказания услуг по обеспечению надежности и устойчивости электроснабжения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z426" w:id="94"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z426" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43) разрабатывает правила проведения расследования в областях электроэнергетики и теплоэнергетики, учета технологических нарушений в области электроэнергетики, в централизованных и местных системах теплоснабжения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z427" w:id="95"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z427" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44) разрабатывает правила проведения квалификационных проверок знаний правил технической эксплуатации и правил техники безопасности у руководителей, специалистов организаций, осуществляющих производство, передачу электрической и тепловой энергии, для контроля технического состояния и безопасности эксплуатации электроустановок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z428" w:id="96"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z428" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45) разрабатывает полугодовые списки проведения профилактического контроля с посещением субъекта (объекта) контроля и надзора и графики проведения проверок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z429" w:id="97"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z429" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46) разрабатывает правила проведения энергетической экспертизы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z430" w:id="98"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z430" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47) разрабатывает правила взрывобезопастности топливоподачи для приготовления и сжигания пылевидного топлива;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z431" w:id="99"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z431" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48) разрабатывает правила проведения периодического обследования технического состояния энергетического оборудования, зданий и сооружений электрических станций, электрических и тепловых сетей, а также энергетического оборудования потребителей с привлечением экспертных организаций и заводов-изготовителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z432" w:id="100"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z432" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49) разрабатывает нормативные значения показателей надежности электроснабжения, а также порядок их определения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z433" w:id="101"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z433" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50) разрабатывает требования к экспертным организациям для осуществления энергетической экспертизы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z434" w:id="102"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z434" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51) разрабатывает форму заключения о результатах дистанционного контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z435" w:id="103"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z435" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52) разрабатывает форму годового списка проверок и форму списка проверок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z436" w:id="104"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z436" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53) разрабатывает формы акта о назначении проверки, акта о результатах проверки, акта о продлении проверки, акта о приостановлении проверки, акта о возобновлении проверки, предписания об устранении выявленных нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z437" w:id="105"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z437" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54) разрабатывает форму приказа о проведении проверки во внеурочное время;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z438" w:id="106"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z438" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55) разрабатывает форму плана мероприятий по устранению выявленных нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z439" w:id="107"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z439" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56) разрабатывает типовое положение о производственном контроле;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z440" w:id="108"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z440" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57) разрабатывает классификацию технологических нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z441" w:id="109"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z441" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58) осуществляет рассмотрение проектов документов по стандартизации в пределах компетенции, а также подготовку предложений по разработке, внесению изменений, пересмотру и отмене национальных, межгосударственных стандартов, национальных классификаторов технико-экономической информации и рекомендаций по стандартизации для внесения в уполномоченный орган в сфере стандартизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z442" w:id="110"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z442" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59) обеспечивают в пределах своей компетенции соблюдение законов и иных нормативных правовых актов Республики Казахстан в области национальной безопасности, защиты государственных секретов, гражданской защиты, мобилизационной подготовки и мобилизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z443" w:id="111"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z443" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60) обеспечивает в пределах своей компетенции выполнение комплекса мероприятий по мобилизационной подготовке и мобилизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z444" w:id="112"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z444" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61) обеспечивает в пределах своей компетенции осуществление мероприятий гражданской защиты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z445" w:id="113"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z445" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62) принимает оперативные меры по предупреждению возникновения и ликвидации чрезвычайных ситуаций, снижению размеров ущерба и потерь в случае их возникновения, а также повышению устойчивости и безопасности функционирования объектов в чрезвычайных ситуациях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z446" w:id="114"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z446" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63) подготавливает предложения по совершенствованию законодательства Республики Казахстан в областях электроэнергетики и теплоэнергетики в части производства, транспортировки и реализации тепловой энергии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z447" w:id="115"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z447" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64) ведет правовой мониторинг в отношении нормативных правовых актов, разработанных и (или) принятых Комитетом (в том числе по ранее принятым актам, реализацию которых осуществляет Комитет);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z448" w:id="116"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z448" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65) обращается в суд и участвует при рассмотрении судом дел по нарушениям законодательства Республики Казахстан в областях электроэнергетики и теплоэнергетики в части производства, транспортировки и реализации тепловой энергии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z449" w:id="117"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z449" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66) в пределах компетенции участвует в разработке, реализации стратегических и программных документов, предложений к Операционному плану и плану развития Министерства энергетики Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z450" w:id="118"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z450" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67) осуществляет международное сотрудничество в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z451" w:id="119"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z451" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68) обеспечивает исполнение мер по результатам анализа, оценки и контроля обращений физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z452" w:id="120"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z452" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69) осуществляет организацию проведения государственных закупок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z453" w:id="121"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z453" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70) обеспечивает соблюдение гендерного баланса при принятии на работу и продвижении сотрудников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z454" w:id="122"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z454" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71) осуществляет производство по делам об административных правонарушениях в пределах компетенции, установленной законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z455" w:id="123"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z455" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72) осуществление иных полномочий, предусмотренных законами Республики Казахстан, актами Президента Республики Казахстан, Правительства и приказами Министра энергетики Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа Министра энергетики РК от 11.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 310-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 20.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№196-н/қ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="124"/>
+    <w:bookmarkStart w:name="z93" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Комитета при организации его деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 3 – в редакции приказа Министра энергетики РК от 09.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 281</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="125"/>
+    <w:bookmarkStart w:name="z94" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Руководство Комитета осуществляется Председателем, который несет персональную ответственность за выполнение возложенных на Комитет задач и осуществление им своих функций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4678,70 +4454,70 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. Министра энергетики РК от 13.06.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="126"/>
+    <w:bookmarkStart w:name="z95" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Председатель Комитета назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4766,70 +4542,70 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. Министра энергетики РК от 13.06.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="127"/>
+    <w:bookmarkStart w:name="z96" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Председатель Комитета имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4854,70 +4630,70 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. Министра энергетики РК от 13.06.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="128"/>
+    <w:bookmarkStart w:name="z97" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Полномочия Председателя:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) определяет обязанности и полномочия своих заместителей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4928,90 +4704,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) определяет обязанности и полномочия руководителей структурных подразделений Комитета;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) утверждает положения о структурных подразделениях Комитета, должностные инструкции административных государственных служащих Комитета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z327" w:id="129"/>
+    <w:bookmarkStart w:name="z327" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) вносит представления Руководителю аппарата Министерства о назначении на должности и освобождении от должностей, а также о привлечении к дисциплинарной ответственности заместителей Председателя Комитета и руководителей территориальных органов Комитета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z328" w:id="130"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z328" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) в установленном законодательством Республики Казахстан порядке назначает на должности и освобождает от должностей: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       работников Комитета, работников территориальных органов Комитета, за исключением заместителей Председателя и руководителей территориальных органов Комитета;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5058,230 +4834,230 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лиц, осуществляющих техническое обслуживание и обеспечивающих функционирование Комитета;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лиц, осуществляющих деятельность в Комитете на основании трудового договора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z329" w:id="131"/>
+    <w:bookmarkStart w:name="z329" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) вносит представления Руководителю аппарата Министерства о командировании, предоставлении отпусков, оказании материальной помощи, подготовке (переподготовке), повышении квалификации, поощрении, выплате надбавок и премировании заместителей Председателя Комитета и руководителей территориальных органов Комитета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z330" w:id="132"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z330" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) решает вопросы командирования, предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок, премирования:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z331" w:id="133"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z331" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       работников Комитета, работников территориальных органов Комитета, за исключением заместителей Председателя и руководителей территориальных органов Комитета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z332" w:id="134"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z332" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лиц, осуществляющих техническое обслуживание и обеспечивающих функционирование Комитета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z333" w:id="135"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z333" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лиц, осуществляющих деятельность в Комитете на основании трудового договора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z334" w:id="136"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z334" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-1) решает вопросы привлечения к дисциплинарной ответственности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z335" w:id="137"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z335" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       работников Комитета, работников территориальных органов Комитета, за исключением заместителей Председателя и руководителей территориальных органов Комитета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z336" w:id="138"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z336" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лиц, осуществляющих техническое обслуживание и обеспечивающих функционирование Комитета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z337" w:id="139"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z337" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лиц, осуществляющих деятельность в Комитете на основании трудового договора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) по представлению руководителя территориального органа Комитета в установленном законодательством Республики Казахстан порядке решает вопросы об оказании материальной помощи, поощрении, выплате надбавок и премировании:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5706,90 +5482,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z103" w:id="140"/>
+    <w:bookmarkStart w:name="z103" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Председатель Комитета определяет полномочия своих заместителей в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z1" w:id="141"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z1" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20-1. Заместители председателя Комитета:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) координируют деятельность Комитета в пределах своих полномочий;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5848,126 +5624,126 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Сноска. Положение дополнено пунктом 20-1 в соответствии с приказом Министра энергетики РК от 02.06.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 234</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z104" w:id="142"/>
+    <w:bookmarkStart w:name="z104" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Глава 4. Имущество Комитета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 4 – в редакции приказа Министра энергетики РК от 09.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 281</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z105" w:id="143"/>
+    <w:bookmarkStart w:name="z105" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Комитет может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество Комитета формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6010,166 +5786,166 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. Министра энергетики РК от 13.06.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z106" w:id="144"/>
+    <w:bookmarkStart w:name="z106" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Имущество, закрепленное за Комитетом, относится к республиканской собственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z107" w:id="145"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z107" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Комитет не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выделенных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z108" w:id="146"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z108" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Комитета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 5 – в редакции приказа Министра энергетики РК от 09.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 281</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="147"/>
+    <w:bookmarkStart w:name="z109" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Реорганизация и упразднение Комитета осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6188,526 +5964,526 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="148"/>
+    <w:bookmarkStart w:name="z110" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень территориальных органов Комитета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkEnd w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень - в редакции приказа Министра энергетики РК от 11.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 310-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z499" w:id="149"/>
+    <w:bookmarkStart w:name="z499" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по области Абай";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z500" w:id="150"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z500" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по Акмолинской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z501" w:id="151"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z501" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по Актюбинской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z502" w:id="152"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z502" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по городу Алматы";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z503" w:id="153"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z503" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по Алматинской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z504" w:id="154"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z504" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по городу Астана";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z505" w:id="155"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z505" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по Атырауской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z506" w:id="156"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z506" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по Западно-Казахстанской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z507" w:id="157"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z507" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по Жамбылской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z508" w:id="158"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z508" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по области Жетісу";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z509" w:id="159"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z509" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по Карагандинской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z510" w:id="160"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z510" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по Костанайской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z511" w:id="161"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z511" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по Кызылординской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z512" w:id="162"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z512" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по Мангистауской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z513" w:id="163"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z513" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по Павлодарской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z514" w:id="164"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z514" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по Северо-Казахстанской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z515" w:id="165"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z515" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по Туркестанской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z516" w:id="166"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z516" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по области Ұлытау";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z517" w:id="167"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z517" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по Восточно-Казахстанской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z518" w:id="168"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z518" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по городу Шымкент".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z127" w:id="169"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z127" w:id="172"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приложение 2</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkEnd w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>к приказу Министра энергетики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6715,124 +6491,124 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>от 7 октября 2014 года № 42</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z128" w:id="170"/>
+    <w:bookmarkStart w:name="z128" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение о территориальном органе – территориальном департаменте Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по соответствующей области, городам Астана, Алматы и Шымкент.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkEnd w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок - в редакции приказа Министра энергетики РК от 11.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 310-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z129" w:id="171"/>
+    <w:bookmarkStart w:name="z129" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkEnd w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 1 - в редакции приказа Министра энергетики РК от 09.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6945,70 +6721,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       2. Департамент осуществляет свою деятельность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z456" w:id="172"/>
+    <w:bookmarkStart w:name="z456" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Департамент является юридическим лицом в организационно-правовой форме республиканского государственного учреждения, имеет символы и знаки отличия (при их наличии), печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на государственном и русском языках, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkEnd w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7147,70 +6923,70 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Сноска. Пункт 7 в редакции приказа Министра энергетики РК от 25.03.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z130" w:id="173"/>
+    <w:bookmarkStart w:name="z130" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Местонахождение юридического лица: ______________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7273,70 +7049,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z457" w:id="174"/>
+    <w:bookmarkStart w:name="z457" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Настоящее Положение является учредительным документом Департамента.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkEnd w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7434,379 +7210,303 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z458" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департаменту запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Департамента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z20" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если Департаменту законами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 – в редакции приказа Министра энергетики РК от 20.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№196-н/қ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Прмечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">13. Исключен приказом Министра энергетики РК от 11.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 310-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...81 lines deleted...]
-    <w:bookmarkEnd w:id="175"/>
+    </w:p>
+    <w:bookmarkStart w:name="z133" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...115 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Задачи, функции, права и обязанности Департамента</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkEnd w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 2 - в редакции приказа Министра энергетики РК от 09.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 281</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z134" w:id="177"/>
+    <w:bookmarkStart w:name="z134" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Задачи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z135" w:id="178"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z135" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) участие в реализации государственной политики в областях электроэнергетики и теплоэнергетики в части производства, транспортировки и реализации тепловой энергии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkEnd w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осуществление иных задач, возложенных на Департамент, в пределах своей компетенции.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -7843,231 +7543,231 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z136" w:id="179"/>
+    <w:bookmarkStart w:name="z136" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Функции: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z460" w:id="180"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z460" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осуществляет реализационные и контрольно-надзорные функции, и участвует в выполнении стратегических функций Комитета в пределах компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z461" w:id="181"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z461" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осуществляет контроль за эксплуатацией и техническим состоянием энергетического оборудования, электрических станций, электрических сетей, электрических установок потребителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z462" w:id="182"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z462" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осуществляет государственный энергетический контроль за:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z463" w:id="183"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z463" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       соблюдением требований законодательства Республики Казахстан в области электроэнергетики, а также соблюдением технических и технологических норм при эксплуатации энергетического оборудования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z464" w:id="184"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z464" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       соблюдением требований по безопасной эксплуатации энергетического оборудования, электрических станций, электрических сетей, электрических установок потребителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z465" w:id="185"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z465" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       надежностью и безопасностью производства, передачи, снабжения и потребления электрической энергии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z466" w:id="186"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z466" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       недопуском или отстранением от работы на электрических установках работников, не прошедших проверку знаний правил технической эксплуатации и правил техники безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z467" w:id="187"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z467" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подготовкой и осуществлением ремонтно-восстановительных работ энергопроизводящих организаций (за исключением энергопроизводящих организаций, использующих возобновляемые источники энергии), энергопередающих организаций и системного оператора, в том числе в осенне-зимний период;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z468" w:id="188"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z468" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) осуществляет государственный контроль в области электроэнергетики в части эксплуатации и технического состояния энергетического оборудования, энергопроизводящих организаций (за исключением энергопроизводящих организаций, использующих возобновляемые источники энергии), энергопередающих организаций и системного оператора в форме дистанционного контроля и проверки в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8082,332 +7782,332 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об электроэнергетике", расследования – в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Предпринимательским кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан и Законом Республики Казахстан "Об электроэнергетике", на предмет соответствия деятельности субъектов (объектов) контроля требованиям законодательства Республики Казахстан в области электроэнергетики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z469" w:id="189"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z469" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) осуществляет государственный контроль в форме внеплановой проверки, профилактического контроля с посещением субъекта (объекта) контроля в области электроэнергетики в соответствии с Предпринимательским кодексом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z470" w:id="190"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z470" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) осуществляет профилактический контроль без посещения субъекта (объекта) контроля в области электроэнергетики в соответствии с Предпринимательским кодексом Республики Казахстан и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 6-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "Об электроэнергетике";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z471" w:id="191"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z471" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) осуществляет контроль за подключением объектов по использованию возобновляемых источников энергии к электрическим сетям энергопередающих организаций в соответствии с законодательством Республики Казахстан об электроэнергетике;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z472" w:id="192"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z472" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) ведет учет технологических нарушений в работе электростанций, электрических сетей, приведших к остановке основного оборудования, пожарам, взрывам, разделению единой электроэнергетической системы Республики Казахстан на несколько частей, массовому ограничению потребителей электрической энергии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z473" w:id="193"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z473" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) участвует в работе комиссий электроэнергетических предприятий по оценке готовности объектов и оборудования к работе в осенне-зимний период;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z474" w:id="194"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z474" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) выдает паспорт готовности без замечаний или с замечаниями в случае необходимости дополнительных пояснений, материалов и обоснований к документам, представленным для получения паспорта готовности, объем которых соответствует требованиям, установленным законодательством Республики Казахстан в области электроэнергетики и теплоэнергетики, а также отказывает в выдаче паспорта готовности в случае несоответствия объема, содержания представленных документов, подтверждающих выполнение условий и требований, установленных законодательством Республики Казахстан в области электроэнергетики и теплоэнергетики, для получения паспорта готовности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z475" w:id="195"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z475" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) выдает предписания установленного образца с указанием сроков и лиц, ответственных за исполнение, а также об отстранении от работы персонала, не имеющего соответствующего допуска к осуществлению деятельности по эксплуатации электроустановок и не прошедшего квалификационные проверки знаний правил технической эксплуатации и правил техники безопасности в области электроэнергетики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z476" w:id="196"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z476" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) осуществляет государственный контроль в централизованной системе теплоснабжения за:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z477" w:id="197"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z477" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       соблюдением требований законодательства Республики Казахстан в области теплоэнергетики, а также соблюдением технических и технологических норм при эксплуатации объектов теплоэнергетики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z478" w:id="198"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z478" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       соблюдением требований по безопасной эксплуатации объектов теплоэнергетики и входящих в их состав зданий, помещений, сооружений и оборудования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z479" w:id="199"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z479" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       качеством и надежностью теплоснабжения, безопасностью системы теплоснабжения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z480" w:id="200"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z480" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       недопуском или отстранением от работы работников, не прошедших проверку знаний правил технической эксплуатации и правил техники безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z481" w:id="201"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z481" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подготовкой и осуществлением ремонтно-восстановительных работ теплопроизводящих и теплотранспортирующих субъектов, в том числе в осенне-зимний период;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z482" w:id="202"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z482" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13) осуществляет государственный контроль в области теплоэнергетики в части эксплуатации и технического состояния объектов теплоэнергетики, теплопроизводящих и теплотранспортирующих субъектов в форме дистанционного контроля и проверки в соответствии с настоящим с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8422,667 +8122,593 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О теплоэнергетике", расследования в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Предпринимательским кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан и Законом Республики Казахстан "О теплоэнергетике" на предмет соответствия деятельности субъектов (объектов) контроля требованиям законодательства Республики Казахстан в области теплоэнергетики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z483" w:id="203"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z483" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) ведет учет технологических нарушений в централизованных системах теплоснабжения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z484" w:id="204"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z484" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) участвует в работе комиссий субъектов теплоснабжения, функционирующих в централизованных системах теплоснабжения, по оценке готовности объектов теплоэнергетики и входящих в их состав зданий, помещений, сооружений и оборудования к работе в осенне-зимний период;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-[...114 lines deleted...]
-    <w:bookmarkStart w:name="z486" w:id="205"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z485" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) осуществляет регулярный мониторинг состояния теплоэнергетики, включая сбор, актуализацию и опубликование информации о состоянии объектов теплоэнергетики и тепловых сетей столицы, области, города республиканского значения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z486" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) осуществляют производство по делам об административных правонарушениях в пределах компетенции, установленной законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z487" w:id="206"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z487" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) подготавливает предложения по совершенствованию законодательства Республики Казахстан в областях электроэнергетики и теплоэнергетики в части производства, транспортировки и реализации тепловой энергии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z488" w:id="207"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z488" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19) направляет государственному органу, осуществляющему руководство в сферах естественных монополий, информацию о несоответствии деятельности субъекта естественной монополии, оказывающего услугу по передаче электрической энергии, требованиям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 13-1 Закона Республики Казахстан "Об электроэнергетике";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z489" w:id="208"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z489" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20) направляет государственному органу, осуществляющему руководство в соответствующих сферах естественных монополий, информацию о несоответствии деятельности субъекта естественной монополии, оказывающего услугу по снабжению электрической энергии, требованиям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 7-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "Об электроэнергетике";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z490" w:id="209"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z490" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) привлекает экспертов при проведении обследования энергетического оборудования, комплексных проверок энергетических организаций и расследовании технологических нарушений в работе энергетического оборудования электрических станций и электрических сетей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z491" w:id="210"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z491" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) обращается в суд и участвует при рассмотрении судом дел по нарушениям законодательства Республики Казахстан в областях электроэнергетики и теплоэнергетики в части производства, транспортировки и реализации тепловой энергии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z492" w:id="211"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z492" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) обеспечивает в пределах своей компетенции соблюдение законов и иных нормативных правовых актов Республики Казахстан в области национальной безопасности, защиты государственных секретов, гражданской защиты, мобилизационной подготовки и мобилизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z493" w:id="212"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z493" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24) осуществляет государственный контроль за соблюдением системным оператором требований, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 15-2 Закона Республики Казахстан "Об электроэнергетике";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z494" w:id="213"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z494" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) согласовывает назначение и освобождение руководителем энергопроизводящей, энергопередающей организаций, системного оператора, теплопроизводящего и теплотранспортируюего субъектов в централизованной системе теплоснабжения должностного лица, осуществляющего производственный контроль, в части соответствия квалификационным требованиям, опыту работы и занимаемой должности не ниже руководителя структурного подразделения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z495" w:id="214"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z495" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) направляет в Комитет заключение о целесообразности или нецелесообразности принятия мероприятий инвестиционной программы субъекта естественной монополии не позднее двадцати рабочих дней со дня поступления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z496" w:id="215"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z496" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) направляет в Комитет свое заключение о целесообразности или нецелесообразности принятия исполнения мероприятий утвержденной инвестиционной программы не позднее тридцати календарных дней со дня поступления отчета об исполнении утвержденной инвестиционной программы субъекта естественной монополии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z497" w:id="216"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z497" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) осуществляет управление документацией и упорядочение архивных документов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z498" w:id="217"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z498" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) осуществляет иные полномочия, предусмотренные законами Республики Казахстан, актами Президента Республики Казахстан, Правительства и приказами Министра энергетики Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkEnd w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа Министра энергетики РК от 11.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 310-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 20.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№196-н/қ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z170" w:id="218"/>
+    <w:bookmarkStart w:name="z170" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Права и обязанности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z171" w:id="219"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z171" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) запрашивает и получает в установленном законодательством порядке от государственных органов, организаций, их должностных лиц, а также физических лиц, необходимую информацию и материалы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z172" w:id="220"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z172" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осуществляет иные права и обязанности в соответствии с законодательством Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z297" w:id="221"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z297" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) доводит до сведения руководства Комитета или до правоохранительных органов о ставших известными случаях коррупционных правонарушений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkEnd w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9107,126 +8733,126 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 24.01.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z173" w:id="222"/>
+    <w:bookmarkStart w:name="z173" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Департамента при организации его деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkEnd w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 3 - в редакции приказа Министра энергетики РК от 09.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 281</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="223"/>
+    <w:bookmarkStart w:name="z2" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Руководство Департамента осуществляется руководителем, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих функций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkEnd w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9251,70 +8877,70 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. Министра энергетики РК от 13.06.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z174" w:id="224"/>
+    <w:bookmarkStart w:name="z174" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Руководитель Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkEnd w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9339,70 +8965,70 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. Министра энергетики РК от 13.06.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z175" w:id="225"/>
+    <w:bookmarkStart w:name="z175" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Руководитель Департамента в случаях, предусмотренных штатным расписанием Комитета, имеет заместителя, который назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkEnd w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9427,70 +9053,70 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. Министра энергетики РК от 13.06.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z176" w:id="226"/>
+    <w:bookmarkStart w:name="z176" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Полномочия Руководителя Департамента:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkEnd w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9873,126 +9499,126 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. Министра энергетики РК от 13.06.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z182" w:id="227"/>
+    <w:bookmarkStart w:name="z182" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Имущество Департамента</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkEnd w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 4 - в редакции приказа Министра энергетики РК от 09.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 281</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z183" w:id="228"/>
+    <w:bookmarkStart w:name="z183" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Департамент может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkEnd w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество Департамента формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10053,88 +9679,88 @@
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Имущество, закрепленное за Департаментом, относится к республиканской собственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z184" w:id="229"/>
+    <w:bookmarkStart w:name="z184" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Департамент не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выделенных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z185" w:id="230"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z185" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Департамента</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkEnd w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 5 - в редакции приказа Министра энергетики РК от 09.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10196,55 +9822,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10570,31 +10196,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>