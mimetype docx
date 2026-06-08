--- v0 (2025-11-14)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cd155e3" w14:textId="cd155e3">
+    <w:p w14:paraId="a9e0e7b" w14:textId="a9e0e7b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -169,61 +169,243 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В целях совершенствования нормативных правовых актов Республики Казахстан Правление Национального Банка Республики Казахстан </w:t>
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 17-1 Закона Республики Казахстан "О банках и банковской деятельности в Республике Казахстан", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 26 Закона Республики Казахстан "О страховой деятельности", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 72-1 Закона Республики Казахстан "О рынке ценных бумаг", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 11, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 9-1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 12 Закона Республики Казахстан "О государственном регулировании, контроле и надзоре финансового рынка и финансовых организаций" Правление Национального Банка Республики Казахстан </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПОСТАНОВЛЯЕТ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -320,51 +502,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       2. Признать утратившими силу нормативные правовые акты Республики Казахстан согласно </w:t>
+      2. Признать утратившими силу нормативные правовые акты Республики Казахстан согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
@@ -738,257 +920,317 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z15" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила выдачи, отзыва согласия на приобретение статуса крупного участника банка, банковского холдинга, крупного участника страховой (перестраховочной) организации, страхового холдинга, крупного участника управляющего инвестиционным портфелем и требования к документам, представляемым для получения указанного согласия (далее - Правила), разработаны в соответствии с </w:t>
-[...139 lines deleted...]
-        <w:t>" (далее – Закон о разрешениях и уведомлениях) и устанавливают порядок выдачи физическим или юридическим лицам (далее - заявитель, услугополучатель), отзыва уполномоченным органом по регулированию, контролю и надзору финансового рынка и финансовых организаций (далее - уполномоченный орган, услугодатель) согласия на приобретение статуса крупного участника банка, банковского холдинга, крупного участника страховой (перестраховочной) организации, страхового холдинга, крупного участника управляющего инвестиционным портфелем (далее – крупный участник финансовой организации, банковский или страховой холдинг) и требования к документам, представляемым для получения указанного согласия.</w:t>
+      1. Настоящие Правила выдачи, отзыва согласия на приобретение статуса крупного участника банка, банковского холдинга, крупного участника страховой (перестраховочной) организации, страхового холдинга, крупного участника управляющего инвестиционным портфелем и требования к документам, представляемым для получения указанного согласия (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Административным процедурно-процессуальным кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан (далее – АППК), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 17-1 Закона Республики Казахстан "О банках и банковской деятельности в Республике Казахстан" (далее – Закон о банках), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 26 Закона Республики Казахстан "О страховой деятельности" (далее – Закон о страховой деятельности), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 72-1 Закона Республики Казахстан "О рынке ценных бумаг" (далее – Закон о рынке ценных бумаг), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 11, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 9-1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 12 Закона Республики Казахстан "О государственном регулировании, контроле и надзоре финансового рынка и финансовых организаций", подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" (далее – Закон о государственных услугах), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 12 Закона Республики Казахстан "О разрешениях и уведомлениях" (далее – Закон о разрешениях и уведомлениях) и устанавливают порядок выдачи физическим или юридическим лицам (далее - заявитель, услугополучатель), отзыва уполномоченным органом по регулированию, контролю и надзору финансового рынка и финансовых организаций (далее - уполномоченный орган, услугодатель) согласия на приобретение статуса крупного участника банка, банковского холдинга, крупного участника страховой (перестраховочной) организации, страхового холдинга, крупного участника управляющего инвестиционным портфелем (далее – крупный участник финансовой организации, банковский или страховой холдинг) и требования к документам, представляемым для получения указанного согласия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z355" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информация о внесенных изменениях и (или) дополнениях в Правила размещается на официальном интернет-ресурсе уполномоченного органа, направляется оператору информационно-коммуникационной инфраструктуры "электронного правительства" и Единый контакт-центр в течение 3 (трех) рабочих дней с даты утверждения или изменения соответствующего нормативного правового акта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 23.11.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 97</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 28.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="6"/>
+    <w:bookmarkStart w:name="z16" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. В Правилах используются понятия, применяемые в значениях, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1103,51 +1345,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" и "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об информатизации</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1166,244 +1408,270 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="7"/>
+    <w:bookmarkStart w:name="z17" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок выдачи согласия на приобретение статуса крупного участника финансовой организации, банковского или страхового холдинга</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z18" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z18" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Заявление на приобретение статуса крупного участника финансовой организации, банковского или страхового холдинга в произвольной форме с приложением требуемых документов представляется в электронном виде посредством веб-портала "электронного правительства" www.egov.kz (далее – портал).</w:t>
-[...20 lines deleted...]
-    </w:p>
+      3. Перечень основных требований к оказанию государственной услуги, включающий форму и результат оказания государственной услуги, перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги, основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан, срок оказания государственной услуги, а также иные требования с учетом особенностей предоставления государственной услуги (далее – Перечень основных требований к оказанию государственной услуги), приведен в приложении 1 к Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z356" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выдача услугополучателю согласия на осуществление подвидов государственной услуги, указанных в Перечне основных требований к оказанию государственной услуги, осуществляется в соответствии с Правилами.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z357" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявление на приобретение статуса крупного участника страховой (перестраховочной) организации, управляющего инвестиционным портфелем, страхового холдинга в произвольной форме с приложением требуемых документов представляется в электронном виде посредством веб-портала "электронного правительства" www.egov.kz (далее – портал).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z358" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявление о приобретении статуса крупного участника банка (для физических лиц) представляется по форме согласно приложению 1-1 и Заявление о приобретении статуса банковского холдинга или крупного участника банка (для юридических лиц) по форме согласно приложению 1-2 к Правилам с приложением требуемых документов и сведений представляется в электронном виде посредством портала.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z359" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При направлении заявителем заявления через портал в "личном кабинете" автоматически отображается статус о принятии запроса на оказание государственной услуги с указанием даты и времени получения результата.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 23.11.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 97</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 28.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="9"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Работник услугодателя, уполномоченный на прием и регистрацию корреспонденции, в день поступления заявления осуществляет его прием, регистрацию и направление на исполнение в подразделение, ответственное за оказание государственной услуги (далее – ответственное подразделение). При поступлении заявления услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закону</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О праздниках в Республике Казахстан" прием заявлений осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1422,70 +1690,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="10"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Работник ответственного подразделения проверяет полноту представленных документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае установления факта неполноты представленных документов и (или) документов с истекшим сроком действия ответственное подразделение в течение 10 (десяти) рабочих дней с момента получения документов услугополучателя на приобретение статуса крупного участника финансовой организации, банковского или страхового холдинга готовит и направляет посредством портала в личный кабинет услугополучателя мотивированный отказ в дальнейшем рассмотрении заявления.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1594,70 +1862,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="11"/>
+    <w:bookmarkStart w:name="z30" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. После установления факта полноты представленных документов ответственное подразделение в течение 36 (тридцати шести) рабочих дней рассматривает документы на предмет их соответствия требованиям законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выявлении оснований для отказа в оказании государственной услуги уполномоченный орган уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для предоставления услугополучателю возможности выразить позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1768,331 +2036,331 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="12"/>
+    <w:bookmarkStart w:name="z31" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Работник ответственного подразделения в течение 3 (трех) рабочих дней после получения ответственным подразделением постановления Правления услугодателя (в пределах срока оказания государственной услуги), направляет в "личный кабинет" услугополучателя через портал уведомление о выдаче согласия на приобретение статуса крупного участника финансовой организации, банковского или страхового холдинга либо мотивированный ответ об отказе в предоставлении государственной услуги в форме электронного документа, подписанного электронной цифровой подписью уполномоченного лица услугодателя с приложением электронных копий постановления Правления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z32" w:id="13"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z32" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Информация о стадии оказания государственной услуги обновляется в автоматическом режиме в информационной системе мониторинга оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z33" w:id="14"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z33" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Доли прямого или косвенного владения акциями банка, страховой (перестраховочной) организации, управляющего инвестиционным портфелем (далее – финансовая организация) рассчитываются крупным участником финансовой организации, банковским или страховым холдингом от объема размещенных (за вычетом привилегированных и выкупленных) акций и (или) к количеству голосующих акций соответственно банка, страховой (перестраховочной) организации, управляющего инвестиционным портфелем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z34" w:id="15"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z34" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Лицо признается косвенно владеющим (голосующим) акциями финансовой организации, в случае владения им (наличия у него возможности голосовать, определять решения и (или) оказывать влияние на принимаемые решения в силу договора или иным образом) двадцатью пятью и более процентами акций (долей участия в уставном капитале):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z35" w:id="16"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z35" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) лица, являющегося крупным участником (банковским или страховым холдингом) финансовой организации (имеющего возможность голосовать, соответственно, десятью (двадцатью пятью) и более процентами акций финансовой организации);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z36" w:id="17"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z36" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) хотя бы одного из лиц, совместно являющихся крупным участником финансовой организации (банковским или страховым холдингом);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z37" w:id="18"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z37" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) лиц, прямо и (или) косвенно владеющих (имеющих возможность голосовать) двадцатью пятью и более процентами акций (долей участия) лиц, являющихся крупными участниками (банковским или страховым холдингом) финансовой организации или имеющих возможность голосовать прямо или косвенно десятью (двадцатью пятью) и более процентами акций финансовой организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z38" w:id="19"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z38" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Также признаются косвенно владеющими (голосующими) акциями финансовой организации в случае совместного владения ими (наличия возможности определять решения и (или) оказывать влияние на принимаемые решения в силу договора или иным образом) двадцатью пятью и более процентами акций (долей участия в уставном капитале) лиц, указанных в подпунктах 1), 2), 3) части первой настоящего пункта, следующие лица:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z39" w:id="20"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z39" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       юридическое лицо и физическое лицо, являющееся его руководящим работником;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z40" w:id="21"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z40" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       физические лица, являющиеся близкими родственниками (родители, дети, усыновители, усыновленные, полнородные и неполнородные братья и сестры, дедушка, бабушка, внуки), супругом (супругой);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z41" w:id="22"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z41" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       юридическое лицо и физическое лицо, являющееся близким родственником (родители, дети, усыновители, усыновленные, полнородные и неполнородные братья и сестры, дедушка, бабушка, внуки), супругом (супругой) руководящего работника данного юридического лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z42" w:id="23"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z42" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Помимо лиц, указанных в части второй настоящего пункта, косвенно владеющим (голосующим) акциями финансовой организации признается лицо, имеющее возможность определять решения финансовой организации, крупного участника финансовой организации, банковского или страхового холдинга, или лиц, совместно являющихся крупным участником финансовой организации, банковским или страховым холдингом, через последовательное владение акциями (долями участия в уставном капитале) юридических лиц. Доля косвенного владения (голосования) акциями финансовой организации одного юридического лица через последовательное владение акциями (долями участия в уставном капитале) юридических лиц определяется как произведение долей непосредственного участия указанных юридических лиц этой последовательности одна в другой.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z43" w:id="24"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z43" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если доля владения (голосования) акциями (долями участия в уставном капитале) одного юридического лица в другом более пятидесяти процентов, то в целях расчета доли косвенного владения (голосования) акциями финансовой организации коэффициент принимается равным единице.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z44" w:id="25"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z44" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если доля лиц, владеющих менее пяти процентами акций (долей участия в уставном капитале) юридического лица, превышает двадцать процентов от общего количества акций (долей участия в уставном капитале) данного лица, то лицо признается косвенно владеющим (голосующим) акциями финансовой организации, в случае владения им (наличия у него возможности голосовать, определять решения и (или) оказывать влияние на принимаемые решения в силу договора или иным образом) двадцатью пятью и более процентами акций (долей участия в уставном капитале) лиц, указанных в подпунктах 1), 2), 3) части первой настоящего пункта, рассчитанных за вычетом акций (долей участия в уставном капитале), принадлежащих лицам, владеющим менее пяти процентов акций (долей участия в уставном капитале) юридического лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z45" w:id="26"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z45" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае приобретения юридическим лицом статуса банковского или страхового холдинга, юридическим лицом одновременно подается заявление на получение разрешения на создание или приобретение дочерней организации либо на получение разрешения на значительное участие банковского или страхового холдинга в капитале организаций в порядке, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2107,52 +2375,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о банках или </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о страховой деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z46" w:id="27"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z46" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. При выдаче физическим или юридическим лицам разрешения на открытие банка, на создание страховой (перестраховочной) организации в порядке, предусмотренном пунктом 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2167,52 +2435,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о банках, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 27 Закона о страховой деятельности соответственно, одновременно выдается согласие на приобретение статуса крупного участника банка или банковского холдинга, крупного участника страховой (перестраховочной) организации или страхового холдинга.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z47" w:id="28"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z47" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2277,52 +2545,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 26 Закона о страховой деятельности, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 72-1 Закона о рынке ценных бумаг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z317" w:id="29"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z317" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заявителю, являющемуся финансовой организацией – нерезидентом Республики Казахстан, желающему получить согласие уполномоченного органа на приобретение статуса банковского холдинга наличие минимального требуемого рейтинга, присвоенного одним из международных рейтинговых агентств, перечень которых установлен Постановлением </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2337,51 +2605,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и наличие соглашения между уполномоченным органом и соответствующим органом надзорным органом иностранного государства об обмене информацией, не требуются в случае, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 9-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 17-1 Закона о банках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2400,190 +2668,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="30"/>
+    <w:bookmarkStart w:name="z48" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Банку-нерезиденту Республики Казахстан, желающему получить согласие уполномоченного органа на приобретение статуса банковского холдинга банка, входящего в состав банковского конгломерата, одновременно с присвоением статуса банковского холдинга присваивается статус крупного участника соответствующей финансовой организации, входящей в состав банковского конгломерата и подлежащей консолидированному надзору в соответствии с банковским законодательством Республики Казахстан согласно части второй пункта 11 статьи 26 Закона о страховой деятельности и части второй </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 72-1 Закона о рынке ценных бумаг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z49" w:id="31"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z49" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. При выдаче заявителю согласия на приобретение статуса банковского холдинга одновременно выдается разрешение на значительное участие в капитале банка либо создание или приобретение дочернего банка в порядке, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о банках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z50" w:id="32"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z50" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При выдаче лицу, не являющемуся банковским холдингом или банком, согласия на приобретение статуса страхового холдинга одновременно выдается разрешение на значительное участие в капитале страховой (перестраховочной) организации либо создание (приобретение) дочерней страховой (перестраховочной) организации в порядке, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о страховой деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z51" w:id="33"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z51" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Уполномоченный орган приостанавливает срок рассмотрения заявления и документов, представленных для получения государственной услуги в случае приобретения статуса крупного участника управляющего инвестиционным портфелем, если в процессе их рассмотрения будет выявлено, что данные документы содержат недостоверные сведения о заявителе или его деятельности, несоответствие содержания представленных документов требованиям законодательства, а также при необходимости проверки достоверности представленных уполномоченному органу сведений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       После устранения заявителем замечаний и представления документов срок их рассмотрения возобновляется. Последующее рассмотрение документов уполномоченным органом осуществляется в сроки, установленные пунктом 3 Перечня основных требований к оказанию государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2620,231 +2888,657 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="34"/>
+    <w:bookmarkStart w:name="z53" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Оплата сбора при выдаче согласия на приобретение статуса крупного участника банка, страховой (перестраховочной) организации, банковского или страхового холдинга осуществляется в наличной или безналичной форме через банки второго уровня или организации, осуществляющие отдельные виды банковских операций, а также в безналичной форме через платежный шлюз "электронного правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z54" w:id="35"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z54" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Источником, используемым для приобретения акций финансовой организации, являются:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="36"/>
+      17. Источниками средств, используемых для приобретения акций банка являются деньги, находящиеся на банковском счете заявителя, полученные заявителем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z360" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) для физического лица:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z361" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в качестве доходов от предпринимательской, трудовой и (или) иной, не запрещенной законодательством Республики Казахстан или законодательством иностранного государства деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z362" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в виде дарения, наследства, выигрышей и (или) от продажи безвозмездно полученного имущества, имущества, полученного в качестве наследства – в размере, не превышающем 25 (двадцати пяти) процентов от стоимости приобретаемых акций банка; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z363" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) для юридического лица:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z364" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в качестве доходов, поступлений от предпринимательской и (или) иной, не запрещенной законодательством Республики Казахстан или законодательством иностранного государства деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z365" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в виде вклада в уставный капитал заявителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z366" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для юридического лица, являющегося финансовой организацией, источниками средств, используемых для приобретения акций банка, являются активы финансовой организации при условии, что приобретение акций банка не приведет к нарушению финансовой организацией коэффициентов достаточности собственного капитала, коэффициентов ликвидности или иных нормативов (лимитов), установленных законодательством государства, резидентом которого является финансовая организация.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z367" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Юридическое лицо – резидент Республики Казахстан соблюдает требования </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановления</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 13 сентября 2017 года № 170 "Об установлении нормативных значений и методик расчетов пруденциальных нормативов и иных обязательных к соблюдению норм и лимитов, размера капитала банка и Правил расчета и лимитов открытой валютной позиции", зарегистрированного в Реестре государственной регистрации нормативных правовых актов № 15886.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z368" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Источником, используемым для приобретения акций страховой (перестраховочной) организации, управляющего инвестиционным портфелем, являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z369" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       доходы, полученные от предпринимательской, трудовой или другой оплачиваемой деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z56" w:id="37"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z370" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       денежные накопления заявителя, подтвержденные документально.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z57" w:id="38"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z371" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Дополнительно к источникам, указанным в части первой настоящего пункта, для приобретения акций финансовой организации используются деньги, полученные в виде дарения, выигрышей, дохода от продажи безвозмездно полученного имущества, в размере, не превышающем 25 (двадцати пяти) процентов стоимости приобретаемых акций финансовой организации.</w:t>
-[...8 lines deleted...]
-        <w:jc w:val="both"/>
+      Дополнительно к источникам, указанным в части четвертой настоящего пункта, для приобретения акций страховой (перестраховочной) организации, управляющего инвестиционным портфелем используются деньги, полученные в виде дарения, выигрышей, дохода от продажи безвозмездно полученного имущества, в размере, не превышающем 25 (двадцати пяти) процентов стоимости приобретаемых акций страховой (перестраховочной) организации, управляющего инвестиционным портфелем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Требования в части представления заявителем нотариально засвидетельствованных копий учредительных документов для получения согласия на приобретение статуса крупного участника банка или банковского холдинга не распространяются на юридическое лицо-нерезидента Республики Казахстан при выполнении одного из условий:</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 28.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) наличие у юридического лица-нерезидента Республики Казахстан кредитного рейтинга не ниже "А" одного из рейтинговых агентств, перечень которых устанавливается услугодателем;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z60" w:id="41"/>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) наличие сведений по юридическим лицам (доля участия, виды уставной деятельности), в которых заявитель является крупным участником, и крупным участникам заявителя, а также информации о финансовом состоянии заявителя на интернет-ресурсе надзорного органа страны местонахождения заявителя.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z61" w:id="42"/>
+      18. Требования в части представления копий документов, подтверждающих крупное участие заявителя в юридическом лице - нерезиденте Республики Казахстан и копий документов, подтверждающих сведения о лицах, владеющих прямо или косвенно десятью или более процентами акций (долей участия в уставном капитале) заявителя, и лицах, осуществляющих контроль в отношении заявителя, желающего получить согласие на приобретение статуса крупного участника банка или банковского холдинга, не распространяются на заявителя, являющегося юридическим лицом - нерезидентом Республики Казахстан, при выполнении одного из следующих условий:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z372" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) наличие у заявителя кредитного рейтинга не ниже "А-" одного из рейтинговых агентств, перечень которых устанавливается </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 24 декабря 2012 года № 385 "Об установлении минимального рейтинга для юридических лиц и стран, необходимость наличия которого требуется в соответствии с законодательством Республики Казахстан, регулирующим деятельность финансовых организаций, филиалов банков-нерезидентов Республики Казахстан, филиалов страховых (перестраховочных) организаций-нерезидентов Республики Казахстан, перечня рейтинговых агентств, присваивающих данный рейтинг", зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 8318;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z373" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Заявитель, желающий получить статус банковского или страхового холдинга, обеспечивает выполнение требований, установленных уполномоченным органом, в части наличия систем управления рисками и внутреннего контроля, в том числе в отношении рисков, связанных с деятельностью дочерней организации.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z62" w:id="43"/>
+      2) наличие сведений о юридических лицах-нерезидентах Республики Казахстан, в которых заявитель является крупным участником, о крупных участниках заявителя, а также о лицах, осуществляющих контроль в отношении заявителя, на интернет-ресурсе органа финансового надзора государства, резидентом которого является заявитель.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 28.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Заявитель, желающий получить статус страхового холдинга, обеспечивает выполнение требований, установленных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 27 августа 2018 года № 198 "Об утверждении Правил формирования системы управления рисками и внутреннего контроля для страховых (перестраховочных) организаций, филиалов страховых (перестраховочных) организаций-нерезидентов Республики Казахстан", зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 17462, в части наличия систем управления рисками и внутреннего контроля, в том числе в отношении рисков, связанных с деятельностью дочерней организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 28.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Лицо, ранее получившее согласие уполномоченного органа на приобретение статуса крупного участника финансовой организации, банковского или страхового холдинга, в случае изменения наименования юридического лица, а также изменения сведений, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2859,221 +3553,221 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 31 Правил, в течение 15 (пятнадцати) рабочих дней с даты государственной перерегистрации юридического лица в органах юстиции или Государственной корпорации или возникновения изменений в сведениях, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункте 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 31 Правил, уведомляет уполномоченный орган с приложением документов, подтверждающих указанные сведения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z63" w:id="44"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z63" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Получение согласия уполномоченного органа на данные изменения и внесение изменений в ранее выданное согласие на приобретение статуса крупного участника финансовой организации, банковского или страхового холдинга не требуется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z64" w:id="45"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z64" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Лицо, получившее согласие уполномоченного органа на приобретение статуса крупного участника финансовой организации, банковского или страхового холдинга, в течение 90 (девяноста) календарных дней со дня выдачи уполномоченным органом указанного согласия предоставляет выписку из реестра держателей ценных бумаг или системы номинального держания эмиссионных ценных бумаг, свидетельствующую о приобретении акций финансовой организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z65" w:id="46"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z65" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лицо, получившее согласие уполномоченного органа на приобретение статуса крупного участника, банковского или страхового холдинга вновь создаваемой финансовой организации, в течение 90 (девяноста) календарных дней со дня государственной регистрации акций финансовой организации представляет выписку из реестра держателей ценных бумаг либо системы номинального держания эмиссионных ценных бумаг, свидетельствующую о приобретении акций финансовой организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z66" w:id="47"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z66" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При непредставлении выписки в установленные настоящим пунктом сроки выданное уполномоченным органом согласие прекращает свое действие.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z67" w:id="48"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Лицо, ранее получившее согласие уполномоченного органа на приобретение статуса банковского или страхового холдинга и в последующем имеющее только признаки крупного участника банка или страховой (перестраховочной) организации, в течение 30 (тридцати) календарных дней со дня возникновения указанного несоответствия ходатайствует перед уполномоченным органом о прекращении действия ранее выданного уполномоченным органом согласия на приобретение статуса банковского или страхового холдинга и выдаче согласия уполномоченного органа на приобретение статуса крупного участника банка или страховой (перестраховочной) организации с представлением документов, подтверждающих указанное изменение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z68" w:id="49"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z68" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Лицо, ранее получившее согласие уполномоченного органа на приобретение статуса крупного участника финансовой организации, банковского или страхового холдинга и в последующем не имеющее признаков крупного участника финансовой организации, банковского или страхового холдинга, в течение 30 (тридцати) календарных дней со дня возникновения указанного несоответствия ходатайствует перед уполномоченным органом о прекращении ранее выданного уполномоченным органом согласия с представлением документов, подтверждающих указанные изменения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z69" w:id="50"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z69" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае изменения процентного соотношения количества акций финансовой организации до количества менее десяти процентов (двадцати пяти процентов), принадлежащих крупному участнику финансовой организации (банковскому или страховому холдингу), к количеству размещенных (за вычетом привилегированных и выкупленных финансовой организацией) акций и (или) к количеству голосующих акций финансовой организации по заявлению крупного участника финансовой организации (банковского или страхового холдинга), либо в случае самостоятельного обнаружения уполномоченным органом фактов, являющихся основанием для отмены выданного согласия, ранее выданное письменное согласие уполномоченного органа считается отмененным со дня, следующего за днем получения уполномоченным органом указанного заявления, либо обнаружения уполномоченным органом фактов, являющихся основанием для отмены выданного согласия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z70" w:id="51"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z70" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Обжалование решений, действий (бездействия) услугодателя и (или) его должностных лиц по вопросам оказания государственных услуг производится в письменном виде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим должностным лицом услугодателя, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3200,196 +3894,196 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="52"/>
+    <w:bookmarkStart w:name="z79" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>В жалобе указываются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) фамилия, имя, отчество (при его наличии), индивидуальный идентификационный номер, почтовый адрес услугополучателя (физического лица) либо полное наименование, почтовый адрес, бизнес-идентификационный номер услугополучателя (юридического лица);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наименование услугодателя и (или) фамилия, имя, отчество (при его наличии) должностного лица решение, действие (бездействие) которого (которых) обжалуется (обжалуются);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="53"/>
+    <w:bookmarkStart w:name="z71" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обстоятельства, на которых лицо, подающее жалобу, основывает свои требования и доказательства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z72" w:id="54"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z72" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) исходящий номер и дата подачи жалобы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z73" w:id="55"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z73" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) перечень прилагаемых к жалобе документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z74" w:id="56"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z74" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подписывается услугополучателем либо лицом, являющимся его представителем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3408,70 +4102,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="57"/>
+    <w:bookmarkStart w:name="z81" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3490,310 +4184,570 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="58"/>
+    <w:bookmarkStart w:name="z82" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Требования к документам, представляемым для получения согласия на приобретение статуса крупного участника финансовой организации, банковского или страхового холдинга</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z83" w:id="59"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z83" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Сведения по юридическим лицам, в которых заявитель является крупным участником, представляются по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z319" w:id="60"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z374" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сведения (краткие данные) о заявителе - физическом лице, краткие данные о руководящих работниках заявителя - юридического лица представляются по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z320" w:id="61"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z375" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сведения о доходах и имуществе, а также информация об имеющейся задолженности по всем обязательствам заявителя представляются по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам с приложением подтверждающих документов, достаточных для анализа финансового положения заявителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z321" w:id="62"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z376" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сведения по руководящим работникам заявителя, являющимся нерезидентами Республики Казахстан, подтверждающие их безупречную деловую репутацию, представляются по форме согласно </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="62"/>
+      Сведения по руководящим работникам заявителя, являющимся нерезидентами Республики Казахстан, подтверждающие их безупречную деловую репутацию, представляются по </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>форме</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> согласно приложению 5 к Правилам. Данные сведения представляются заявителем - юридическим лицом при получении статуса крупного участника банка или банковского холдинга в отношении руководящих работников, являющихся нерезидентами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z377" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сведения о лицах, владеющих прямо или косвенно десятью или более процентами акций (долей участия в уставном капитале) заявителя, и лицах, осуществляющих контроль в отношении заявителя, содержат следующую информацию: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z378" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) для юридических лиц:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z379" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование и место нахождения юридического лица;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z380" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      данные о государственной регистрации (перерегистрации) с указанием видов деятельности, предусмотренных уставом юридического лица (перечислить основные виды деятельности);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z381" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сумма участия в уставном капитале (стоимость приобретенных акций (в тысячах тенге);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z382" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      соотношение количества акций к общему количеству голосующих акций или доля участия в уставном капитале (в процентах): индивидуальное (прямо или косвенно) или совместное владение (процент, наименование юридического лица (фамилия, имя, отчество (при его наличии); </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z383" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) для физических лиц:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z384" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя и отчество (при наличии), место жительства и юридический адрес;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z385" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      индивидуальный идентификационный номер (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z386" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сумма участия в уставном капитале (стоимость приобретенных акций (в тысячах тенге);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z387" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      соотношение количества акций к общему количеству голосующих акций или доля участия в уставном капитале (в процентах): </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z388" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      индивидуальное (прямо или косвенно) или совместное владение (процент, наименование юридического лица (фамилия, имя, отчество (при его наличии).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z389" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Данные сведения, содержащие подтверждение о том, что указанная информация проверена и является достоверной и полной, представляются заявителем - юридическим лицом при получении статуса крупного участника банка или банковского холдинга в отношении лиц, владеющих прямо или косвенно десятью или более процентами акций (долей участия в уставном капитале) юридического лица, и лицах, осуществляющих контроль в отношении данного юридического лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 27 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 19.07.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 41</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 27 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 28.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="63"/>
+    <w:bookmarkStart w:name="z86" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. План рекапитализации финансовой организации в случаях возможного ухудшения финансового положения финансовой организации содержит следующую информацию:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оценка текущего состояния финансовой организации;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3876,90 +4830,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если заявитель является банковским или страховым холдингом либо крупным участником другой финансовой организации, то представляемый в уполномоченный орган план рекапитализации составляется с учетом обязательств заявителя в соответствии с планом рекапитализации этой финансовой организации. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       План рекапитализации финансовой организации в случаях возможного ухудшения финансового положения финансовой организации заверяется подписями:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z312" w:id="64"/>
+    <w:bookmarkStart w:name="z312" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заявителя - физического лица;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z313" w:id="65"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z313" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) первого руководителя заявителя - юридического лица, а также крупного (крупных) акционера (акционеров) заявителя - юридического лица, в случае если получение статуса крупного участника финансовой организации, банковского или страхового холдинга крупным (крупными) акционером (акционерами) заявителя - юридического лица не требуется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3978,90 +4932,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="66"/>
+    <w:bookmarkStart w:name="z94" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Бизнес-план соответствует следующим требованиям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z314" w:id="67"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z314" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) не ограничиваясь нижеследующим, содержит следующую информацию:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       описание цели и задач финансовой организации и виды предоставляемых услуг;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4198,70 +5152,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Несоответствие требованиям, указанным в абзаце девятом настоящего подпункта и в части одиннадцатой пункта 8 Перечня основных требований к оказанию государственной услуги, предполагает в том числе ухудшение финансового состояния финансовой организации;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       предполагаемый расчет пруденциальных нормативов банковского конгломерата или страховой группы в случае, если приобретение заявителем статуса банковского или страхового холдинга приведет к формированию банковского конгломерата или страховой группы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z315" w:id="68"/>
+    <w:bookmarkStart w:name="z315" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) заверяется подписями:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заявителя - физического лица;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4316,352 +5270,334 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z107" w:id="69"/>
+    <w:bookmarkStart w:name="z107" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      30. Документы, указанные в Перечне основных требований к оказанию государственной услуги, не представляются лицами, ранее представлявшими их уполномоченному органу, за исключением случаев изменения содержания данных документов либо истечения срока их действия. При этом уполномоченному органу представляются только те документы, в которые внесены изменения или срок действия которых истек. В заявлении о приобретении статуса крупного участника финансовой организации, банковского или страхового холдинга указываются сведения (дата, номер исходящего документа) о ранее представленных уполномоченному органу документах, а также основания их представления.</w:t>
-[...20 lines deleted...]
-    </w:p>
+      30. Документы, выданные компетентными органами или должностными лицами иностранных государств, подлежат легализации либо апостилированию в соответствии с требованиями законодательства Республики Казахстан или международными договорами, ратифицированными Республикой Казахстан (за исключением документов, удостоверяющих личность физического лица – нерезидента Республики Казахстан). Указанные документы, представляемые на иностранном языке, переводятся на казахский и, при необходимости, русский языки и подлежат нотариальному засвидетельствованию в соответствии с законодательством Республики Казахстан о нотариате.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 30 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 23.11.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 97</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 30 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 28.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="70"/>
+    <w:bookmarkStart w:name="z109" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      31. В заявлениях, предусмотренных пунктом 8 Перечня основных требований к оказанию государственной услуги, указываются:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z285" w:id="71"/>
+      31. В заявлениях для получения согласия на приобретение статуса крупного участника страховой (перестраховочной) организации или крупного участника управляющего инвестиционным портфелем, страхового холдинга предусмотренных пунктом 8 Перечня основных требований к оказанию государственной услуги, указываются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z390" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сведения об индивидуальном идентификационном номере заявителя - физического лица либо о бизнес - идентификационном номере заявителя - юридического лица;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z286" w:id="72"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z391" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сведения о государственной регистрации (перерегистрации), месте нахождения заявителя - юридического лица – нерезидента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z287" w:id="73"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z392" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) сведений о количестве приобретаемых акций финансовой организации, их стоимости, процентном соотношении количества акций финансовой организации, предполагаемых к приобретению, к количеству размещенных (за вычетом привилегированных и выкупленных) акций и (или) к количеству голосующих акций финансовой организации;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z288" w:id="74"/>
+      3) сведения о количестве приобретаемых акций финансовой организации, их стоимости, процентном соотношении количества акций финансовой организации, предполагаемых к приобретению, к количеству размещенных (за вычетом привилегированных и выкупленных) акций и (или) к количеству голосующих акций финансовой организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z393" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сведения об условиях и порядке приобретения акций финансовой организации, в том числе ранее приобретенных, а также описание источников и средств, используемых для приобретения акций с приложением копий подтверждающих документов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z289" w:id="75"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z394" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) согласие на сбор и обработку персональных данных (для заявителя - физического лица) и сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 31 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 23.11.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 97</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 31 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 28.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z115" w:id="76"/>
+    <w:bookmarkStart w:name="z115" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. При выявлении в представленных документах несоответствий требованиям Правил в течение срока их рассмотрения, указанного в пункте 3 Перечня основных требований к оказанию государственной услуги, уполномоченный орган направляет заявителю письмо с замечаниями для их устранения и представления доработанных (исправленных) документов, соответствующих требованиям законодательства Республики Казахстан посредством почтовой, факсимильной связи, электронной почты и (или) посредством портала. При этом срок рассмотрения уполномоченным органом документов для выдачи согласия не прерывается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4680,69 +5616,69 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z116" w:id="77"/>
+    <w:bookmarkStart w:name="z116" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок отзыва согласия на приобретение статуса крупного участника финансовой организации, банковского или страхового холдинга</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z117" w:id="78"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z117" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. Уполномоченный орган отзывает выданное согласие на приобретение статуса крупного участника финансовой организации, банковского или страхового холдинга по основаниям, указанным соответственно в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4777,52 +5713,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о страховой деятельности, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 72-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о рынке ценных бумаг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z118" w:id="79"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z118" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В этом случае лицо, к которому применяется такая мера, в течение 3 (трех) календарных дней с даты исполнения требований, указанных соответственно в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4857,51 +5793,69 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 26 Закона о страховой деятельности, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 72-1 Закона о рынке ценных бумаг, представляет в уполномоченный орган сведения и документы, подтверждающие исполнение этих требований.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4948,149 +5902,269 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к постановлению Правления</w:t>
+              <w:t>Правилам выдачи, отзыва</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Национального Банка</w:t>
+              <w:t>согласия на приобретение</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t>статуса крупного участника</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 24 февраля 2012 года № 67</w:t>
+              <w:t>банка, банковского холдинга,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>крупного участника страховой</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(перестраховочной)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организации, страхового</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>холдинга, крупного участника</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>управляющего инвестиционным</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>портфелем и требованиям</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к документам, представляемым</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для получения указанного согласия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z290" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 19.07.2024 </w:t>
+      Сноска. Приложение 1 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 12.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 41</w:t>
+        <w:t>№ 78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5369,87 +6443,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование услуслугодателя</w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Агентство Республики Казахстан по регулированию и развитию финансового рынка.</w:t>
+Агентство Республики Казахстан по регулированию и развитию финансового рынка (далее – уполномоченный орган).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5630,52 +6704,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-В течение 50 (пятидесяти) рабочих дней со дня обращения на портал. </w:t>
+              <w:t>
+В течение 50 (пятидесяти) рабочих дней со дня обращения на портал.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5744,51 +6818,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (полностью автоматизированная)/ оказываемая по принципу "одного заявления"</w:t>
+Электронная (частично автоматизированная)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6006,51 +7080,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) за выдачу согласия на приобретение статуса крупного участника банка или банковского холдинга:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-для физических лиц - 100 (сто) месячных расчетных показателей (далее - МРП);</w:t>
+для физических лиц - 100 (сто) месячных расчетных показателей (далее – МРП);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 для юридических лиц - 500 (пятьсот) МРП;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6228,72 +7302,52 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Республики Казахстан "О праздниках в Республике Казахстан" (далее – Закон о праздниках);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> о праздниках, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем). </w:t>
+              <w:t>
+2) портала – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан и Закону о праздниках, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6362,1705 +7416,1896 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-При обращении услугополучателя - физического лица для получения согласия на приобретение статуса крупного участника банка, крупного участника страховой (перестраховочной) организации или крупного участника управляющего инвестиционным портфелем:</w:t>
+При обращении услугополучателя - физического лица для получения согласия на приобретение статуса крупного участника страховой (перестраховочной) организации или крупного участника управляющего инвестиционным портфелем:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заявление, составленное в произвольной форме, с указанием сведений, предусмотренных пунктом 31 Правил, в форме электронного документа, удостоверенного электронной цифровой подписью (далее – ЭЦП) услугополучателя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) электронные копии документов, подтверждающих условия и порядок приобретения акций, а также источники и средства, используемые для приобретения акций.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При приобретении акций страховой (перестраховочной) организации, управляющего инвестиционным портфелем за счет имущества, полученного в виде дарения, услугополучатель представляет сведения о дарителе и источниках происхождения указанного имущества у дарителя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) электронная копия сведений по юридическим лицам, в которых заявитель является крупным участником, по форме согласно приложению 2 к Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) электронная копия плана рекапитализации страховой (перестраховочной) организации, управляющего инвестиционным портфелем в случаях возможного ухудшения финансового положения страховой (перестраховочной) организации, управляющего инвестиционным портфелем с указанием сведений, предусмотренных пунктом 28 Правил;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) электронная копия сведений о доходах и имуществе, а также информации об имеющейся задолженности по всем обязательствам заявителя по форме согласно приложению 4 к Правилам, с приложением подтверждающих документов, достаточных для анализа финансового положения услугополучателя.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель - физическое лицо (резидент Республики Казахстан) также представляет электронную копию (нотариально засвидетельствованную или заверенную органом государственных доходов) декларации об активах и обязательствах, представленной в порядке, установленном налоговым законодательством Республики Казахстан, – в течение тридцати календарных дней, предшествующих дате подачи в уполномоченный орган заявления о приобретении статуса крупного участника страховой (перестраховочной) организации, крупного участника управляющего инвестиционным портфелем и электронную копию (нотариально засвидетельствованную или заверенную органом государственных доходов) декларации о доходах и имуществе, представленной в порядке и сроки, установленные налоговым законодательством Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения в декларации об активах и обязательствах указываются на первое число месяца представления декларации об активах и обязательствах;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) электронная копия сведений (кратких данных) о заявителе - физическом лице, кратких данных о руководящих работниках заявителя – юридического лица представляются по форме согласно приложению 3 к Правилам, включая сведения об образовании, о трудовой деятельности, о безупречной деловой репутации. Физические лица-нерезиденты Республики Казахстан в подтверждение безупречной деловой репутации представляют электронную копию документа, подтверждающего сведения об отсутствии у него неснятой или непогашенной судимости за преступления в стране гражданства (для иностранцев) или в стране постоянного проживания (для лиц без гражданства), выданного государственным органом страны их гражданства (страны их постоянного проживания - для лиц без гражданства). Дата выдачи указанного документа не превышает 3 (трех) месяцев, предшествующих дате подачи заявления (за исключением случаев, когда в предоставляемом документе указан иной срок его действия). Если законодательством страны, государственный орган которой уполномочен подтверждать сведения об отсутствии неснятой или непогашенной судимости за преступления, не предусмотрена выдача подтверждающих документов лицам, в отношении которых запрашиваются указанные сведения, то соответствующее подтверждение направляется письмом государственного органа страны гражданства (для иностранцев) или страны постоянного проживания (для лиц без гражданства) в адрес уполномоченного органа.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представление данного документа не требуется для физического лица-нерезидента Республики Казахстан, являющегося руководящим работником заявителя - юридического лица, в случае если данный руководящий работник согласован с уполномоченным органом на должность руководящего работника заявителя - юридического лица и занимает указанную должность на дату подачи услугополучателем заявления;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) электронная копия письменного подтверждения соответствующего государственного органа страны проживания услугополучателя - нерезидента Республики Казахстан о том, что приобретение акций страховой (перестраховочной) организации - резидента Республики Казахстан, управляющего инвестиционным портфелем -резидента Республики Казахстан разрешено законодательством данной страны, либо заявление уполномоченного органа соответствующего государства о том, что такое разрешение по законодательству государства указанного учредителя не требуется;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) в случае получения согласия на приобретение статуса крупного участника страховой (перестраховочной) организации, страхового холдинга - электронная копия документа, подтверждающего оплату сбора за выдачу согласия на приобретение статуса крупного участника страховой (перестраховочной) организации, страхового холдинга, за исключением случаев оплаты через платежный шлюз "электронного правительства".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При обращении услугополучателя - физического лица для получения согласия на приобретение статуса крупного участника банка:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Заявление о приобретении статуса крупного участника банка (для физических лиц) по форме согласно приложению 1-1 к Правилам, удостоверенное электронной цифровой подписью (далее – ЭЦП) услугополучателя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) электронные копии документов, подтверждающих условия и порядок приобретения акций банка;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) электронная копия сведений об источниках (о происхождении) средств, используемых для приобретения акций банка, копии документов, подтверждающих данные сведения.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случае приобретения акций банка физическим лицом за счет средств, полученных в виде дарения, дохода от продажи безвозмездно полученного имущества, услугополучатель также представляет сведения о дарителе и источниках происхождения данных средств, имущества у дарителя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) электронная копия сведений по юридическим лицам, в которых услугополучатель является крупным участником, по форме согласно приложению 2 к Правилам.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случае, если услугополучатель является акционером (участником) юридического лица-нерезидента Республики Казахстан, дополнительно представляются копии документов, подтверждающих крупное участие услугополучателя в юридическом лице – нерезиденте Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) электронная копия плана рекапитализации банка в случаях возможного ухудшения финансового положения банка с указанием сведений, предусмотренных пунктом 28 Правил;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) электронная копия сведений о доходах и имуществе, а также информации об имеющейся задолженности по всем обязательствам услугополучателя по форме согласно приложению 4 к Правилам, физическое лицо -резидент Республики Казахстан также представляет электронную копию (нотариально засвидетельствованную или заверенную органом государственных доходов) декларации об активах и обязательствах, представленной в порядке, установленном налоговым законодательством Республики Казахстан, – в течение тридцати календарных дней, предшествующих дате подачи в уполномоченный орган заявления о приобретении статуса крупного участника банка и электронную копию (нотариально засвидетельствованную или заверенную органом государственных доходов) декларации о доходах и имуществе, представленной в порядке и сроки, установленные налоговым законодательством Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения в декларации об активах и обязательствах указываются на первое число месяца представления декларации об активах и обязательствах.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+К указанным сведениям прилагаются документы, необходимые для анализа финансового положения услугополучателя, а также документы, подтверждающие стоимость имущества, определенную оценщиком в течение последних шести месяцев, предшествующих дате подачи заявления;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7)электронная копия сведений (кратких данных) о заявителе - физическом лице представляются по форме согласно приложению 3 к Правилам, включая сведения об образовании, трудовой деятельности, безупречной деловой репутации.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Физические лица-нерезиденты Республики Казахстан в подтверждение своей безупречной деловой репутации представляют электронные копии документов, подтверждающих сведений об отсутствии у них неснятой или непогашенной судимости, выданной компетентным государственным органом страны их гражданства и страны постоянного проживания, а лица без гражданства – страны их постоянного проживания. Дата выдачи указанных документов не может быть более шести месяцев, предшествующих дате подачи заявления (за исключением случаев, когда в предоставляемом документе указан иной срок его действия). Если законодательством страны, государственный орган которой уполномочен подтверждать сведения об отсутствии неснятой или непогашенной судимости за преступления, не предусмотрена выдача подтверждающих документов лицам, в отношении которых запрашиваются указанные сведения, то соответствующее подтверждение направляется письмом государственного органа страны гражданства (для иностранцев) или страны постоянного проживания (для лиц без гражданства) в адрес уполномоченного органа.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представление данного документа не требуется для физического лица-нерезидента Республики Казахстан, являющегося руководящим работником заявителя - юридического лица, в случае если данный руководящий работник согласован с уполномоченным органом на должность руководящего работника заявителя - юридического лица и занимает указанную должность на дату подачи услугополучателем заявления;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) электронная копия документа, подтверждающего уплату сбора за выдачу согласия, за исключением случаев оплаты через платежный шлюз "электронного правительства".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При обращении услугополучателя – юридического лица - резидента Республики Казахстан для получения согласия на приобретение статуса крупного участника страховой (перестраховочной) организации или крупного участника управляющего инвестиционным портфелем:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заявление, составленное в произвольной форме, с указанием сведений, предусмотренных пунктом 31 Правил, в форме электронного документа, удостоверенного ЭЦП первого руководителя услугополучателя либо лица, исполняющего его обязанности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) электронная копия решения соответствующего органа услугополучателя о приобретении акций страховой (перестраховочной) организации или управляющего инвестиционным портфелем (в случае отсутствия решения на интернет-ресурсе депозитария финансовой отчетности или возможности получения его услугодателем через портал);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) электронная копия сведений и подтверждающих документов о лицах (самостоятельно или совместно с другими лицами), владеющих прямо или косвенно десятью или более процентами акций (долей участия в уставном капитале) юридического лица, а также имеющих возможность определять решения данного юридического лица в силу договора либо иным образом или иметь контроль;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) электронная копия списка аффилированных лиц услугополучателя (в случае отсутствия списка на интернет-ресурсе депозитария финансовой отчетности или возможности получения его услугодателем через портал);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) сведения и документы, указанные в подпунктах 2), 3), 4), 6) и 8) части первой настоящего пункта;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) электронная копия годовой финансовой отчетности за последние 2 (два) завершенных финансовых года, заверенной аудиторской организацией, а также финансовой отчетности за последний завершенный квартал перед представлением соответствующего заявления. Годовая финансовая отчетность не представляется в случае размещения данной отчетности на интернет-ресурсе депозитария финансовой отчетности или возможности получения ее услугодателем через портал.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При обращении услугополучателя – юридического лица - резидента Республики Казахстан для получения согласия на приобретение статуса банковского холдинга или крупного участника банка:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) Заявление о приобретении статуса банковского холдинга или крупного участника банка (для юридических лиц) по форме согласно приложению 1-2 к Правилам, удостоверенное ЭЦП первого руководителя услугополучателя либо лица, исполняющего его обязанности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) электронная копия решения соответствующего органа услугополучателя о приобретении акций банка (в случае отсутствия решения на интернет-ресурсе депозитария финансовой отчетности или невозможности его получения услугодателем через портал);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) электронная копия сведений о лицах, владеющих прямо или косвенно десятью или более процентами акций (долей участия в уставном капитале) заявителя, и лицах, осуществляющих контроль в отношении заявителя, содержащие информацию, предусмотренную частью пятой пункта 27 Правил, а также копии документов, подтверждающих данные сведения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) электронная копия списка аффилированных лиц услугополучателя (в случае отсутствия списка на интернет-ресурсе депозитария финансовой отчетности или невозможности получения его услугодателем через портал);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) документы и сведения, указанные в подпунктах 2), 4), 5) и 8) части второй настоящего пункта;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) электронная копия годовой финансовой отчетности услугополучателя (консолидированной финансовой отчетности в случае наличия у услугополучателя дочерних организаций) за два последних финансовых года, подтвержденной аудиторскими отчетами, а также копию финансовой отчетности услугополучателя за последний завершенный квартал перед подачей заявления.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случае отсутствия в период с 1 января по 1 июня текущего года аудиторского отчета, подтверждающего финансовую отчетность за последний завершенный финансовый год, услугополучатель представляет копии финансовой отчетности (консолидированной финансовой отчетности в случае наличия у услугополучателя дочерних организаций) за последний завершенный финансовый год и последний завершенный квартал перед подачей заявления, а также копии годовой финансовой отчетности (консолидированной финансовой отчетности в случае наличия у услугополучателя дочерних организаций), подтвержденной аудиторскими отчетами, за два года, предшествующих последнему завершенному финансовому году.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Финансовая отчетность, указанная в настоящем подпункте, не представляется в случае размещения данной финансовой отчетности на интернет-ресурсе депозитария финансовой отчетности или возможности получения ее уполномоченным органом через портал, а также финансовая отчетность, не представляется в случаях, когда услугополучатель является финансовой организацией-нерезидентом Республики Казахстан и данная финансовая отчетность размещена и доступна на казахском, русском или английском языке на интернет-ресурсе финансовой организации-нерезидента Республики Казахстан или иностранной фондовой биржи;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) краткие данные о руководящих работниках заявителя по форме согласно приложению 3 к Правилам, включая сведения об образовании, трудовой деятельности, безупречной деловой репутации.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+По руководящим работникам заявителя, являющимся нерезидентами Республики Казахстан, заявитель представляет сведения, подтверждающие их безупречную деловую репутацию по форме, Приложения 5 к Правилам.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для целей настоящего подпункта руководящими работниками юридического лица-нерезидента Республики Казахстан (финансовой организации-нерезидента Республики Казахстан) признаются руководитель органа управления, его заместитель и члены органа управления, руководитель исполнительного органа, его заместитель и члены исполнительного органа, главный бухгалтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) копии документов, подтверждающих полномочия лица на подачу заявления и прилагаемых к нему документов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При обращении услугополучателя – юридического лица - нерезидента Республики Казахстан для получения согласия на приобретение статуса крупного участника страховой (перестраховочной) организации или крупного участника управляющего инвестиционным портфелем:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заявление, составленное в произвольной форме, с указанием сведений, предусмотренных пунктом 31 Правил, в форме электронного документа, удостоверенного ЭЦП первого руководителя услугополучателя либо лица, исполняющего его обязанности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) сведения и документы, предусмотренные подпунктами 2), 3), 4), 6) и 8) части первой настоящего пункта и подпунктами 2), 3), 4), 6) части третьей настоящего пункта;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) заявление, составленное в произвольной форме, с указанием сведений, предусмотренных </w:t>
-[...55 lines deleted...]
-При приобретении акций финансовой организации за счет имущества, полученного в виде дарения, услугополучатель представляет сведения о дарителе и источниках происхождения указанного имущества у дарителя;</w:t>
+3) электронная копия сведений о кредитном рейтинге услугополучателя, присвоенном одним из международных рейтинговых агентств, перечень которых устанавливается </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>постановлением</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 24 декабря 2012 года № 385 "Об установлении минимального рейтинга для юридических лиц и стран, необходимость наличия которого требуется в соответствии с законодательством Республики Казахстан, регулирующим деятельность финансовых организаций, филиалов банков-нерезидентов Республики Казахстан, филиалов страховых (перестраховочных) организаций-нерезидентов Республики Казахстан, перечня рейтинговых агентств, присваивающих данный рейтинг", зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 8318 (далее – Постановление № 385), за исключением случаев, предусмотренных </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пунктом 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 26 Закона Республики Казахстан "О страховой деятельности" (далее - Закон о страховой деятельности), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пунктом 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 72-1 Закона Республики Казахстан "О рынке ценных бумаг" (далее – Закон о рынке ценных бумаг);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) электронная копия письменного разрешения (согласия) органа финансового надзора страны места нахождения услугополучателя на приобретение юридическим лицом-нерезидентом Республики Казахстан статуса крупного участника управляющего инвестиционным портфелем либо заявление уполномоченного органа соответствующего государства о том, что такое разрешение (согласие) по законодательству указанного государства не требуется.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При обращении услугополучателя - юридического лица - нерезидента Республики Казахстан для получения согласия на приобретение статуса крупного участника банка или банковского холдинга:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Заявление о приобретении статуса банковского холдинга или крупного участника банка (для юридических лиц) по форме согласно приложению 1-2 к Правилам, в форме электронного документа, удостоверенного ЭЦП первого руководителя услугополучателя либо лица, исполняющего его обязанности; 2) документы и сведения, предусмотренные подпунктами 2), 3), 4), 5), 6), 7), 8) части четвертой настоящего пункта;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) электронная копия согласия (разрешения) на владение акциями банка, осуществляющего свою деятельность на территории Республики Казахстан, выданного органом финансового надзора государства, резидентом которого является услугополучатель, либо копию подтверждения от органа финансового надзора государства, резидентом которого является услугополучатель, о том, что такое согласие (разрешение) не требуется;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) электронная копия лицензии (разрешения) на осуществление услугополучателем финансовой деятельности по законодательству государства, резидентом которого является услугополучатель, либо копию подтверждения, выданного органом финансового надзора государства, резидентом которого является услугополучатель, о том, что лицензия (разрешение) не требуется, – в случае, если услугополучатель, является финансовой организацией-нерезидентом Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) электронная копия нотариально засвидетельствованных учредительных документов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При обращении услугополучателя - финансовой организации - нерезидента для получения согласия на приобретение статуса крупного участника страховой (перестраховочной) организации или крупного участника управляющего инвестиционным портфелем:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) заявление, составленное в произвольной форме, с указанием сведений, предусмотренных пунктом 31 Правил, в форме электронного документа, удостоверенного ЭЦП первого руководителя услугополучателя либо лица, исполняющего его обязанности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) сведения и документы, указанные в части пятой настоящего пункта;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) электронная копия письменного подтверждения от органа финансового надзора страны места нахождения услугополучателя (финансовой организации-нерезидента Республики Казахстан) о том, что услугополучатель уполномочен осуществлять финансовую деятельность в рамках законодательства данной страны, либо заявление органа финансового надзора страны места нахождения услугополучателя (финансовой организации-нерезидента Республики Казахстан) о том, что такое разрешение по законодательству данной страны не требуется.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для получения согласия на приобретение статуса крупного участника управляющего инвестиционным портфелем финансовая организация-нерезидент Республики Казахстан, намеревающаяся приобрести 25 (двадцать пять) или более процентов голосующих акций управляющего инвестиционным портфелем, подлежащая консолидированному надзору в стране своего места нахождения, представляет, помимо документов, установленных частью седьмой настоящего пункта электронную копию письменного подтверждения от органа финансового надзора страны места нахождения услугополучателя о том, что финансовая организация-нерезидент Республики Казахстан подлежит консолидированному надзору.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При обращении услугополучателя - финансовой организации - нерезидента Республики Казахстан для получения согласия на приобретение статуса страхового холдинга:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) сведения и документы, указанные в части пятой настоящего пункта;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) электронная копия письменного подтверждения от органа финансового надзора страны места нахождения услугополучателя - финансовой организации-нерезидента Республики Казахстан о том, что услугополучатель подлежит консолидированному надзору; 3) электронная копия письменного разрешения (согласия) органа финансового надзора страны места нахождения услугополучателя на приобретение услугополучателем статуса страхового холдинга либо заявление уполномоченного органа соответствующего государства о том, что такое разрешение (согласие) по законодательству указанного государства не требуется.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При обращении услугополучателя - банка - нерезидента Республики Казахстан для получения согласия на приобретение статуса банковского холдинга:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) Заявление о приобретении статуса банковского холдинга или крупного участника банка (для юридических лиц) по форме согласно приложению 1-2 к Правилам, в форме электронного документа, удостоверенного ЭЦП первого руководителя услугополучателя либо лица, исполняющего его обязанности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) при наличии у банка - нерезидента Республики Казахстан кредитного рейтинга не ниже "А-" одного из рейтинговых агентств, перечень которых устанавливается Постановлением № 385, представляет документы и сведения, указанные в подпунктах 5) и 8) части второй настоящего пункта, подпунктах 2), 3), 6), 8) части четвертой настоящего пункта, подпунктах 3) и 4) части шестой настоящего пункта.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При обращении услугополучателя - физического лица для одновременного получения согласия на приобретение статуса крупного участника нескольких финансовых организаций:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заявление для получения согласия на приобретение статуса крупного участника страховой (перестраховочной) организации или крупного участника управляющего инвестиционным портфелем, составленное в произвольной форме, с указанием сведений, предусмотренных пунктом 31 Правил, а также заявление о приобретении статуса крупного участника банка (для физических лиц) по форме согласно приложению 1-1 к Правилам в форме электронного документа, удостоверенных ЭЦП первого руководителя услугополучателя либо лица, исполняющего его обязанности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) сведения и документы, указанные в подпунктах 2), 3), 5), 6), 7) и 8) части первой настоящего пункта и подпунктах 2), 3), 4), 6), 7), 8) части второй настоящего пункта;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) план рекапитализации по каждой финансовой организации в случаях возможного ухудшения финансового положения финансовой организации, составленный с учетом обязательств услугополучателя в соответствии с планом рекапитализации финансовых организаций, крупным участником, банковским или страховым холдингом которых услугополучатель является и (или) желает стать, содержащий информацию, предусмотренную пунктом 28 Правил.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При обращении услугополучателя - юридического лица - резидента Республики Казахстан для одновременного получения согласия на приобретение статуса крупного участника, банковского или страхового холдинга нескольких финансовых организаций:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заявление для получения согласия на приобретение статуса крупного участника страховой (перестраховочной) организации или крупного участника управляющего инвестиционным портфелем, страхового холдинга, составленное в произвольной форме, с указанием сведений, предусмотренных пунктом 31 Правил, а также заявление о приобретении статуса банковского холдинга или крупного участника банка (для юридических лиц) по форме согласно приложению 1-2 к Правилам, в форме электронного документа, удостоверенных ЭЦП первого руководителя услугополучателя либо лица, исполняющего его обязанности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) сведения и документы, указанные в подпунктах 2), 3) и 6) части первой настоящего пункта, подпунктах 2), 3) и 4) части второй настоящего пункта, подпунктах 2), 3), 4) и 6) части третьей настоящего пункта, подпунктах 2), 3), 4), 6) и 7), 8) части четвертой настоящего пункта, подпункте 3) части одиннадцатой настоящего пункта и в части пятнадцатой настоящего пункта.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучателем - юридическим лицом, приобретающим статус крупного участника банка или банковского холдинга в отношении его руководящих работников, являющихся нерезидентами Республики Казахстан дополнительно представляются сведения по руководящим работникам заявителя, являющимся нерезидентами Республики Казахстан, подтверждающие их безупречную деловую репутацию, по форме согласно приложению 5 к Правилам.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При обращении услугополучателя - юридического лица-нерезидента Республики Казахстан для одновременного получения согласия на приобретение статуса крупного участника или банковского или страхового холдинга нескольких финансовых организаций:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заявление для получения согласия на приобретение статуса крупного участника страховой (перестраховочной) организации или крупного участника управляющего инвестиционным портфелем, страхового холдинга, составленное в произвольной форме, с указанием сведений, предусмотренных пунктом 31 Правил, а также заявление о приобретении статуса банковского холдинга или крупного участника банка (для юридических лиц) по форме согласно приложению 1-2 к Правилам в форме электронного документа, удостоверенных ЭЦП первого руководителя услугополучателя либо лица, исполняющего его обязанности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) сведения и документы, указанные в подпунктах 2), 3) и 6) части первой настоящего пункта, подпунктах 2), 3) и 4) части второй настоящего пункта, подпунктах 2), 3) и 6) части третьей настоящего пункта, подпунктах 2), 3), 6) и 7), 8) части четвертой настоящего пункта, подпунктах 2), 3), 4), 5) части шестой настоящего пункта, подпункте 3) части одиннадцатой настоящего пункта и в части пятнадцатой настоящего пункта;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучателем - юридическим лицом, приобретающим статус крупного участника банка или банковского холдинга, в отношении его руководящих работников, являющихся нерезидентами Республики Казахстан, дополнительно представляются сведения по руководящим работникам заявителя, являющимся нерезидентами Республики Казахстан, подтверждающие их безупречную деловую репутацию, по форме согласно приложению 5 к Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При обращении услугополучателя - финансовой организации - нерезидента Республики Казахстан для одновременного получения согласия на приобретение статуса крупного участника или банковского или страхового холдинга нескольких финансовых организаций: 1) заявление, составленное в произвольной форме, с указанием сведений, предусмотренных пунктом 31 Правил, а также заявление о приобретении статуса банковского холдинга или крупного участника банка (для юридических лиц) по форме согласно приложению 1-2 к Правилам в форме электронного документа, удостоверенного ЭЦП первого руководителя услугополучателя либо лица, исполняющего его обязанности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) сведения и документы, указанные в подпункте 3) части седьмой настоящего пункта и части тринадцатой настоящего пункта, подпункте 2) части десятой настоящего пункта.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дополнительные условия для оказания государственной услуги:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) бизнес-план на ближайшие 5 (пять) лет, требования к которому установлены в пункте 29 Правил, представляется в дополнение к документам и сведениям следующими услугополучателями:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+физическими лицами, желающими приобрести статус крупного участника финансовой организации, с долей владения 25 (двадцать пять) или более процентов размещенных (за вычетом привилегированных и выкупленных финансовой организации) акций; юридическими лицами, желающими приобрести статус банковского или страхового холдинга;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-3) электронная копия сведений по юридическим лицам, в которых заявитель является крупным участником, по форме согласно </w:t>
-[...37 lines deleted...]
-Для получения согласия на приобретение статуса крупного участника банка услугополучатель, являющийся акционером (участником) юридического лица-нерезидента Республики Казахстан, дополнительно представляет нотариально засвидетельствованные копии учредительных документов юридического лица-нерезидента Республики Казахстан;</w:t>
+2) в случае, если услугополучатель - физическое или юридическое лицо стало соответствовать признакам крупного участника страховой (перестраховочной) организации или крупного участника управляющего инвестиционным портфелем без получения предварительного письменного согласия услугодателя на основании договора дарения или договора доверительного управления, при представлении им заявления о приобретении соответствующего статуса в соответствии с требованием, установленным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пунктом 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 26 Закона о страховой деятельности, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пунктом 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 72-1 Закона о рынке ценных бумаг, дополнительно представляются:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электронные копии документов, подтверждающих условия и порядок дарения акций страховой (перестраховочной) организации, управляющего инвестиционным портфелем или доверительного управления акциями страховой (перестраховочной) организации, управляющего инвестиционным портфелем;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+документы, предусмотренные подпунктами 3), 4), 5), 6), 7) и 8) части первой настоящего пункта;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электронная копия сведений о стоимости акций, являющихся предметом договора дарения или договора доверительного управления, определенной оценщиком в соответствии с законодательством Республики Казахстан с приложением копий подтверждающих документов;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-4) электронная копия плана рекапитализации финансовой организации в случаях возможного ухудшения финансового положения финансовой организации с указанием сведений, предусмотренных </w:t>
-[...1505 lines deleted...]
-электронная копия сведений о стоимости акций, являющихся предметом договора дарения или договора доверительного управления, определенной оценщиком в соответствии с законодательством Республики Казахстан с приложением копий подтверждающих документов.</w:t>
+в случае, если услугополучатель - физическое или юридическое лицо стало соответствовать признакам крупного участника банка, банковского холдинга без получения предварительного письменного согласия уполномоченного органа на основании договора дарения, договора доверительного управления или в результате принятия наследства, при представлении им заявления о приобретении соответствующего статуса в соответствии с требованием, установленным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пунктом 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 17-1 Закона Республики Казахстан "О банках и банковской деятельности в Республике Казахстан" (далее – Закона о банках), дополнительно представляются:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электронные копии документов, подтверждающих условия и порядок дарения, доверительного управления, наследования в отношении акций банка; документы, предусмотренные подпунктами 4), 5), 6), 7) и 8) части второй настоящего пункта;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+документы, предусмотренные подпунктом 8) части четвертой настоящего пункта- в случае, если услугополучатель является юридическим лицом;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+документ, предусмотренный подпунктом 5) части шестой настоящего пункта, - в случае, если услугополучатель является юридическим лицом – нерезидентом Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электронная копия сведений о стоимости акций, являющихся предметом договора дарения, договора доверительного управления, наследования, определенной оценщиком в соответствии с законодательством Республики Казахстан с приложением копий подтверждающих документов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случае необходимости получения услугополучателем статуса крупного участника банка или банковского холдинга услугополучателем к заявлению о выдаче разрешения на открытие банка прилагаются документы и сведения, предусмотренные частями второй, четвертой, шестой, десятой настоящего пункта.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о документах государственной регистрации (перерегистрации) юридического лица, сведения об оплате лицензионного сбора предоставляются Услугодателю из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8147,147 +9392,129 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 По выдаче согласия на приобретение статуса крупного участника финансовой организации:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) несоответствие услугополучателя - физического лица либо руководящего работника услугополучателя -юридического лица требованиям подпунктов 3), 4), 5) и 6) </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> статьи 20 Закона о банках, подпунктов 3), 4) и 5) пункта 3 </w:t>
+1) несоответствие услугополучателя - физического лица либо руководящего работника услугополучателя - юридического лица требованиям подпунктов 3), 4), 5) и 6) пункта 3 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона о банках, подпунктов 3), 4) и 5) пункта 3 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статьи 34</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Закона о страховой деятельности, подпунктов 3), 4) и 5) </w:t>
-[...55 lines deleted...]
-Признаком неустойчивого финансового положения услугополучателя является наличие одного из следующих условий:</w:t>
+              <w:t xml:space="preserve"> Закона о страховой деятельности, подпунктов 3), 4) и 5) пункта 2 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 54</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона о рынке ценных бумаг;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) неустойчивое финансовое положение услугополучателя. Признаком неустойчивого финансового положения услугополучателя является наличие одного из следующих условий:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 юридическое лицо-услугополучатель создано менее чем за 2 (два) года до дня подачи заявления;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8350,88 +9577,70 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие просроченной и (или) отнесенной за баланс банка задолженности услугополучателя перед финансовой организацией;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-иные основания, свидетельствующие о наличии неустойчивого финансового положения услугополучателя и (или) возможности нанесения ущерба финансовой организации и (или) его депозиторам;</w:t>
+              <w:t>
+анализ финансовых последствий приобретения услугополучателем статуса крупного участника финансовой организации предполагает ухудшение финансового состояния услугополучателя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+стоимость имущества услугополучателя (за вычетом обязательств услугополучателя) недостаточна для приобретения акций финансовой организации; иные основания, свидетельствующие о наличии неустойчивого финансового положения услугополучателя и (или) возможности нанесения ущерба финансовой организации и (или) его депозиторам;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) нарушение в результате приобретения услугополучателем статуса крупного участника финансовой организации, банковского или страхового холдинга требований законодательства Республики Казахстан в области защиты конкуренции;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8443,51 +9652,71 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 4) случаи, когда в сделке по приобретению статуса крупного участника финансовой организации, банковского или страхового холдинга приобретающей стороной является юридическое лицо (его крупный участник (крупный акционер), зарегистрированное в оффшорных зонах, перечень которых устанавливается </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>постановлением</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 24 февраля 2020 года № 8 "Об установлении Перечня офшорных зон для целей банковской и страховой деятельности, деятельности профессиональных участников рынка ценных бумаг и иных лицензируемых видов деятельности на рынке ценных бумаг, деятельности акционерных инвестиционных фондов и деятельности организаций, осуществляющих микрофинансовую деятельность", зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 20095;</w:t>
+              <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 24 февраля 2020 года № 8 "Об установлении Перечня офшорных зон для целей банковской и страховой деятельности, деятельности профессиональных участников рынка ценных бумаг и иных лицензируемых видов деятельности на рынке ценных бумаг, деятельности акционерных инвестиционных фондов и деятельности организаций, осуществляющих микрофинансовую деятельность", зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 20095, за исключением случая, предусмотренного пунктом 5 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона о банках;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) несоблюдение услугополучателем иных требований, установленных законодательными актами Республики Казахстан, к крупным участникам финансовой организации, банковским или страховым холдингам;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8496,90 +9725,87 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) анализ финансовых последствий приобретения услугополучателем статуса крупного участника финансовой организации, банковского или страхового холдинга предполагает ухудшение финансового состояния финансовой организации;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...38 lines deleted...]
-              <w:t>, за исключением случаев, когда наличие указанного рейтинга не требуется для юридического лица-нерезидента Республики Казахстан, предполагающего косвенно владеть 10 (десятью) или более процентами размещенных акций финансовой организации или голосовать косвенно 10 (десятью) или более процентами голосующих акций финансовой организации через владение (голосование) акциями (долями участия) юридического лица - нерезидента Республики Казахстан, являющегося крупным участником финансовой организации, прямо владеющего 10 (десятью) или более процентами размещенных акций финансовой организации или имеющего возможность голосовать 10 (десятью) или более процентами голосующих акций финансовой организации, имеющего минимальный требуемый рейтинг;</w:t>
+              <w:t>7) для получения согласия на приобретение статуса крупного участника страховой (перестраховочной) организации или крупного участника управляющего инвестиционным портфелем, страхового холдинга- отсутствие у услугополучателя-финансовой организации-нерезидента Республики Казахстан полномочий по осуществлению финансовой деятельности в рамках законодательства страны происхождения.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для получения согласия на приобретение статуса крупного участника банка или банковского холдинга- отсутствие у услугополучателя-финансовой организации-нерезидента Республики Казахстан лицензии (разрешения) на осуществление финансовой деятельности по законодательству государства, резидентом которого он является, в случаях, когда такая лицензия (разрешение) требуется по законодательству такого государства;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) отсутствие у услугополучателя-юридического лица-нерезидента Республики Казахстан (либо его родительской организации в случае приобретения статуса крупного участника банка или банковского холдинга) минимально необходимого рейтинга одного из международных рейтинговых агентств, перечень которых устанавливается постановлением № 385, за исключением случаев, когда наличие указанного рейтинга не требуется для юридического лица-нерезидента Республики Казахстан, предполагающего косвенно владеть 10 (десятью) или более процентами размещенных акций финансовой организации или голосовать косвенно 10 (десятью) или более процентами голосующих акций финансовой организации через владение (голосование) акциями (долями участия) юридического лица - нерезидента Республики Казахстан, являющегося крупным участником финансовой организации, прямо владеющего 10 (десятью) или более процентами размещенных акций финансовой организации или имеющего возможность голосовать 10 (десятью) или более процентами голосующих акций финансовой организации, имеющего минимальный требуемый рейтинг;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9) неэффективность представленного плана рекапитализации финансовой организации в случае возможного ухудшения финансового состояния финансовой организации;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8629,197 +9855,233 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Закона о банках, пунктом 7 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статьи 34</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Закона о страховой деятельности, </w:t>
-[...109 lines deleted...]
-14) случаи, когда услугополучатель - финансовая организация не подлежит надзору на консолидированной основе в стране своего места нахождения;</w:t>
+              <w:t xml:space="preserve"> Закона о страховой деятельности, пунктом 6 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 54</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона о рынке ценных бумаг;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11) случаи, когда услугополучатель ранее являлся либо является крупным участником - физическим лицом либо первым руководителем крупного участника - юридического лица и (или) руководящим работником финансовой организации, в том числе финансовой организации-нерезидента Республики Казахстан, в период не более чем за один год до принятия услугодателем или органом финансового надзора государства, резидентом которого является финансовая организация-нерезидент Республики Казахстан, решения об отнесении банка к категории неплатежеспособных банков либо принудительном выкупе его акций, лишении лицензии финансовой организации, в том числе финансовой организации-нерезидента Республики Казахстан, повлекших их ликвидацию и (или) прекращение осуществления деятельности на финансовом рынке, либо вступления в законную силу решения суда о принудительной ликвидации финансовой организации, в том числе финансовой организации – нерезидента Республики Казахстан или признании ее банкротом в установленном законодательством Республики Казахстан или законодательством государства, резидентом которого является финансовая организация-нерезидент Республики Казахстан, порядке. Указанное требование применяется в течение пяти лет после принятия услугодателем или органом финансового надзора государства, резидентом которого является финансовая организация-нерезидент Республики Казахстан, решения об отнесении банка к категории неплатежеспособных банков либо принудительном выкупе его акций, лишении лицензии финансовой организации, в том числе финансовой организации-нерезидента Республики Казахстан, повлекших их ликвидацию и (или) прекращение осуществления деятельности на финансовом рынке либо вступления в законную силу решения суда о принудительной ликвидации финансовой организации, в том числе финансовой организации-нерезидента Республики Казахстан или признании ее банкротом в установленном законодательством Республики Казахстан или законодательством государства, резидентом которого является финансовая организация-нерезидент Республики Казахстан, порядке. Для целей настоящего абзаца под финансовой организацией также понимаются филиал банка-нерезидента Республики Казахстан, филиал страховой (перестраховочной) организации-нерезидента Республики Казахстан, филиал страхового брокера-нерезидента Республики Казахстан. Условия настоящего подпункта в части, касающейся финансовой организации – нерезидента Республики Казахстан, применяются при отказе в выдаче согласия услугополучателю на приобретение статуса крупного участника банка или банковского холдинга;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12) несоответствие законодательства в области консолидированного надзора за финансовыми организациями страны места нахождения услугополучателя - юридического лица, желающего приобрести статус крупного участника страховой (перестраховочной) организации, страхового холдинга, требованиям по консолидированному надзору, установленным законодательными актами Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+несоответствие финансовой организации-нерезидента Республики Казахстан, желающей приобрести статус банковского холдинга, условиям, предусмотренным пунктом 1-1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 17-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона о банках;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13) по крупным участникам - юридическим лицам, страховым холдингам, являющимся финансовыми организациями - нерезидентами Республики Казахстан - отсутствие соглашения между услугодателем и органами финансового надзора государства, резидентом которого является услугополучатель, предусматривающего обмен информацией, за исключением случаев, установленных нормативным правовым актом услугодателя (за исключением случаев приобретения статуса крупного участника управляющего инвестиционным портфелем);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14) случаи, когда услугополучатель - финансовая организация, желающая приобрести статус крупного участника страховой (перестраховочной) организации или крупного участника управляющего инвестиционным портфелем, страхового холдинга, не подлежит надзору на консолидированной основе в стране своего места нахождения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+случаи, когда услугополучатель - финансовая организация -нерезидент Республики Казахстан, желающая приобрести статус банковского холдинга, крупного участника банка, не подлежит надзору на консолидированной основе в стране своего места нахождения;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15) невозможность проведения консолидированного надзора за банковским конгломератом или страховой группой в связи с тем, что законодательство стран нахождения участников банковского конгломерата или страховой группы - нерезидентов Республики Казахстан делает невозможным выполнение ими и банковским конгломератом или страховой группой предусмотренных законами Республики Казахстан требований;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-16) наличие оснований для отказа в выдаче разрешения на открытие банка;</w:t>
+              <w:t>16) наличие оснований для отказа в выдаче разрешения на открытие банка;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17) в случае приобретения статуса крупного участника управляющего инвестиционным портфелем или страховой (перестраховочной) организации или страхового холдинга, несоответствие представленных документов требованиям, указанным в пункте 8 настоящего перечня основных требований к оказанию государственной услуги и пункте 31 Правил;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8903,51 +10165,89 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 22) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статьей 8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+23) наличие у бенефициарного собственника заявителя - юридического лица, определенного в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Законом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения", неснятой или непогашенной судимости за преступления в сфере отмывания доходов, полученных преступным путем, финансирования терроризма, финансирования распространения оружия массового уничтожения.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 По выдаче согласия на приобретение статуса банковского или страхового холдинга:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9070,105 +10370,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Выдача согласия на приобретение статуса крупного участника банка или банковского холдинга, предусмотренного в рамках получения услугополучателем разрешения на открытие банка или на добровольную реорганизацию микрофинансовой организации в форме конвертации в банк, осуществляются услугодателем по принципу "одного заявления", предусматривающему оказание совокупности нескольких государственных услуг на основании одного заявления.</w:t>
-[...53 lines deleted...]
-Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также Единого контакт-центра по вопросам оказания государственных услуг.</w:t>
+Адрес места оказания государственной услуги размещен на официальном интернет-ресурсе услугодателя. Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также Единого контакт-центра по вопросам оказания государственных услуг.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Контактные телефоны справочных служб по вопросам оказания государственной услуги размещены на официальном интернет-ресурсе услугодателя. Единый контакт-центр по вопросам оказания государственных услуг: 8-800-080-7777, 1414.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
@@ -9225,168 +10471,220 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2</w:t>
+              <w:t>Приложение 1-1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам выдачи, отзыва согласия на</w:t>
+              <w:t>к Правилам выдачи, отзыва</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>приобретение статуса крупного участника</w:t>
+              <w:t>согласия на приобретение</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>банка, банковского холдинга, крупного</w:t>
+              <w:t>статуса крупного участника</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>участника страховой (перестраховочной)</w:t>
+              <w:t>банка, банковского холдинга,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>организации, страхового холдинга, крупного</w:t>
+              <w:t>крупного участника страховой</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>участника управляющего инвестиционным</w:t>
+              <w:t>(перестраховочной)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>портфелем и требованиям к документам,</w:t>
+              <w:t>организации, страхового</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>представляемым для получения указанного</w:t>
+              <w:t>холдинга, крупного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>согласия</w:t>
+              <w:t>участника управляющего</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>инвестиционным портфелем и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>требованиям к документам,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>представляемым для получения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>указанного согласия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -9413,68 +10711,2848 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z123" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила дополнены приложением 1-1 в соответствии с постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 28.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Республиканское </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственное</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>учреждение "Агентство</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по регулированию и развитию</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>финансового рынка"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(БИН 191240019852)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z397" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заявление о приобретении статуса крупного участника банка (для физических лиц)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z398" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" __________ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z399" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z400" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z401" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (фамилия, имя, отчество (при его наличии) физического лица, индивидуальный идентификационный номер (при наличии), страна гражданства, место жительства, данные документа, удостоверяющего личность),</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z402" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z403" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      просит выдать согласие на приобретение статуса крупного участника</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z404" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z405" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z406" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование банка, бизнес идентификационный код банка)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z407" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о количестве приобретаемых акций банка, их стоимости, процентном соотношении количества акций банка, предполагаемых к приобретению, к количеству размещенных (за вычетом привилегированных и выкупленных) акций и (или) к количеству голосующих акций банка:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z408" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z409" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z410" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения об условиях и порядке приобретения акций банка, в том числе ранее приобретенных, а также описание источников и средств, используемых для приобретения акций:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z411" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z412" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z413" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Подтверждаю достоверность прилагаемых к заявлению документов и сведений, а также своевременное представление уполномоченному органу по регулированию, контролю и надзору финансового рынка и финансовых организаций информации, запрашиваемой в связи с рассмотрением настоящего заявления. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z414" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Предоставляю согласие на сбор и обработку персональных данных и на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z415" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Приложение (указать перечень направляемых документов и сведений, количество экземпляров и листов по каждому из них): </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z416" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ___________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z417" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z418" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Фамилия, имя, отчество (при его наличии) заявителя)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z419" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ___________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z420" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (дата)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 1-2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам выдачи, отзыва</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>согласия на приобретение</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статуса крупного участника</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>банка, банковского холдинга,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>крупного участника страховой</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(перестраховочной)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организации, страхового</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>холдинга, крупного участника</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>управляющего инвестиционным</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>портфелем и требованиям к</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>документам, представляемым</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для получения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>указанного согласия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила дополнены приложением 1-2 в соответствии с постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 28.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республиканское</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственное</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>учреждение "Агентство</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по регулированию и развитию</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>финансового рынка"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(БИН 191240019852)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z424" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заявление о приобретении статуса банковского холдинга или крупного участника банка (для юридических лиц)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z425" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" __________ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z426" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z427" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z428" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z429" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование юридического лица, бизнес идентификационный номер (при наличии), сведения о государственной регистрации (перерегистрации), месте нахождения заявителя - юридического лица – нерезидента Республики Казахстан)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z430" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z431" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (сведения о кредитном рейтинге юридического лица - нерезидента Республики Казахстан либо его родительской организации, ссылка на интернет-ресурс, где размещены сведения, подтверждающие наличие минимального требуемого рейтинга, присвоенного одним из международных рейтинговых агентств, перечень которых устанавливается постановлением Правления Национального Банка Республики Казахстан от 24 декабря 2012 года № 385 "Об установлении минимального рейтинга для юридических лиц и стран, необходимость наличия которого требуется в соответствии с законодательством Республики Казахстан, регулирующим деятельность финансовых организаций, филиалов банков-нерезидентов Республики Казахстан, филиалов страховых (перестраховочных) организаций-нерезидентов Республики Казахстан, перечня рейтинговых агентств, присваивающих данный рейтинг", зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 8318) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z432" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      просит в соответствии с решением №____ от</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z433" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z434" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (реквизиты решения уполномоченного органа юридического лица, желающего приобрести статус крупного участника банка, банковского холдинга)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z435" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выдать согласие на приобретение статуса банковского холдинга или крупного участника</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z436" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z437" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z438" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование банка, бизнес идентификационный код банка)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z439" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о количестве приобретаемых акций банка, их стоимости, процентном соотношении количества акций банка, предполагаемых к приобретению, к количеству размещенных (за вычетом привилегированных и выкупленных) акций и (или) к количеству голосующих акций банка:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z440" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z441" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z442" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z443" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z444" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения об условиях и порядке приобретения акций банка, в том числе ранее приобретенных, а также описание источников и средств, используемых для приобретения акций с приложением копий подтверждающих документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z445" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z446" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z447" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z448" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z449" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о лицах, владеющих прямо или косвенно десятью или более процентами акций (долей участия в уставном капитале) заявителя:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z450" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z451" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z452" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ссылка на интернет-ресурс органа финансового надзора государства, резидентом которого является заявитель*_________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z453" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о лицах, осуществляющих контроль в отношении заявителя:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z454" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z455" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z456" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ссылка на интернет-ресурс органа финансового надзора государства, резидентом которого является заявитель*_________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z457" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о юридических лицах-нерезидентах Республики Казахстан, в которых заявитель является крупным участником:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z458" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z459" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z460" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ссылка на интернет-ресурс органа финансового надзора государства, резидентом которого является заявитель*_________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z461" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Список аффилированных лиц заявителя размещен**: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z462" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z463" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z464" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z465" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z466" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Финансовая отчетность заявителя за ____________ год размещена по ссылке:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z467" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z468" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Финансовая отчетность заявителя за ____________ год размещена по ссылке:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z469" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z470" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Финансовая отчетность заявителя за ____________ квартал ____ года размещена по ссылке и доступна на казахском, русском или английском языке***:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z471" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z472" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z473" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z474" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z475" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Подтверждаю достоверность прилагаемых к заявлению документов и сведений, а также своевременное представление уполномоченному органу по регулированию, контролю и надзору финансового рынка и финансовых организаций информации, запрашиваемой в связи с рассмотрением настоящего заявления. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z476" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Предоставляю согласие на сбор и обработку персональных данных и на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z477" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Приложение (указать перечень направляемых документов и сведений, количество экземпляров и листов по каждому из них):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z478" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z479" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z480" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z481" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z482" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z483" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Фамилия, имя, отчество (при его наличии) заявителя)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z484" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ___________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z485" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (дата)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z486" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * ссылка на интернет-ресурс указывается в случае, предусмотренном пунктом 6-1 статьи 17-1 Закона Республики Казахстан "О банках и банковской деятельности в Республике Казахстан" (далее – Закон о банках);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z487" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ** ссылка на интернет-ресурс указывается в случае, предусмотренном подпунктом 3) пункта 5 статьи 17-1 Закона о банках; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z488" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      *** ссылка на интернет-ресурс указывается в случаях, предусмотренных подпунктом 6) пункта 5, пунктом 6-1 статьи 17-1 Закона о банках.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам выдачи, отзыва согласия на</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приобретение статуса крупного участника</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>банка, банковского холдинга, крупного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>участника страховой (перестраховочной)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организации, страхового холдинга, крупного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>участника управляющего инвестиционным</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>портфелем и требованиям к документам,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>представляемым для получения указанного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>согласия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z123" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Сведения по юридическим лицам, в которых заявитель является крупным участником</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="196"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -10750,138 +14828,138 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z292" w:id="82"/>
+    <w:bookmarkStart w:name="z292" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения (краткие данные) о заявителе - физическом лице,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>краткие данные о руководящих работниках заявителя – юридического лица</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 23.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z293" w:id="83"/>
+      <w:bookmarkStart w:name="z293" w:id="198"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Полное наименование финансовой организации, в которой заявитель приобретает</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статус крупного участника, банковского или страхового холдинга</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11655,64 +15733,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z302" w:id="84"/>
+      <w:bookmarkStart w:name="z302" w:id="199"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Сведения об участии супруга, близких родственников (родители, брат, сестра,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>дети) и свойственников (родители, брат, сестра, дети супруга (супруги) в уставном</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12718,70 +16796,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z303" w:id="85"/>
+    <w:bookmarkStart w:name="z303" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Образование:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="200"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -13131,70 +17209,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z304" w:id="86"/>
+    <w:bookmarkStart w:name="z304" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Сведения о трудовой деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="201"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -13623,64 +17701,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z305" w:id="87"/>
+      <w:bookmarkStart w:name="z305" w:id="202"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: в данном пункте указываются сведения о трудовой деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заявителя - физического лица или руководящего работника заявителя – юридического</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15726,50 +19804,68 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпись _________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -15818,207 +19914,181 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 4</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">к Правилам выдачи, отзыва </w:t>
+              <w:t>к Правилам выдачи, отзыва</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">согласия на приобретение </w:t>
+              <w:t>согласия на приобретение статуса</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">статуса крупного участника </w:t>
+              <w:t>крупного участника банка,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">банка, банковского холдинга, </w:t>
+              <w:t>банковского холдинга, крупного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">крупного участника страховой </w:t>
+              <w:t>участника страховой (перестраховочной)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(перестраховочной) </w:t>
+              <w:t>организации, страхового холдинга,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">организации, страхового </w:t>
+              <w:t>крупного участника</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">холдинга, крупного участника </w:t>
+              <w:t>управляющего инвестиционным</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">управляющего инвестиционным </w:t>
+              <w:t>портфелем и требованиям</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">портфелем и требованиям к </w:t>
+              <w:t>к документам, представляемым</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">документам, представляемым </w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">согласия </w:t>
+              <w:t>для получения указанного согласия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -16045,250 +20115,281 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Форма </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z266" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...181 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сведения о доходах и имуществе, а также информация об имеющейся задолженности по всем обязательствам заявителя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 4 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Фамилия, имя и отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z490" w:id="203"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Отчетный период</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z491" w:id="204"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Доходы и имущество, а также информация об имеющейся задолженности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по всем обязательствам заявителя:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -18923,68 +23024,50 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -20726,68 +24809,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z649" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="205"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -20916,51 +25001,68 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма доходов (задолженности) Стоимость актива (тенге)</w:t>
+Сумма доходов (задолженности)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Стоимость актива (тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23918,238 +28020,230 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z270" w:id="89"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z766" w:id="206"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Примечание: Отчетным периодом является период, равный 12 (двенадцати) месяцам, предшествующим 1 (первому) числу месяца представления декларации об активах и обязательствах в органы государственных доходов в соответствии с законами Республики Казахстан от 31 августа 1995 года "</w:t>
-[...19 lines deleted...]
-        <w:t>", от 18 декабря 2000 года "</w:t>
+      Примечание: Отчетным периодом является период, равный 12 (двенадцати) месяцам, предшествующим 1 (первому) числу месяца представления декларации об активах и обязательствах в органы государственных доходов в соответствии с законами Республики Казахстан "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О банках и банковской деятельности</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в Республике Казахстан", "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О страховой деятельности</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>" и от 2 июля 2003 года "</w:t>
+        <w:t>" и "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О рынке ценных бумаг</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" для приобретения статуса крупного участника банка, банковского холдинга, крупного участника страховой (перестраховочной) организации, страхового холдинга, крупного участника управляющего инвестиционным портфелем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-[...107 lines deleted...]
-       (подпись)</w:t>
+    <w:bookmarkEnd w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подтверждаю, что настоящая информация была проверена и является достоверной и полной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заявитель</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя и отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпись)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -24243,280 +28337,280 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 24 февраля 2012 года № 67</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z323" w:id="90"/>
+    <w:bookmarkStart w:name="z323" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z324" w:id="91"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z324" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения по руководящим работникам заявителя, являющимся нерезидентами Республики Казахстан, подтверждающие их безупречную деловую репутацию</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 5 в соответствии с постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 19.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z325" w:id="92"/>
+    <w:bookmarkStart w:name="z325" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Полное наименование заявителя - юридического лица - резидента Республики Казахстан либо заявителя - юридического лица – нерезидента Республики Казахстан либо заявителя – финансовой организации – нерезидента Республики Казахстан </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z326" w:id="93"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z326" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z327" w:id="94"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z327" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Полное наименование банка, в котором заявитель – юридическое лицо – резидент Республики Казахстан либо заявитель - юридическое лицо – нерезидент Республики Казахстан либо заявитель – финансовая организация – нерезидент Республики Казахстан приобретает статус крупного участника банка или банковского холдинга</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z328" w:id="95"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z328" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="212"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z329" w:id="96"/>
+          <w:bookmarkStart w:name="z329" w:id="213"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="96"/>
+          <w:bookmarkEnd w:id="213"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24563,70 +28657,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Должность руководящего работника заявителя – юридического лица - резидента Республики Казахстан либо заявителя - юридического лица – нерезидента Республики Казахстан либо заявителя – финансовой организации – нерезидента Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z332" w:id="97"/>
+          <w:bookmarkStart w:name="z332" w:id="214"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индивидуальный идентификацион-ный номер</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="97"/>
+          <w:bookmarkEnd w:id="214"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -24696,80 +28790,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z337" w:id="98"/>
+          <w:bookmarkStart w:name="z337" w:id="215"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="98"/>
+          <w:bookmarkEnd w:id="215"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24909,290 +29003,290 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z344" w:id="99"/>
+    <w:bookmarkStart w:name="z344" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заявитель - юридическое лицо - резидент Республики Казахстан либо заявитель - юридическое лицо – нерезидент Республики Казахстан либо заявитель – финансовая организация – нерезидент Республики Казахстан (выбрать нужное) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z345" w:id="100"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z345" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z346" w:id="101"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z346" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                (наименование заявителя)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z347" w:id="102"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z347" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       подтверждает соответствие указанного (указанных) руководящего (руководящих) работника (работников) заявителя - юридического лица, являющегося (являющихся) нерезидентом (нерезидентами) Республики Казахстан требованиям, установленным подпунктами 3), 4), 5) и 6) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан "О банках и банковской деятельности в Республике Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z348" w:id="103"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z348" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отсутствие неснятой или не погашенной судимости в стране гражданства (для иностранцев) или в стране постоянного проживания (для лиц без гражданства), а также в стране, где данный (данные) руководящий (руководящие) работник (работники) постоянно проживал (проживали) последние 10 (десять) лет проверено заявителем – юридическим лицом - резидентом Республики Казахстан либо заявителем - юридическим лицом – нерезидентом Республики Казахстан либо заявителем – финансовой организацией – нерезидентом Республики Казахстан (выбрать нужное)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z349" w:id="104"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z349" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z350" w:id="105"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z350" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                (наименование заявителя)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z351" w:id="106"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z351" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящая информация проверена заявителем - юридическим лицом - резидентом Республики Казахстан либо заявителем - юридическим лицом – нерезидентом Республики Казахстан либо заявителем – финансовой организацией – нерезидентом Республики Казахстан (выбрать нужное) и является достоверной и полной.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z352" w:id="107"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z352" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель исполнительного органа (лицо, единолично осуществляющее функции исполнительного органа) или лицо, исполняющее его обязанности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z353" w:id="108"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z353" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z354" w:id="109"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z354" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                    (подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="226"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -25284,280 +29378,280 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 24 февраля 2012 года № 67</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z6" w:id="110"/>
+    <w:bookmarkStart w:name="z6" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень нормативных правовых актов,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>признаваемых утратившими силу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z7" w:id="111"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z7" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 25 января 2008 года № 7 "Об утверждении Правил выдачи, отказа в выдаче и отзыва согласия на приобретение статуса крупного участника банка, банковского холдинга, крупного участника страховой (перестраховочной) организации, страхового холдинга, крупного участника открытого накопительного пенсионного фонда" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 5165).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z8" w:id="112"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z8" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 29 октября 2008 года № 174 "О внесении дополнения и изменения в постановление Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 25 января 2008 года № 7 "Об утверждении Правил выдачи, отказа в выдаче и отзыва согласия на приобретение статуса крупного участника банка, банковского холдинга, крупного участника страховой (перестраховочной) организации, крупного участника открытого накопительного пенсионного фонда" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 5397).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z9" w:id="113"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z9" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 27 февраля 2009 года № 33 "О внесении изменений и дополнения в постановление Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 25 января 2008 года № 7 "Об утверждении Правил выдачи, отказа в выдаче и отзыва согласия на приобретение статуса крупного участника банка, банковского холдинга, крупного участника страховой (перестраховочной) организации, крупного участника открытого накопительного пенсионного фонда" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 5618, опубликованное 1 мая 2009 года в газете "Юридическая газета" № 65 (1662)).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z10" w:id="114"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z10" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня дополнений и изменений, которые вносятся в некоторые нормативные правовые акты Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций, утвержденных постановлением Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 29 марта 2010 года № 49 "О внесении дополнений и изменений в некоторые нормативные правовые акты Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 6204, опубликован в газете "Казахстанская правда" от 25 сентября 2010 года № 253-254 (26314-26315)).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z11" w:id="115"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z11" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 29 ноября 2010 года № 172 "О внесении дополнений и изменений в постановление Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 25 января 2008 года № 7 "Об утверждении Правил выдачи, отказа в выдаче и отзыва согласия на приобретение статуса крупного участника банка, банковского холдинга, крупного участника страховой (перестраховочной) организации, крупного участника открытого накопительного пенсионного фонда" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 6720, опубликованное в 2011 году в Собрании актов центральных исполнительных и иных центральных государственных органов Республики Казахстан № 7).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>