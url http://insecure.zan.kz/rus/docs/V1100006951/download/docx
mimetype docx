--- v0 (2025-11-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1b227c8" w14:textId="1b227c8">
+    <w:p w14:paraId="97b3bee" w14:textId="97b3bee">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1522,70 +1522,164 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть первая пункта 3 предусматривается в редакции приказа и.о. Министра науки и высшего образования РК от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Докторантам, защитившим диссертации в диссертационных советах при организациях высшего и (или) послевузовского образования Республики Казахстан (далее - ВУЗ), имеющих особый статус, степени доктора философии (PhD), доктора по профилю присуждаются ВУЗами, имеющими особый статус, самостоятельно в порядке, установленном в главе 6 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Докторантам, защитившим диссертации в диссертационных советах вузов, не имеющих особого статуса, степени доктора философии (PhD), доктора по профилю присуждает Комитет с учетом заключения Экспертного совета (по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1684,111 +1778,111 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z19" w:id="18"/>
+      <w:bookmarkStart w:name="z19" w:id="17"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Глава 2. Порядок присуждения степени доктора философии</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(PhD), доктора по профилю</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Диссертация выполняется под руководством отечественного и зарубежного научных консультантов, имеющих ученые степени (кандидат наук, доктор наук, доктор философии (PhD), доктор по профилю) или академические степени доктора философии (PhD), доктора по профилю или степени доктора философии (PhD), доктора по профилю и являющихся специалистами в области научных исследований докторанта.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:p>
-[...35 lines deleted...]
-    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Диссертация, содержащая государственные секреты, выполняется под руководством двух отечественных научных консультантов, имеющих ученые степени (кандидат наук, доктор наук, доктор философии (PhD), доктор по профилю) или академические степени доктора философии (PhD), доктора по профилю или степени доктора философии (PhD), доктора по профилю и являющихся специалистами в области научных исследований докторанта, либо имеющих воинское (специальное) звание не ниже полковника с опытом научно-педагогической работы не менее 5 (пяти) лет и активно занимающимся научными исследованиями в области научных исследований докторанта.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1863,80 +1957,80 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="20"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5. Диссертация выполняется с соблюдением принципов самостоятельности, внутреннего единства, научной новизны, достоверности и практической ценности, академической честности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Принцип самостоятельности означает, что диссертация пишется самостоятельно и свидетельствует о личном вкладе автора диссертации в науку, развитие техники и технологий. Применение искусственного интеллекта допускается для статистической выборки вариативных данных. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2261,150 +2355,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1. Диссертация представляется в одной из форм:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z170" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) диссертационной работы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z170" w:id="22"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z171" w:id="23"/>
+    <w:bookmarkStart w:name="z171" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) серии из не менее, чем двух статей и одного обзора или трех статей, опубликованных в изданиях, входящих в первый и (или) второй квартиль по импакт-фактору по данным Journal Citation Reports (Жорнал Цитэйшэн Репортс) компании Clarivate Analytics (Кларивэйт Аналитикс) по одной из научных областей, соответствующих содержанию диссертации. В одной из статей докторант является первым автором или автором для корреспонденции. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z172" w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z172" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При выполнении требований настоящего пункта требования </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к докторанту не применяются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2443,70 +2537,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z215" w:id="25"/>
+    <w:bookmarkStart w:name="z215" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5-2. Использование автором технологий искусственного интеллекта при подготовке диссертации допускается при наличии предварительного одобрения со стороны отечественного и зарубежного научных консультантов, и членов этической комиссии ОВПО, в которой выполнена диссертационная работа. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Авторам диссертации, научным консультантам и членам этической комиссии ОВПО необходимо учитывать реальные возможности и последствия использования искусственного интеллекта при подготовке диссертационной работы. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2653,80 +2747,80 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="26"/>
+    <w:bookmarkStart w:name="z22" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6. Основные научные результаты диссертации на соискание степени доктора философии (PhD), доктора по профилю публикуются до защиты диссертации в научных изданиях, включенных в Перечень научных изданий, рекомендуемых для публикации основных результатов научной деятельности (далее – Перечень изданий), и (или) в международном рецензируемом научном журнале.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Международный рецензируемый научный журнал имеет импакт-фактор по данным Journal Citation Reports (Жорнал Цитэйшэн Репортс) (далее – JCR (ЖСР) и (или) индексируется в базе данных Web of Science Core Collection (Вэб оф Сайнс Кор Коллекшн) (разделы Arts and Humanities Citation Index (Aрт энд Хьюманитис Цитэйшэн Индекс), Science Citation Index Expanded (Сайенс Цитэйшэн Индекс Экспандид), Social Sciences Citation Index (Сошиал Сайенсиз Цитэйшэн Индекс) компании Clarivate Analytics (Кларивэйт Aналитикс) или имеет определенный процентиль по CiteScore (СайтСкор) в базе данных Scopus (Скопус) по одной из научных областей, соответствующих содержанию диссертации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3026,51 +3120,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 12 января 2016 года № 20 "Об утверждении требований к научным изданиям для включения их в перечень изданий, рекомендуемых для публикации результатов научной деятельности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 13409).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Количество статей в журналах из Перечня изданий учитывается в зависимости от публикации в журнале из Списка 1, 2, 3.</w:t>
+      Количество статей в журналах из Перечня изданий учитывается в зависимости от публикаций в журнале из Списка 1, 2, 3. Допускается публикация статей в журналах, включенных в Перечень изданий, по одной из научных областей, соответствующих содержанию диссертации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При включении журнала в Список 1 достаточно наличие 1 (одной) статьи, в Список 2 достаточно наличие 2 (двух) статей, в Список 3 достаточно наличие 3 (трех) статей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -3092,225 +3186,477 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа Министра науки и высшего образования РК от 06.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом и.о. Министра науки и высшего образования РК от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z211" w:id="27"/>
+    <w:bookmarkStart w:name="z211" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6-1. ОВПО самостоятельно устанавливаются требования к оформлению диссертационных работ, в том числе используемые в диссертационных работах международные стили цитирования (Harvard style (Гарвардский стиль), APA (American Psychological Association) Style (Стиль APA), MLA (Modern Language Association) Style (Стиль MLA), Chicago Style (Стиль Chicago), ACS (American Chemical Society) Style (Стиль ACS) или иные в зависимости от направления подготовки), ссылки на использованные технологии искусственного интеллекта с указанием наименования технологии, производителя (правообладателя), версии, даты обращения и применения, а также описания запросов, при помощи которых получен использованный в диссертационной работе результат.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 6-1 в соответствии с приказом и.о. Министра науки и высшего образования РК от 09.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра науки и высшего образования РК от 06.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z190" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-2. Для докторантов программы индустриального PhD при отсутствии публикаций согласно требованиям пункта 6 настоящих Правил допускается подтверждение результативности докторского исследования путем достижения уровня готовности технологии (далее – TRL (ТРЛ)) диссертационного исследования не ниже 6 (шести).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Подтверждение достижения уровня не ниже TRL (ТРЛ) 6 осуществляется в соответствии с Методикой определения уровней готовности технологий и технологической готовности организаций, утвержденной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра науки и высшего образования Республики Казахстан от 10 января 2025 года № 8 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 35634).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основанием для подтверждения достижения уровня не ниже TRL (ТРЛ) 6 является наличие патента (патентов) докторанта по теме диссертации или актов внедрения (учитывается один из указанных вариантов):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 1 (один) или более зарубежный или международный патент, включенный в базу данных Derwent Innovations Index (Дервент Инновэйшн Индекс) (Web of Science, Clarivate Analytics (Веб оф Сайнс, Кларивэйт Аналитикс)) или патент Соединенных штатов Америки, Европейского союза или Японии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 1 (один) или более патент на изобретение;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) не менее 2-х (двух) актов внедрения в организации предприятия-партнера, полученных в соответствии с Правилами согласования акта внедрения (использования) результатов научной и (или) научно-технической деятельности, утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра науки и высшего образования Республики Казахстан от 31 октября 2025 года № 509 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 37341).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 6-1 в соответствии с приказом и.о. Министра науки и высшего образования РК от 09.01.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 7</w:t>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 6-2 в соответствии с приказом Министра науки и высшего образования РК от 18.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 352</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра науки и высшего образования РК от 06.01.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 4</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа и.о. Министра науки и высшего образования РК от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z190" w:id="28"/>
-[...15 lines deleted...]
-      6-2. В ОВПО, имеющих особый статус, допускается устанавливать дополнительные требования к публикациям.</w:t>
+    <w:bookmarkStart w:name="z216" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-3. В ОВПО, имеющих особый статус, допускается устанавливать дополнительные требования к публикациям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 6-2 в соответствии с приказом Министра науки и высшего образования РК от 18.07.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 352</w:t>
+        <w:t xml:space="preserve">      Сноска. Правила дополнено пунктом 6-3 в соответствии с приказом и.о. Министра науки и высшего образования РК от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -3491,61 +3837,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Глава 3. Присуждение степеней доктора философии (PhD), доктора по профилю, лицам защитившим диссертацию в диссертационных советах при ВУЗах Республики </w:t>
-[...9 lines deleted...]
-        <w:t>Казахстан, не имеющих особого статуса</w:t>
+        <w:t>Глава 3. Присуждение степеней доктора философии (PhD), доктора по профилю, лицам защитившим диссертацию в диссертационных советах при ВУЗах Республики Казахстан, не имеющих особого статуса</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
@@ -3773,51 +4109,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В состав Экспертных советов входят специалисты, имеющие ученую степень (кандидат наук, доктор наук, доктор философии (PhD), доктор по профилю) или академическую степень доктора философии (PhD), доктора по профилю или степень доктора философии (PhD), доктора по профилю.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z143" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Члены Экспертного совета (не менее 1/3 (одной третьей) имеют индекс цитируемости - индекс Хирша 2 (два) и более в международных системах цитирования Web of Science (Вэб оф Сайнс) или Scopus (Скопус); и (или) публикации в международных рецензируемых научных журналах, индексируемых в базе данных Web of Science Core Collection (Вэб оф Сайнс Кор Коллекшн) (разделы Arts and Humanities Citation Index (Aртс энд Хьюманитис Цитэйшэн Индекс), Science Citation Index Expanded (Сайенс Цитэйшэн Индекс Экспандид), Social Sciences Citation Index (Сошиал Сайенсиз Цитэйшэн Индекс) и входящих в 1 (первый), 2 (второй) и 3 (третий) квартиль по импакт-фактору по данным JCR (ЖСР) или имеющих показатель процентиль по CiteScore не менее 35 в информационной базе Scopus (Скопус); и (или) международные патенты; и (или) не менее 10 (десяти) публикаций в изданиях из Перечня изданий); и (или) 10 (десять) научных и (или) творческих трудов (по направлению искусство).</w:t>
+      Члены Экспертного совета (не менее 1/3 (одной третьей) имеют индекс цитируемости - индекс Хирша 2 (два) и более в международных системах цитирования Web of Science (Вэб оф Сайнс) или Scopus (Скопус); и (или) публикации в международных рецензируемых научных журналах, индексируемых в базе данных Web of Science Core Collection (Вэб оф Сайнс Кор Коллекшн) (разделы Arts and Humanities Citation Index (Aртс энд Хьюманитис Цитэйшэн Индекс), Science Citation Index Expanded (Сайенс Цитэйшэн Индекс Экспандид), Social Sciences Citation Index (Сошиал Сайенсиз Цитэйшэн Индекс) и входящих в 1 (первый), 2 (второй) и 3 (третий) квартиль по импакт-фактору по данным JCR (ЖСР) или имеющих показатель процентиль по CiteScore не менее 35-ти (тридцати пяти) в цифровой базе данных Scopus (Скопус); и (или) международные патенты; и (или) не менее 10 (десяти) публикаций в изданиях из Перечня изданий; и (или) 10 (десять) научных и (или) творческих трудов (по направлению искусство).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z144" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учитывается как 2 (две) научные статьи в международных рецензируемых научных журналах монография (кандидату принадлежат не менее 3 печатных листов), которая издана в издательствах Elsevier (Эльзевир), Brill (Брилл), CRC Press (СРС Пресс), DeGruyter (ДеГрюйтер), Edward Elgar Publishing (Эдвар Элгар Паблишинг), John Wiley &amp; Sons (Джон Уайли и Сонс), McGraw Hill (Макроу Хилл), Palgrave Macmillan (Палгрейв Макмиллан), Peter Lang (Питер Лэнг), Prentice Hall (Прентис Холл), Routledge (Рутледж), Sage Publications (Сэйдж Публикейшен), Springer Nature (Шпрингер Нэйчар), Taylor and Francis (Тейлор и Фрэнсис), Wolters Kluwer (Вольтерс Клувер) (далее-доверенные издательства) или в издательстве университета из топ-100 рейтинга US News Best Global Universities Rankings (ЮС Ньюс Бест Глобал Юниверситис Ранкинс) или Academic Ranking of World Universities (Академик Ранкин оф Ворлд Юниверситис) или Times Higher Education World University (Таймс Хайр Эдюкейшн Ворлд Юниверсити). В случае наличия главы в вышеуказанной монографии (кандидату принадлежат не менее 1 печатного листа), она учитывается как 1 (одна) статья в международном рецензируемом научном журнале.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z145" w:id="36"/>
     <w:p>
@@ -3922,51 +4258,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа и.о. Министра науки и высшего образования РК от 09.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом и.о. Министра науки и высшего образования РК от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z102" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6103,80 +6459,164 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z114" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Споры, не урегулированные Правилами, в том числе по вопросам отказа в присуждении степени доктора философии (PhD), доктора по профилю, восстановления срока подачи апелляции разрешаются в судебном порядке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z95" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Заголовок главы 6 предусматривается в редакции приказа и.о. Министра науки и высшего образования РК от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Глава 6. Присуждение степеней доктора философии (PhD), доктора по профилю, лицам защитившим диссертацию в диссертационных советах при ВУЗах Республики Казахстан, имеющих особый статус</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6191,294 +6631,548 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 512</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 33 предусматривается в редакции приказа и.о. Министра науки и высшего образования РК от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. ВУЗ, имеющий особый статус, на основании решения диссертационного совета издает соответствующий приказ о присуждении (отказе в присуждении) докторанту степени доктора философии (PhD) или доктора по профилю в течение 10 (десяти) рабочих дней со дня принятия решения.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 34 предусматривается в редакции приказа и.о. Министра науки и высшего образования РК от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Лицам, которым присуждена степень доктора философии (PhD), доктора по профилю приказом ОВПО, имеющего особый статус, выдаются дипломы собственного образца в течение 10 (десяти) рабочих дней со дня издания приказа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информация о присуждении степени доктора философии (PhD), доктора по профилю размещается на интернет-ресурсе ОВПО, имеющих особый статус, в течение 3 (трех) рабочих дней со дня принятия решения диссертационного совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 34 - в редакции приказа Министра науки и высшего образования РК от 18.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 352</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 35 предусматривается в редакции приказа и.о. Министра науки и высшего образования РК от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Порядок выдачи диплома о присуждении степени доктора философии (PhD), доктора по профилю в ВУЗах, имеющих особый статус, определяется ими самостоятельно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">36. Исключен приказом и.о. Министра науки и высшего образования РК от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z32" w:id="62"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Приложение 1</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z97" w:id="63"/>
-[...222 lines deleted...]
-    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>к Правилам присуждения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6527,90 +7221,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">редакции приказа Министра образования и науки РК от 09.03.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="68"/>
+    <w:bookmarkStart w:name="z33" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z34" w:id="69"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z34" w:id="64"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заключение Экспертного совета по________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       протокол № ____ от “____”__________ 20__г.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8800,138 +9494,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (подпись, (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z115" w:id="70"/>
+      <w:bookmarkStart w:name="z115" w:id="65"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приложение 2</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>к Правилам присуждения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ученых степеней</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="71"/>
+    <w:bookmarkStart w:name="z87" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z88" w:id="72"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z88" w:id="67"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Утверждаю"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>председатель Комитета по контролю</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8998,74 +9692,74 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "______" _________________ 20__ г.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z89" w:id="73"/>
+      <w:bookmarkStart w:name="z89" w:id="68"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Явочный лист</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заседания Экспертного совета</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10787,255 +11481,255 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z92" w:id="74"/>
+    <w:bookmarkStart w:name="z92" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                               Заключение</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 - в редакции приказа Министра науки и высшего образования РК от 18.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 352</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z205" w:id="75"/>
+    <w:bookmarkStart w:name="z205" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Экспертного совета по _____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z206" w:id="76"/>
+          <w:bookmarkStart w:name="z206" w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>протокол № ____</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="76"/>
+          <w:bookmarkEnd w:id="71"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 от “____”__________ 20__г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z209" w:id="77"/>
+      <w:bookmarkStart w:name="z209" w:id="72"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дело №___________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Материалы дела - диссертация, список публикаций, копии публикаций, копия документа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12511,64 +13205,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     "воздержался" ___________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z210" w:id="78"/>
+      <w:bookmarkStart w:name="z210" w:id="73"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председатель _______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (Ф.И.О (при его наличии))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12616,64 +13310,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (Ф.И.О (при его наличии))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z75" w:id="79"/>
+      <w:bookmarkStart w:name="z75" w:id="74"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приложение 2</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>к приказу Министра образования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12687,410 +13381,410 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>от 31 марта 2011 года № 127</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z76" w:id="80"/>
+      <w:bookmarkStart w:name="z76" w:id="75"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Перечень</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>утративших силу некоторых приказов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министра образования и науки Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="81"/>
+    <w:bookmarkStart w:name="z77" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 10 января 2003 года, № 16 "Об утверждении Правил присуждения ученых степеней" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 2141, опубликованный в Бюллетене нормативных правовых актов Республики Казахстан 2003 г., № 15, ст. 842), за исключением пунктов 3, 4, 7-12, 35 (часть первая), 36, 42-44, 50, утрачивающих силу с 1 июля 2012 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Сноска. Пункт 1 в редакции приказа Министра образования и науки РК от 25.11.2011 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 492</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="82"/>
+    <w:bookmarkStart w:name="z78" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 1 марта 2004 года № 159 "О внесении изменений и дополнений в приказ Министра образования и науки Республики Казахстан от 10 января 2003 года № 16 "Об утверждении Правил присуждения ученых степеней" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 2724, опубликованный в Бюллетене нормативных правовых актов Республики Казахстан, 2005 г., № 15, ст. 95).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z79" w:id="83"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z79" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 9 июня 2004 года № 535 "О внесении изменений и дополнений в приказ Министра образования и науки Республики Казахстан от 10 января 2003 года № 16 "Об утверждении Правил присуждения ученых степеней" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 2906, опубликованный в Бюллетене нормативных правовых актов Республики Казахстан, 2005 г., № 15, ст. 97).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z80" w:id="84"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z80" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 12 апреля 2005 года № 234 "О внесении изменений в приказ Министра образования и науки Республики Казахстан от 10 января 2003 года № 16 "Об утверждении Правил присуждения ученых степеней" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 3590, опубликованный в Бюллетене нормативных правовых актов Республики Казахстан, 2005 г., № 14, ст. 75).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z81" w:id="85"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z81" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 17 октября 2007 года № 485 "О внесении изменений и дополнений в приказ Министра образования и науки Республики Казахстан от 10 января 2003 года № 16 "Об утверждении Правил присуждения ученых степеней" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 4990, опубликованный в "Юридической газете" от 30 ноября 2007 года, № 184 (1387).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13416,31 +14110,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>