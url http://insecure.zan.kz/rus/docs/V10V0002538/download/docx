--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="09c2193" w14:textId="09c2193">
+    <w:p w14:paraId="8655bbf" w14:textId="8655bbf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -595,50 +595,68 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>З. Сагинов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -685,124 +703,124 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Утвержден постановлением </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Восточно-Казахстанского </w:t>
+              <w:t xml:space="preserve">Восточно-Казахстанского областного акимата </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">областного акимата </w:t>
+              <w:t xml:space="preserve">от 21 октября 2010 года </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>От 21 октября 2010 года № 590</w:t>
+              <w:t>№ 590</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПЕРЕЧЕНЬ автомобильных дорог общего пользования областного значения Восточно-Казахстанской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение в редакции постановления акимата Восточно - Казахстанского областного акимата от 26.04.2024 </w:t>
+      Сноска. Приложение - в редакции постановления Восточно - Казахстанского областного акимата от 09.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 107</w:t>
+        <w:t>№ 93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -828,51 +846,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-   №п/п</w:t>
+    № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1049,51 +1067,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Усть-Каменогорск-Горная-Ульбинка-Северное км 16-60</w:t>
+Усть-Каменогорск-Горная Ульбинка-Северное км 16-60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1198,87 +1216,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Усть-Каменогорск-Таргын-Самарское км 15-145</w:t>
-[...35 lines deleted...]
-130</w:t>
+Усть-Каменогорск-Таргын-Самарское км 0-145</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+145</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1496,87 +1514,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Алтайка-Чапаево км 0-37</w:t>
-[...35 lines deleted...]
-37</w:t>
+Алтайка-Чапаево км 0-36,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1645,87 +1663,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Октябрьская переправа – Алтайка – Ново-Хайрузовка км 0-83</w:t>
-[...35 lines deleted...]
-83</w:t>
+Октябрьская переправа-Алтайка-Ново-Хайрузовка км 0-79,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+79,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1794,51 +1812,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Большенарым -Курчум км 0-135</w:t>
+Үлкен Нарын-Курчум км 0-135</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1943,87 +1961,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Курчум-Калжыр км 0-131</w:t>
-[...35 lines deleted...]
-131</w:t>
+Курчум-Калжыр км 0-129,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+129,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2092,87 +2110,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Теректы-Урунхайка-Тоскайын км 0-91</w:t>
-[...35 lines deleted...]
-91</w:t>
+Марқакөл-Урунхайка-Тоскайын км 0-87,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+87,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2241,87 +2259,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"KF-25 Курчум-Калжыр" - Акбулак-Караой-Ашалы км 0-98</w:t>
-[...35 lines deleted...]
-98</w:t>
+"KF-25 Курчум-Калжыр"-Акбулак-Караой-"KAZ 16-03 P-26 Омск-Майкапчагай-Калжыр-Маркаколь" км 0-98,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+98,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2539,87 +2557,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Подъезд к Кулынжонской переправе км 0-12</w:t>
-[...35 lines deleted...]
-12</w:t>
+Подъезд к мостовому переходу через Бухтарминское водохранилище км 0-28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2688,87 +2706,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аксуат-Бакей-Карасу-Акжар - "М-38 Омск-Майкапчагай" км 30-124</w:t>
-[...35 lines deleted...]
-94</w:t>
+Аксуат-Бакей-Карасу-Акжар-"М-38 Омск-Майкапчагай" км 30-121</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+91</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2837,87 +2855,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Карасу – "М-38 Омск -Майкапчагай" км 0-12</w:t>
-[...35 lines deleted...]
-12</w:t>
+Карасу-"М-38 Омск-Майкапчагай" км 0-11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2986,87 +3004,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шемонаиха-Секисовка км 0-56</w:t>
-[...35 lines deleted...]
-56</w:t>
+Шемонаиха-Секисовка км 0-56,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3135,87 +3153,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"М-38 Омск-Майкапчагай" - Шиликты-Акжар км 0-128</w:t>
-[...35 lines deleted...]
-128</w:t>
+"М-38 Омск-Майкапчагай"-Шиликты-Акжар км 0-130,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+130,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3284,87 +3302,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Подъезд к селу Новотроицкое км 0-22</w:t>
-[...35 lines deleted...]
-22</w:t>
+Подъезд к селу Ново-Троицкое км 0-21,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3433,87 +3451,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Усть-Каменогорск-Бобровка км 0-13</w:t>
-[...35 lines deleted...]
-13</w:t>
+Усть-Каменогорск-Бобровка км 0-13,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3582,87 +3600,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бобровка-Лыжная база км 0-9</w:t>
-[...35 lines deleted...]
-9</w:t>
+Бобровка-Лыжная база км 0-8,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3731,51 +3749,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Усть-Каменогорск – Тарханка км 0-15</w:t>
+Усть-Каменогорск-Тарханка км 0-15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4029,87 +4047,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тарханка-Топиха км 0-12</w:t>
-[...35 lines deleted...]
-12</w:t>
+Тарханка-Топиха км 0-11,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4178,87 +4196,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Средигорное-Ново Поляковка-Малонарымка км 0-58</w:t>
-[...35 lines deleted...]
-58</w:t>
+Средигорное-Новополяковка -Малонарымка км 0-55,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4327,87 +4345,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Подъезд к селу Кайынды км 0-4</w:t>
-[...35 lines deleted...]
-4</w:t>
+Подъезд к селу Кайынды км 0-4,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4476,87 +4494,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мамай батыр-Бозанбай км 0-34</w:t>
-[...35 lines deleted...]
-34</w:t>
+Мамай батыр-Бозанбай км 0-33,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4625,87 +4643,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мамай батыр-Бозанбай-Алгабас-Таргын км 0-36</w:t>
-[...35 lines deleted...]
-36</w:t>
+"KF-11 Мамай батыр-Бозанбай"-Алгабас-Таргын км 0-35,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4774,87 +4792,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шемонаиха-Большая Речка км 0-36</w:t>
-[...35 lines deleted...]
-36</w:t>
+Шемонаиха- Большая речка км 0-35,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5072,87 +5090,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Подъезд к селу Куйган км 0-3</w:t>
-[...35 lines deleted...]
-3</w:t>
+Подъезд к селу Куйган км 0-2,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5221,87 +5239,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Подъезд к селу Калгуты км 0-1</w:t>
-[...35 lines deleted...]
-1</w:t>
+Подъезд к селу Каратогай км 0-1,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5370,51 +5388,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Курчум-Калжыр" - Бурабай-Маралиха км 0-75</w:t>
+"Курчум-Калжыр"-Бурабай-Маралды км 0-75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5519,87 +5537,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Курчум-Калжыр" - Аксуат км 0-47</w:t>
-[...35 lines deleted...]
-47</w:t>
+"Курчум-Калжыр"-Аксуат км 0-47,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5668,87 +5686,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Курчум-Калжыр" - Маралды" - Теректыбулак км 0-11</w:t>
-[...35 lines deleted...]
-11</w:t>
+"Курчум-Калжыр"-Маралды"-Теректыбулак км 0-10,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -5782,51 +5800,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1583 км</w:t>
+1598,5 км</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -5858,55 +5876,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>