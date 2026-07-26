--- v0 (2025-10-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e137dea" w14:textId="e137dea">
+    <w:p w14:paraId="e2d423c" w14:textId="e2d423c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -957,494 +957,570 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z7" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. На капитана морского порта возлагается обеспечение выполнения МАП следующих функций:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z35" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проверка готовности судна к выходу в море и выдача разрешения на отход в мореходном состоянии;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z36" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) оформление в установленном порядке прихода судов в порт и выхода их из порта;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z37" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проверка судовых документов, а также дипломов, квалификационных свидетельств, подтверждений дипломов и льготных разрешений на звания лиц командного и рядового состава;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z38" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) проведение контрольного осмотра судна в целях проверки устранения недостатков, препятствующих выдаче разрешения на выход судна из порта;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z39" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) внесение судов в Государственный судовой реестр, судовую книгу, бербоут-чартерный реестр и реестр строящихся судов и выдача судовых документов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z40" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) государственная регистрация прав собственности на суда и строящиеся суда, залог судна или строящегося судна и иных прав на них и выдача судовых документов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z41" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) расследование аварийных случаев в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> расследования аварийных случаев с судами, утвержденными приказом исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан от 23 февраля 2015 года № 147 "Об утверждении Правил расследования аварийных случаев с судами" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 10709);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z42" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) установление в соответствии с Правилами осуществления лоцманской проводки судов, утверждаемыми уполномоченным органом согласно пункту 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона, обязательной лоцманской проводки судов и контроль работы лоцманской службы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z43" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9) осуществление контроля за соблюдением требований </w:t>
-[...21 lines deleted...]
-    </w:p>
+      9) осуществление контроля за соблюдением требований Правил захода судов в порт и выхода их из порта, плавания судов в пределах акватории порта и стоянки в порту, утвержденных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан от 27 марта 2015 года № 361 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10896) и Правил плавания и стоянки судов в морских портах Республики Казахстан и на подходах к ним, утвержденных приказом исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан от 24 февраля 2015 года № 162 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12193);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z44" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) контроль за ледокольной проводкой судов на подходах к порту и в пределах его акватории;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z45" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) контроль за поддержанием надлежащих глубин, исправным действием средств навигационного ограждения на акватории порта, подходных каналах и фарватерах, а также установление проходной осадки судов в порту;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z46" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) привлечение находящихся в порту судов для участия в спасении людей и судов, терпящих бедствие в пределах акватории порта;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z47" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) контроль технического состояния портовых сооружений и их эксплуатации;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z48" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) получение и обеспечение судов всей навигационной и гидрометеорологической информацией, имеющийся в распоряжении капитана порта;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z49" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) выдача разрешений на подъем затонувшего в море имущества, а также на производство в порту строительных, гидротехнических и иных работ;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z50" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16) выдача Свидетельства о страховании или ином финансовом обеспечении гражданской ответственности за ущерб от загрязнения нефтью в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> выдачи Свидетельства о страховании или ином финансовом обеспечении гражданской ответственности за ущерб от загрязнения нефтью, утвержденными приказом Министра транспорта и коммуникаций Республики Казахстан от 17 июля 2002 года № 251-I "Об утверждении Правил выдачи Свидетельства о страховании или ином финансовом обеспечении гражданской ответственности за ущерб от загрязнения нефтью" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 1956);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z51" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) согласовывает порядок радиолокационной проводки до начала радиолокационной проводки;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z52" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) выдача разрешений на движение судов в зонах действия системы управления движением судов (вход в зону, постановка на якорь, съемках якоря, подход и швартовка к причалу и отход от него, перешвартовка и другие).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="14"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z33" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19) контроль и надзор за соблюдением условий, утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра транспорта Республики Казахстан от 18 сентября 2024 года № 305 "Об утверждении условий, на которых иностранцы и лица без гражданства могут входить в состав экипажа судна, плавающего под Государственным флагом Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 35095).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z34" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20) выдача свидетельства о страховании или ином финансовом обеспечении ответственности за удаление затонувших судов в соответствии с Правилами выдачи свидетельства о страховании или ином финансовом обеспечении ответственности за удаление затонувших судов, утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра индустрии и инфраструктурного развития Республики Казахстан от 28 марта 2023 года № 187 (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 32248).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1466,87 +1542,107 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра транспорта РК от 24.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 230</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="15"/>
+    <w:bookmarkStart w:name="z8" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        8. Капитан морского порта: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) отказывает в выдаче разрешения на выход судна из морского порта в случаях:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1763,70 +1859,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="16"/>
+    <w:bookmarkStart w:name="z9" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        9. Капитан морского порта может выходить в рейс в составе экипажей судов для поддержания профессиональных навыков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1850,55 +1946,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>