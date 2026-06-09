--- v0 (2025-11-26)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e48cebb" w14:textId="e48cebb">
+    <w:p w14:paraId="260547b" w14:textId="260547b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -890,100 +890,100 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Председателем Совета является Президент Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z26" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Постоянными членами Совета являются по должности: Премьер-Министр Республики Казахстан, Председатель Национального Банка Республики Казахстан, заместители Премьер-Министра Республики Казахстан, Министр иностранных дел Республики Казахстан, Министр транспорта Республики Казахстан, Министр финансов Республики Казахстан, Министр промышленности и строительства Республики Казахстан, Министр национальной экономики Республики Казахстан, помощник Президента Республики Казахстан, курирующий экономические вопросы, и первый руководитель рабочего органа Совета.</w:t>
+      7. Постоянными членами Совета являются по должности: Премьер-Министр Республики Казахстан, Председатель Национального Банка Республики Казахстан, заместители Премьер-Министра Республики Казахстан, заместитель Руководителя Администрации Президента Республики Казахстан, Министр иностранных дел Республики Казахстан, Министр транспорта Республики Казахстан, Министр финансов Республики Казахстан, Министр промышленности и строительства Республики Казахстан, Министр национальной экономики Республики Казахстан и первый руководитель рабочего органа Совета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции Указа Президента РК от 09.04.2025 </w:t>
-[...19 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции Указа Президента РК от 08.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1152</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z27" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1864,100 +1864,120 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Комиссия состоит из шести представителей с казахстанской стороны и шести представителей с иностранной стороны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z28" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Членами Комиссии с казахстанской стороны являются по должности: помощник Президента Республики Казахстан, курирующий экономические вопросы (председатель Комиссии), заместители первых руководителей министерств иностранных дел, юстиции, национальной экономики, промышленности и строительства, транспорта Республики Казахстан, первый руководитель рабочего органа Совета (секретарь Комиссии).</w:t>
+      Членами Комиссии с казахстанской стороны являются по должности: заместитель Руководителя Администрации Президента Республики Казахстан (председатель Комиссии), заместители первых руководителей министерств иностранных дел, юстиции, национальной экономики, промышленности и строительства, транспорта Республики Казахстан, первый руководитель рабочего органа Совета (секретарь Комиссии).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 19 - в редакции Указа Президента РК от 09.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 837</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">; с изменениями, внесенными Указом Президента РК от 08.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1152</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z36" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>