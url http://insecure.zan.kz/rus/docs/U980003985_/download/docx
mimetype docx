--- v1 (2026-06-09)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="260547b" w14:textId="260547b">
+    <w:p w14:paraId="25ccad7" w14:textId="25ccad7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -111,71 +111,153 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ Президента Республики Казахстан от 30 июня 1998 г. № 3985.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с подпунктом 20) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">Конституции Республики Казахстан ПОСТАНОВЛЯЮ: </w:t>
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 21)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 46 Конституции Республики Казахстан </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЯЮ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула –в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z13" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Образовать Совет иностранных инвесторов при Президенте Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z14" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -874,313 +956,329 @@
         </w:rPr>
         <w:t xml:space="preserve"> 3. Состав Совета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z25" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Председателем Совета является Президент Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z26" w:id="14"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Постоянными членами Совета являются по должности: Премьер-Министр Республики Казахстан, Председатель Национального Банка Республики Казахстан, заместители Премьер-Министра Республики Казахстан, заместители Руководителя Администрации Президента Республики Казахстан, помощники Президента Республики Казахстан, Министр иностранных дел Республики Казахстан, Министр транспорта Республики Казахстан, Министр финансов Республики Казахстан, Министр промышленности и строительства Республики Казахстан, Министр национальной экономики Республики Казахстан и первый руководитель рабочего органа Совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 –в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="15"/>
+    <w:bookmarkStart w:name="z27" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. В состав Совета могут входить иные должностные лица Республики Казахстан, определяемые Президентом Республики Казахстан. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Состав Совета с иностранной стороны формируется из числа представителей международных экономических и финансовых организаций (далее - международные организации), первых руководителей иностранных компаний или их заместителей (далее - иностранные члены Совета) в порядке, определяемом настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В целях содействия эффективному выполнению Советом возложенных на него задач создается Комиссия по операционной деятельности Совета (далее - Комиссия).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:p>
-[...33 lines deleted...]
-      10. В целях содействия эффективному выполнению Советом возложенных на него задач создается Комиссия по операционной деятельности Совета (далее - Комиссия).</w:t>
+    <w:bookmarkStart w:name="z29" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Персональный состав Совета утверждается Президентом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z29" w:id="17"/>
-[...15 lines deleted...]
-      11. Персональный состав Совета утверждается Президентом Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z5" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Порядок подачи и рассмотрения заявок на членство в Совете</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z5" w:id="18"/>
+    <w:bookmarkStart w:name="z30" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Для приема в состав Совета представители международных организаций, иностранных компаний (далее - претенденты) подают в рабочий орган заявку по форме, установленной приложением к настоящему Положению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z31" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Основным критерием для приема в члены Совета является вложение в экономику Республики Казахстан международными организациями и иностранными компаниями, представленными их претендентами, прямых инвестиций на сумму, эквивалентную не менее 500 миллионам долларов США, для инвесторов, работающих в сфере недропользования, и не менее 125 миллионам долларов США, для инвесторов – в иных секторах экономики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Членами Совета также могут быть представители международных и иных организаций, банков, активно участвующих в работе по формированию благоприятного инвестиционного климата и активизации инвестиционных процессов в экономике Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Однако первоначально претендентам по решению Комиссии предоставляется статус наблюдателя Совета.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...91 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции Указа Президента РК от 09.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1244,90 +1342,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="21"/>
+    <w:bookmarkStart w:name="z33" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Заявки рассматриваются рабочим органом Совета в порядке очередности их поступления и, в случае их соответствия критериям, установленным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Положения, выносятся на рассмотрение Комиссии. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1346,270 +1444,270 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="22"/>
+    <w:bookmarkStart w:name="z21" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. В случае, если в соответствии с рекомендацией рабочего органа Совета претендент не удовлетворяет критериям, установленным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Положения, но осуществляет деятельность в приоритетном секторе экономики, заявка претендента может быть внесена на рассмотрение Комиссии для включения в состав наблюдателей Совета при соответствии не менее чем 6 из нижеприведенных условий:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z66" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществление инвестиционной деятельности в Республике Казахстан сроком не менее 3 лет;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z66" w:id="23"/>
-[...15 lines deleted...]
-      1) осуществление инвестиционной деятельности в Республике Казахстан сроком не менее 3 лет;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) создание новых рабочих мест, семьдесят процентов которых должно быть занято казахстанскими сотрудниками;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z67" w:id="24"/>
-[...15 lines deleted...]
-      2) создание новых рабочих мест, семьдесят процентов которых должно быть занято казахстанскими сотрудниками;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) вклад в социально-экономическое развитие (обучение казахстанских специалистов, создание равных условий труда, участие в реализации социально значимых проектов в Республике Казахстан, реализация "экологически чистых проектов" в Республике Казахстан, участие в работе по повышению инвестиционного имиджа Республики Казахстан);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z68" w:id="25"/>
-[...15 lines deleted...]
-      3) вклад в социально-экономическое развитие (обучение казахстанских специалистов, создание равных условий труда, участие в реализации социально значимых проектов в Республике Казахстан, реализация "экологически чистых проектов" в Республике Казахстан, участие в работе по повышению инвестиционного имиджа Республики Казахстан);</w:t>
+    <w:bookmarkStart w:name="z69" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) производство экспортоориентированной продукции на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z69" w:id="26"/>
-[...15 lines deleted...]
-      4) производство экспортоориентированной продукции на территории Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) импорт технологий в Республику Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z70" w:id="27"/>
-[...15 lines deleted...]
-      5) импорт технологий в Республику Казахстан;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) соответствие приоритетам развития экономики Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z71" w:id="28"/>
-[...15 lines deleted...]
-      6) соответствие приоритетам развития экономики Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) лидерство на рынке и в отрасли, высокие рейтинги от международных рейтинговых агентств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z72" w:id="29"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z73" w:id="30"/>
+    <w:bookmarkStart w:name="z73" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) наличие рекомендаций казахстанских и иностранных промышленных и деловых ассоциаций, дипломатических представительств, аккредитованных в Республике Казахстан; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z74" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) опыт и деловая репутация международной организации или иностранной компании.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z74" w:id="31"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1708,414 +1806,410 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="32"/>
+    <w:bookmarkStart w:name="z75" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17-1. По решению Председателя Совета претендент может быть включен в состав Совета без предоставления статуса наблюдателя.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 4 дополнена пунктом 17-1 в соответствии с Указом Президента РК от 09.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 598</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. Комиссия по операционной деятельности Совета</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z34" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Основной задачей Комиссии является содействие эффективному выполнению Советом возложенных на него задач. Состав Комиссии утверждается решением председателя Комиссии по рекомендации рабочего органа Совета и по согласованию со всеми претендентами на включение в состав Комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">      Сноска. Глава 4 дополнена пунктом 17-1 в соответствии с Указом Президента РК от 09.06.2021 </w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Комиссия состоит из шести представителей с казахстанской стороны и шести представителей с иностранной стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Членами Комиссии с казахстанской стороны являются по должности: заместитель Руководителя Администрации Президента Республики Казахстан или помощник Президента Республики Казахстан, курирующий экономические вопросы (председатель Комиссии), заместители первых руководителей министерств иностранных дел, юстиции, национальной экономики, промышленности и строительства, транспорта Республики Казахстан, первый руководитель рабочего органа Совета (секретарь Комиссии).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 –в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Заседания Комиссии проводятся по мере необходимости, но не менее одного раза в год. Решения Комиссии принимаются большинством голосов. В случае равного распределения голосов решающим является голос председателя Комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 в редакции Указа Президента РК от 09.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 598</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="33"/>
-[...241 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="38"/>
+    <w:bookmarkStart w:name="z23" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Комиссия вырабатывает рекомендации Президенту Республики Казахстан по составу Совета с иностранной стороны, повышению эффективности деятельности Совета, утверждает составы наблюдателей Совета в порядке, определяемом </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главой 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Положения, осуществляет оценку деятельности членов Совета и соответствующих им компаний для целей Совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2150,108 +2244,108 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6. Наблюдатели</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="39"/>
+    <w:bookmarkStart w:name="z53" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Наблюдатели не являются членами Совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Состав наблюдателей утверждается решением Комиссии. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="40"/>
+    <w:bookmarkStart w:name="z56" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Наблюдатели могут участвовать на пленарном и промежуточном заседаниях, тематических встречах, рабочих группах и дополнительных встречах Председателя Совета, а также выступать с докладом по согласованию с рабочим органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2270,132 +2364,132 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="41"/>
+    <w:bookmarkStart w:name="z57" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Наблюдатели должны активно участвовать в работе как минимум одной рабочей группы Совета, вносить вклад в формирование позитивного инвестиционного климата и улучшение репутации Республики Казахстан. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z8" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7. Порядок исключения или замены иностранных членов</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Совета и основания для вывода иностранного</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>члена из состава Совета</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z24" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. При рассмотрении вопроса об исключении или замене иностранных членов Совета принимаются во внимание:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z8" w:id="42"/>
-[...60 lines deleted...]
-    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) личное участие иностранных членов Совета в пленарных заседаниях Совета; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2424,530 +2518,535 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) соблюдение иностранными членами Совета законодательства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) участие иностранных членов Совета в развитии экономики Республики Казахстан, в первую очередь, в реализации мер по диверсификации экономики Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="44"/>
+    <w:bookmarkStart w:name="z39" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Основаниями для вывода иностранного члена из состава Совета являются:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) письменное обращение иностранного члена Совета о прекращении своей деятельности в Совете;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) прекращение международной организацией или иностранной компанией, представителем которой является иностранный член Совета, инвестиционной деятельности в Республике Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Основанием для вывода иностранного члена из состава Совета могут служить также рекомендации Комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z9" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8. Совместные рабочие группы Совета</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...47 lines deleted...]
-      28. Основанием для вывода иностранного члена из состава Совета могут служить также рекомендации Комиссии.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. В целях выработки рекомендаций и предложений Совету по исполнению протокольных поручений пленарных заседаний Совета, совершенствованию инвестиционной политики, улучшению инвестиционного климата Республики Казахстан, содействию иностранных инвесторов в вопросах развития местного содержания, индустриально-инновационного развития Республики Казахстан и операционной деятельности компаний, осуществляющих инвестиции в Республику Казахстан, развитию цифровой отрасли экономики Республики Казахстан решениями Комиссии могут создаваться совместные постоянные рабочие группы Совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 29 –в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Всего может быть создано не более пяти совместных постоянных рабочих групп Совета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z9" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 8. Совместные рабочие группы Совета</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 30 в редакции Указа Президента РК от 09.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 598</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Положения о совместных постоянных рабочих группах, составы с казахстанской и иностранной сторон, годовые планы работ и отчеты утверждаются сопредседателями совместных постоянных рабочих групп Совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 31 в редакции Указа Президента РК от 09.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 598</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31-1. В целях проработки рекомендаций и оперативного решения вопросов иностранных инвесторов в той или иной сфере экономики по итогам пленарных и промежуточных заседаний Совета, а также тематических и дополнительных встреч Председателя Совета могут создаваться совместные временные рабочие группы Совета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z37" w:id="47"/>
-[...15 lines deleted...]
-      29. В целях выработки рекомендаций и предложений Совету по исполнению протокольных поручений пленарных заседаний Совета, совершенствованию инвестиционной политики, улучшению инвестиционного климата Республики Казахстан, содействию иностранных инвесторов в вопросах развития местного содержания, индустриально-инновационного развития Казахстана и операционной деятельности компаний, осуществляющих инвестиции в Казахстан, развитию цифровой отрасли экономики Республики Казахстан решениями Комиссии могут создаваться совместные постоянные рабочие группы Совета.</w:t>
+    <w:bookmarkStart w:name="z77" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Совместные временные рабочие группы Совета создаются распоряжением Премьер-Министра Республики Казахстан или по решению руководителя министерства, курирующего вопросы, связанные с деятельностью данной рабочей группы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 29 в редакции Указа Президента РК от 09.06.2021 </w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 8 дополнена пунктом 31-1 в соответствии с Указом Президента РК от 09.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 598</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="48"/>
-[...15 lines deleted...]
-      30. Всего может быть создано не более пяти совместных постоянных рабочих групп Совета.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Общее руководство деятельностью совместных постоянных рабочих групп Совета осуществляют сопредседатели от казахстанской и иностранной сторон.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:p>
-[...263 lines deleted...]
-    <w:bookmarkStart w:name="z42" w:id="52"/>
+    <w:bookmarkStart w:name="z42" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сопредседателем совместной постоянной рабочей группы с казахстанской стороны может быть должностное лицо на уровне первого руководителя министерства, курирующего вопросы, связанные с деятельностью данной рабочей группы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сопредседателем совместной постоянной рабочей группы с иностранной стороны могут быть глава казахстанского представительства международной организации или иностранной компании, один из руководителей, который является членом Совета.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2984,1246 +3083,1246 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="53"/>
+    <w:bookmarkStart w:name="z44" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. В составы совместных рабочих групп Совета могут входить представители государственных органов Республики Казахстан, международных организаций, совместных предприятий, казахстанских и иностранных компаний. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z43" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Рабочие группы вырабатывают рекомендации Совету, которые предварительно обсуждаются на промежуточных заседаниях Совета, рассматриваются и утверждаются протоколом пленарных заседаний Совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 34 в редакции Указа Президента РК от 09.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 598</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Участие в работе совместных рабочих групп Совета осуществляется без права замены.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z10" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9. Порядок работы Совета</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z43" w:id="54"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="57"/>
+    <w:bookmarkStart w:name="z46" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. Пленарные заседания Совета проводятся один раз в год, каждый второй четверг июня. При этом Председатель Совета может определить иную дату их проведения. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При необходимости Председатель Совета проводит дополнительные рабочие встречи, в том числе посредством видеоконференцсвязи, с руководителями международных организаций и иностранных компаний, являющимися членами Совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 36 в редакции Указа Президента РК от 09.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 598</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Основная тема и место проведения пленарного заседания определяются председателем Совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 37 в редакции Указа Президента РК от 09.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 598</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Пленарное заседание Совета состоит из двух сессий:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z51" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) открытая сессия проводится с участием представителей средств массовой информации, в ходе которой обсуждаются отчет об исполнении протокольных поручений предыдущего пленарного заседания Совета, основная тема заседания, заслушиваются выступления профильного министра и нескольких членов Совета, а также итоговый доклад о выработанных в течение года рекомендациях рабочих групп Совета;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) дискуссионная сессия проводится без участия представителей средств массовой информации и предполагает свободное обсуждение различных вопросов, включая обмен мнениями и комментарии членов Совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 36 в редакции Указа Президента РК от 09.06.2021 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 38 - в редакции Указа Президента РК от 09.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 837</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Пленарные заседания Совета правомочны при наличии не менее двух третей от общего числа членов Совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. В период между пленарными заседаниями Совета проводится промежуточное заседание под председательством Премьер-Министра Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z55" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При необходимости Премьер-Министр Республики Казахстан проводит дополнительные тематические встречи с руководителями местных компаний-членов Совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 40 в редакции Указа Президента РК от 09.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 598</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="58"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z48" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. В промежуточном заседании, тематических встречах и дополнительных встречах Председателя Совета могут принимать участие члены и наблюдатели Совета, руководители государственных органов Республики Казахстан, сопредседатели совместных постоянных рабочих групп Совета, а также постоянные представители иностранных членов Совета в Республике Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 37 в редакции Указа Президента РК от 09.06.2021 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 41 в редакции Указа Президента РК от 09.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 598</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="59"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z60" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. На промежуточных заседаниях Совета обсуждаются предварительные результаты исполнения протокольных решений последнего пленарного заседания Совета, ход подготовки к пленарным заседаниям Совета, рекомендации, выработанные рабочими группами Совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z58" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На тематических встречах Совета обсуждаются текущие проблемы иностранных инвесторов, рекомендации по тематике встречи, выработанные рабочими группами Совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 38 - в редакции Указа Президента РК от 09.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 837</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 42 в редакции Указа Президента РК от 09.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 598</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...56 lines deleted...]
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z61" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Данные рекомендации озвучиваются сопредседателями совместных рабочих групп Совета и по итогам обсуждения учитываются при подготовке протокола промежуточного заседания и тематической встречи Совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 40 в редакции Указа Президента РК от 09.06.2021 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 43 в редакции Указа Президента РК от 09.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 598</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="64"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z62" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. При необходимости на пленарные и промежуточные заседания Совета, тематические встречи и дополнительные встречи Председателя Совета могут быть приглашены представители заинтересованных государственных органов Республики Казахстан, а также международных организаций и иностранных компаний, не входящие в состав Совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 41 в редакции Указа Президента РК от 09.06.2021 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 44 в редакции Указа Президента РК от 09.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 598</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="65"/>
-[...35 lines deleted...]
-      На тематических встречах Совета обсуждаются текущие проблемы иностранных инвесторов, рекомендации по тематике встречи, выработанные рабочими группами Совета.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Решения, принятые по итогам пленарных и промежуточных заседаний, тематических встреч и дополнительных встреч Председателя Совета, оформляются протоколом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 42 в редакции Указа Президента РК от 09.06.2021 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 45 в редакции Указа Президента РК от 09.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 598</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="67"/>
-[...15 lines deleted...]
-      43. Данные рекомендации озвучиваются сопредседателями совместных рабочих групп Совета и по итогам обсуждения учитываются при подготовке протокола промежуточного заседания и тематической встречи Совета.</w:t>
+    <w:bookmarkStart w:name="z63" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Рабочий орган Совета вносит согласованный с Премьер-Министром Республики Казахстан и заинтересованными государственными органами проект протокола пленарного заседания Совета и дополнительных встреч Председателя Совета с приложением закрепления контроля исполнения поручений в месячный срок со дня проведения пленарного заседания или дополнительной встречи Председателя Совета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 43 в редакции Указа Президента РК от 09.06.2021 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 46 в редакции Указа Президента РК от 09.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 598</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="68"/>
-[...15 lines deleted...]
-      44. При необходимости на пленарные и промежуточные заседания Совета, тематические встречи и дополнительные встречи Председателя Совета могут быть приглашены представители заинтересованных государственных органов Республики Казахстан, а также международных организаций и иностранных компаний, не входящие в состав Совета.</w:t>
+    <w:bookmarkStart w:name="z64" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Рабочий орган Совета обеспечивает рассылку протокола пленарных и промежуточных заседаний, тематических встреч, а также дополнительных встреч Председателя Совета и приложений к ним участникам заседаний в течение месяца с момента его подписания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 44 в редакции Указа Президента РК от 09.06.2021 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 47 в редакции Указа Президента РК от 09.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 598</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="69"/>
-[...15 lines deleted...]
-      45. Решения, принятые по итогам пленарных и промежуточных заседаний, тематических встреч и дополнительных встреч Председателя Совета, оформляются протоколом.</w:t>
+    <w:bookmarkStart w:name="z11" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10. Рабочий орган Совета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:p>
-[...77 lines deleted...]
-      46. Рабочий орган Совета вносит согласованный с Премьер-Министром Республики Казахстан и заинтересованными государственными органами проект протокола пленарного заседания Совета и дополнительных встреч Председателя Совета с приложением закрепления контроля исполнения поручений в месячный срок со дня проведения пленарного заседания или дополнительной встречи Председателя Совета.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Рабочий орган Совета выполняет функции по:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:p>
-[...180 lines deleted...]
-    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) подготовке и внесению на рассмотрение Комиссии рекомендаций по составам Совета, совместных рабочих групп Совета и Комиссии; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4462,115 +4561,135 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Президента Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 июня 1998 года № 3985</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z65" w:id="74"/>
+    <w:bookmarkStart w:name="z65" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЗАЯВКА</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>для приема в члены Совета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение с изменениями, внесенными Указом Президента РК от 09.06.2021 </w:t>
+      Сноска. Приложение с изменениями, внесенными указами Президента РК от 09.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 598</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">; от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Наименование международной организации/иностранной компании: __________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4634,88 +4753,88 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Общая характеристика деятельности международной организации/иностранной компании (сфера деятельности, деловая репутация).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      5. Информация об участии международной организации/иностранной компании в реализации инвестиционных проектов в Казахстане с указанием срока инвестиционной деятельности на территории Республики Казахстан. </w:t>
+        <w:t>
+      5. Информация об участии международной организации/иностранной компании в реализации инвестиционных проектов в Республике Казахстан с указанием срока инвестиционной деятельности на территории Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Объем прямых инвестиций, вложенных в экономику Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Совокупный оборот, объем производства на территории Казахстана.</w:t>
+      7. Совокупный оборот, объем производства на территории Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Поступления в государственный бюджет Республики Казахстан от деятельности международной организации/иностранной компании.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4939,55 +5058,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>