--- v0 (2025-11-26)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ed6b500" w14:textId="ed6b500">
+    <w:p w14:paraId="e53cdce" w14:textId="e53cdce">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -7993,55 +7993,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>