--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e53cdce" w14:textId="e53cdce">
+    <w:p w14:paraId="9f0312e" w14:textId="9f0312e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -4385,90 +4385,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) определяет принадлежность (непринадлежность) к гражданству Республики Казахстан лиц, проживающих вне пределов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:bookmarkStart w:name="z2333" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) уведомляет лиц, постоянно проживающих за пределами Республики Казахстан, о принятом Президентом Республики Казахстан решении по вопросу гражданства.</w:t>
+      4) уведомляет лиц, постоянно проживающих за пределами Республики Казахстан, о принятом Президентом Республики Казахстан решении по вопросу гражданства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 47 - в редакции Указа Президента РК от 06.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1030</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -4542,69 +4562,69 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Консул:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) выдает, аннулирует, восстанавливает визы Республики Казахстан, а также продлевает и сокращает сроки их действия либо в соответствии с законодательством Республики Казахстан принимает решения об отказе в выдаче виз Республики Казахстан иностранцам и лицам без гражданства;</w:t>
-[...17 lines deleted...]
-      2) формирует единую базу данных учета выдачи виз на въезд иностранцам и лицам без гражданства, обеспечивает систематическое обновление сведений, а также осуществляет своевременный информационный обмен с органами внутренних дел и национальной безопасности Республики Казахстан;</w:t>
+      1) выдает, аннулирует, восстанавливает визы Республики Казахстан, а также продлевает и сокращает сроки их действия либо в соответствии с законодательством Республики Казахстан принимает решения об отказе в выдаче виз Республики Казахстан иностранным гражданам и лицам без гражданства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) формирует единую базу данных учета выдачи виз на въезд иностранным гражданам и лицам без гражданства, обеспечивает систематическое обновление сведений, а также осуществляет своевременный информационный обмен с органами внутренних дел и национальной безопасности Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) информирует этнических казахов, изъявивших желание добровольно переселиться в Республику Казахстан, об условиях въезда, в том числе в регионы, определенные Правительством Республики Казахстан, в рамках региональных квот приема кандасов, условиях приема и мерах социальной поддержки;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4624,71 +4644,91 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 48 с изменением, внесенным Указом Президента РК от 09.03.2021 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 48 с изменениями, внесенными указами Президента РК от 09.03.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 532</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z900" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5002,51 +5042,113 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осуществляет регистрацию актов гражданского состояния граждан Республики Казахстан в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) принимает меры по внесению изменений, дополнений и исправлений в записи актов гражданского состояния, а также восстановлению и аннулированию записей актов гражданского состояния граждан Республики Казахстан, иностранцев и лиц без гражданства, зарегистрировавших акты гражданского состояния в органах записи актов гражданского состояния Республики Казахстан.</w:t>
+      2) принимает меры по внесению изменений, дополнений и исправлений в записи актов гражданского состояния, а также восстановлению и аннулированию записей актов гражданского состояния граждан Республики Казахстан, иностранных граждан и лиц без гражданства, зарегистрировавших акты гражданского состояния в органах записи актов гражданского состояния Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 51 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1100" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 11. Функции консула в отношении усыновления, опеки и попечительства над пребывающими за границей гражданами Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5077,196 +5179,382 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z52" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      52. Консул ведет учет иностранцев, желающих усыновить детей, являющихся гражданами Республики Казахстан, в соответствии с законодательством Республики Казахстан о правах ребенка.</w:t>
+      52. Консул ведет учет иностранных граждан, желающих усыновить детей, являющихся гражданами Республики Казахстан, в соответствии с законодательством Республики Казахстан о правах ребенка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 52 – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z53" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      53. Министерство осуществляет постановку на учет детей, являющихся гражданами Республики Казахстан, переданных на усыновление иностранцам, в соответствии с законодательством Республики Казахстан о правах ребенка.</w:t>
+      53. Министерство осуществляет постановку на учет детей, являющихся гражданами Республики Казахстан, переданных на усыновление иностранным гражданам, в соответствии с законодательством Республики Казахстан о правах ребенка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z2308" w:id="110"/>
-[...15 lines deleted...]
-      Порядок постановки на учет в Министерстве и осуществления загранучреждениями Республики Казахстан контроля за детьми, являющимися гражданами Республики Казахстан, переданными на усыновление иностранцам, утверждается приказом Министра.</w:t>
+    <w:bookmarkStart w:name="z2334" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок постановки на учет в Министерстве и осуществления загранучреждениями Республики Казахстан контроля за детьми, являющимися гражданами Республики Казахстан, переданными на усыновление иностранным гражданам, утверждается приказом Министра.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 53 - в редакции Указа Президента РК от 10.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 838</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 53 – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z54" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      54. Консул в пределах консульского округа осуществляет контроль за детьми, переданными на усыновление иностранцам.</w:t>
+      54. Консул в пределах консульского округа осуществляет контроль за детьми, переданными на усыновление иностранным гражданам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 54 – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z55" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Консул принимает меры по обеспечению предоставления усыновителями, являющимися иностранными гражданами, постоянно проживающими на территории консульского округа, отчетов об условиях жизни, обучения, воспитания и состоянии здоровья усыновленных детей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В текст пункта 55 на казахском языке вносятся изменения, текст на русском языке не изменяется в соответствии с Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z56" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Консул принимает меры к установлению опеки и попечительства над находящимися в его консульском округе несовершеннолетними гражданами Республики Казахстан, которые остались без родительского попечения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5834,69 +6122,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) свидетельствует верность перевода документов с одного языка на другой;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) удостоверяет факт нахождения гражданина в живых;</w:t>
-[...17 lines deleted...]
-      8) удостоверяет факт нахождения гражданина в определенном месте;</w:t>
+      7) удостоверяет факт нахождения гражданина Республики Казахстан в живых;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) удостоверяет факт нахождения гражданина Республики Казахстан в определенном месте;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) удостоверяет время предъявления документов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5963,70 +6251,194 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) совершает морские протесты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) обеспечивает доказательства.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 63 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z64" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      64. Законодательными актами Республики Казахстан могут быть предусмотрены иные нотариальные действия, совершаемые консулом.</w:t>
+      64. Законами Республики Казахстан могут быть предусмотрены иные нотариальные действия, совершаемые консулом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 64 – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z65" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. Консул не вправе совершать нотариальные действия на свое имя и от своего имени, на имя и от имени своего супруга, его и своих родственников (родителей, детей, братьев, сестер, внуков, деда, бабушки).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
     <w:bookmarkStart w:name="z1500" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -6075,92 +6487,216 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z66" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      66. Консул оказывает содействие гражданам Республики Казахстан, иностранцам и лицам без гражданства, постоянно проживающим в его консульском округе, в истребовании документов, касающихся обеспечения их прав и законных интересов.</w:t>
+      66. Консул оказывает содействие гражданам Республики Казахстан, иностранным гражданам и лицам без гражданства, постоянно проживающим в его консульском округе, в истребовании документов, касающихся обеспечения их прав и законных интересов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Истребование документов заключается в пересылке (доставке, препровождении) документов, касающихся обеспечения прав и законных интересов граждан Республики Казахстан, иностранных граждан и лиц без гражданства, из Республики Казахстан или из-за границы.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 66 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z67" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Порядок истребования документов, касающихся обеспечения прав и законных интересов граждан Республики Казахстан, иностранных граждан и лиц без гражданства, через учреждения Министерства иностранных дел Республики Казахстан устанавливается совместным приказом Министра и Министра юстиции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В текст пункта 67 на казахском языке вносятся изменения, текст на русском языке не изменяется в соответствии с Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z1600" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 16. Функции консула по реализации избирательных прав граждан Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6209,90 +6745,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. Консул оказывает содействие гражданам Республики Казахстан в реализации их избирательных прав, соблюдении принципов избирательного права, установленных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
     <w:bookmarkStart w:name="z69" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      69. В случае образования избирательного участка в помещении загранучреждения Республики Казахстан при проведении выборов Президента Республики Казахстан, депутатов Мажилиса Парламента Республики Казахстан и республиканского референдума дипломатическое представительство и (или) консульское учреждение официально информируют об этом органы власти консульского округа.</w:t>
+      69. В случае образования избирательного участка в помещении загранучреждения Республики Казахстан при проведении выборов Президента Республики Казахстан, депутатов Курултая Республики Казахстан и всенародного референдума дипломатическое представительство и (или) консульское учреждение официально информируют об этом органы власти консульского округа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 69 - в редакции Указа Президента РК от 10.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 838</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 69 - в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -6447,285 +6983,411 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z72" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. При появлении карантинных заболеваний на территории консульского округа консул информирует уполномоченные органы Республики Казахстан в области санитарной, фитосанитарной и ветеринарной защиты с указанием названия и границы зараженного района, числа случаев заболеваний и противоэпидемических мер, принятых местными властями.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z73" w:id="137"/>
+    <w:bookmarkStart w:name="z2335" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Консул информирует лиц, получивших разрешение на въезд в Республику Казахстан, о необходимости представления при въезде в Республику Казахстан международных сертификатов о прививках.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 72 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73. При появлении в пределах консульского округа опасных болезней или вредителей сельскохозяйственных растений, а также в случаях массового заболевания скота и птицы или угрозы распространения болезней, общих для человека и животных, консул сообщает об этом в уполномоченные органы Республики Казахстан в области санитарной, фитосанитарной и ветеринарной защиты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z1900" w:id="139"/>
+    <w:bookmarkStart w:name="z74" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74. Консул информирует лиц, получивших разрешение на въезд в Республику Казахстан, о необходимости представления при въезде в Республику Казахстан ветеринарных сертификатов на животных, сырье и продукты животного происхождения и правилах ввоза в Республику Казахстан семян, живых растений, посадочного материала, свежих плодов и овощей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 74 – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1900" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 19. Функции консула в отношении воздушных судов, судов морского и речного флота, средств автомобильного и железнодорожного транспорта Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 19 - в редакции Указа Президента РК от 18.09.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 661</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="140"/>
+    <w:bookmarkStart w:name="z75" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75. Консул принимает меры к тому, чтобы в аэропортах государства пребывания в пределах его консульского округа командиру, экипажу и пассажирам воздушного судна Республики Казахстан (далее - воздушное судно) предоставлялись в полном объеме права в соответствии с законодательством государства пребывания и международными договорами, ратифицированными Республикой Казахстан и государством пребывания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z76" w:id="141"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z76" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76. Консул оказывает содействие командиру, экипажу и пассажирам воздушного судна в сношениях с властями государства пребывания, а также принимает меры к возвращению, в случае необходимости, воздушного судна, его экипажа и пассажиров в Республику Казахстан или продолжению полета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z77" w:id="142"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z77" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77. В случаях аварии, вынужденной посадки или другого происшествия с воздушным судном в пределах консульского округа консул оказывает необходимую помощь экипажу и пассажирам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z78" w:id="143"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z78" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78. В случаях совершения преступлений на борту воздушного судна консул оказывает командиру воздушного судна содействие в выполнении обязанностей, вытекающих из законодательства Республики Казахстан и международных договоров, ратифицированных Республикой Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z79" w:id="144"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z79" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       79. По договоренности Министерства с авиакомпаниями Республики Казахстан консул отправляет дипломатическую почту и дипломатические грузы на воздушных судах Республики Казахстан, следующих в аэропорты Республики Казахстан, по тарифам, согласованным между Министерством и авиакомпаниями Республики Казахстан, а также согласно правилам безопасности авиакомпаний Республики Казахстан и в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z80" w:id="145"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z80" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       80. В случае объявления чрезвычайного положения в стране пребывания по различным причинам или из-за природных катаклизмов, консул оказывает содействие по отправлению граждан Республики Казахстан на воздушных судах Республики Казахстан, следующих в аэропорты Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z81" w:id="146"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z81" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       81. Положения </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6740,369 +7402,389 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей главы распространяются и на самолеты (вертолеты) авиации Вооруженных Сил Республики Казахстан, суда морского и речного флота, а также средства автомобильного и железнодорожного транспорта Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z82" w:id="147"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z82" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       82. В случае приобретения морского судна за границей консул выдает временное свидетельство на право плавания под Государственным Флагом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z2000" w:id="148"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z2000" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 20. Функции консула по защите прав и интересов граждан Республики Казахстан, оказавшихся в затруднительном положении, в том числе вследствие форс-мажорных обстоятельств, а также принятию мер в отношении умерших граждан Республики Казахстан в государстве пребывания</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 20 - в редакции Указа Президента РК от 18.09.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 661</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="149"/>
+    <w:bookmarkStart w:name="z83" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       83. В случаях, если гражданин Республики Казахстан оказался в государстве пребывания в затруднительном положении и без средств к существованию вследствие форс-мажорных обстоятельств, а также жертвой действий криминальных структур и торговли людьми и заявил об этом в дипломатическое представительство или консульское учреждение, консул:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z2303" w:id="151"/>
-[...15 lines deleted...]
-      2) оказывает содействие в установлении контактов данного гражданина с членами его семьи, родственниками или иными лицами;</w:t>
+    <w:bookmarkStart w:name="z2302" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)  устанавливает наличие обязательств лица или организации, пригласивших данного гражданина Республики Казахстан, по возмещению расходов, связанных с его пребыванием в данном государстве, и содействует их исполнению;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z2304" w:id="152"/>
+    <w:bookmarkStart w:name="z2303" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оказывает содействие в установлении контактов данного гражданина Республики Казахстан с членами его семьи, родственниками или иными лицами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z2304" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) оказывает финансовую помощь в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z2305" w:id="153"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z2305" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осуществляет взаимодействие с государственными органами и организациями государства пребывания по существу заявления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z2306" w:id="154"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z2306" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) проверяет обстоятельства попадания гражданина Республики Казахстан в затруднительное положение и принимает меры по проверке подлинности представленных гражданином Республики Казахстан материалов, объектов, документов и сведений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z2307" w:id="155"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z2307" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) уведомляет Министерство о данном случае.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 83 - в редакции Указа Президента РК от 10.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 838</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">; с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="156"/>
+    <w:bookmarkStart w:name="z84" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84. В случае смерти гражданина Республики Казахстан, консул принимает меры к погребению его с должными почестями или отправке тела умершего в Республику Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z85" w:id="157"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z85" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85. Реализация мероприятий по защите прав и интересов граждан Республики Казахстан, оказавшихся в затруднительном положении, в том числе вследствие форс-мажорных обстоятельств, а также принятие мер в отношении умерших граждан Республики Казахстан в государстве пребывания осуществляются в порядке, утверждаемом Министром иностранных дел Республики Казахстан по согласованию с центральным уполномоченным органом по бюджетному планированию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7121,396 +7803,458 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2100" w:id="158"/>
+    <w:bookmarkStart w:name="z2100" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 21. Функции консула в отношении имущества граждан Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkEnd w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 21 - в редакции Указа Президента РК от 18.09.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 661</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="159"/>
+    <w:bookmarkStart w:name="z86" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       86. Консул принимает меры к охране имущества, оставшегося после смерти гражданина Республики Казахстан, для последующей передачи его наследникам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z87" w:id="160"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z87" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       87. Консул принимает на хранение деньги, ценности, ценные бумаги и документы, принадлежащие гражданам Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае смерти лица, которому принадлежало имущество, сданное на хранение, к такому имуществу применяются положения </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 86</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Устава.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2200" w:id="161"/>
+    <w:bookmarkStart w:name="z2200" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 22. Функции консула в отношении граждан Республики Казахстан, находящихся под арестом, заключенных в тюрьму, взятых под стражу либо задержанных, а также розыска пропавших без вести на территории консульского округа граждан Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 22 - в редакции Указа Президента РК от 18.09.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 661</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="162"/>
+    <w:bookmarkStart w:name="z88" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       88. Консул принимает меры к тому, чтобы в отношении гражданина Республики Казахстан, заключенного под стражу (арестованного) или задержанного по подозрению в совершении преступления, или подвергнутого иным мерам, ограничивающим свободу, или отбывающего наказание в виде лишения свободы, а равно подвергаемого иным мерам судебного или административного воздействия, соблюдались законодательство государства пребывания и международные договоры, ратифицированные Республикой Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z89" w:id="163"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z89" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       89. Консул по просьбе заинтересованных лиц и своей инициативе посещает граждан Республики Казахстан, находящихся в местах заключения, и выясняет условия их содержания, принимает меры по уведомлению государства пребывания о необходимости содержания таких граждан Республики Казахстан в условиях, отвечающих требованиям санитарии и гигиены, и о том, чтобы они не подвергались жестокому и унижающему человеческое достоинство обращению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z91" w:id="165"/>
+    <w:bookmarkStart w:name="z90" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90. Консул воздерживается от принятия любых мер от имени гражданина Республики Казахстан, находящегося под арестом, заключенного в тюрьму, взятого под стражу либо задержанного, при наличии письменного возражения указанного гражданина Республики Казахстан против принятия таких мер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 90 – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       91. Консул обращается в компетентные органы государства пребывания за содействием в розыске пропавших без вести граждан Республики Казахстан на территории его консульского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z2300" w:id="166"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z2300" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 23. Деятельность почетных консульств</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkEnd w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 23 - в редакции Указа Президента РК от 18.09.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 661</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="167"/>
+    <w:bookmarkStart w:name="z92" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       92. Выполнение почетными консулами консульских функций от имени Республики Казахстан осуществляется по поручению Министерства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkEnd w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7529,128 +8273,128 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="168"/>
+    <w:bookmarkStart w:name="z93" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       93. Почетные консульства возглавляются почетными консулами, назначаемыми Министром с согласия государства пребывания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkEnd w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Почетным консулом назначается гражданин Республики Казахстан или иного государства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="169"/>
+    <w:bookmarkStart w:name="z94" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       94. Почетные консульства создаются, реорганизуются и прекращают свою деятельность на основании приказов Министра с согласия государства пребывания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z95" w:id="170"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z95" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       95. Функции и полномочия почетных консулов определяются приказом Министра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkEnd w:id="171"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7742,306 +8486,306 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 25 апреля 2016 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 240</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z97" w:id="171"/>
+    <w:bookmarkStart w:name="z97" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПЕРЕЧЕНЬ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>утративших силу некоторых указов Президента</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z98" w:id="172"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z98" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 27 сентября 1999 года № 217 "Об утверждении Консульского устава Республики Казахстан" (САПП Республики Казахстан, 1999 г., № 47, ст. 430).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z99" w:id="173"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z99" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 15 декабря 2004 года № 1503 "О внесении дополнения в Указ Президента Республики Казахстан от 27 сентября 1999 года № 217" (САПП Республики Казахстан, 2004 г., № 51, ст. 670).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z101" w:id="174"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z101" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 26 июня 2008 года № 623 "О внесении изменений и дополнения в Указ Президента Республики Казахстан от 27 сентября 1999 года № 217" (САПП Республики Казахстан, 2008 г., № 31, ст. 308).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z102" w:id="175"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z102" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 30 января 2012 года № 260 "О внесении изменений и дополнений в Указ Президента Республики Казахстан от 27 сентября 1999 года № 217 "Об утверждении Консульского устава Республики Казахстан" (САПП Республики Казахстан, 2012 г., № 27-28, ст. 366).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>