--- v0 (2025-11-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="57fc5e1" w14:textId="57fc5e1">
+    <w:p w14:paraId="91448bd" w14:textId="91448bd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1733,51 +1733,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.09.2025); от 11.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1035</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">; от 06.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1168</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Политические государственные должности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2544,98 +2584,100 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Категория 2</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="12"/>
+    <w:bookmarkStart w:name="z26" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатели комитетов центральных исполнительных органов, ведомства Агентства Республики Казахстан по атомной энергии, заместители руководителя Аппарата Высшего Судебного Совета Республики Казахстан, руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z23" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Категория 3</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2654,110 +2696,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Корпус "Б"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Группа категорий А</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2922,162 +2964,186 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Категория А-5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Референт</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Группа категорий В</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Аппараты палат Парламента Республики Казахстан, Аппарат Правительства Республики Казахстан, Судебная администрация Республики Казахстан, Аппарат Конституционного Суда Республики Казахстан, Аппарат Высшего Судебного Совета Республики Казахстан, Управление делами Президента Республики Казахстан, аппарат Центральной избирательной комиссии Республики Казахстан, Высшая аудиторская палата Республики Казахстан, Агентство Республики Казахстан по делам государственной службы, Агентство по защите и развитию конкуренции Республики Казахстан, Агентство по стратегическому планированию и реформам Республики Казахстан, Генеральная прокуратура Республики Казахстан, Агентство Республики Казахстан по финансовому мониторингу, Агентство Республики Казахстан по атомной энергии и его ведомство, Национальный центр по правам человека</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Категория В-1</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z650" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заместители руководителя Национального центра по правам человека</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z651" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель структурного подразделения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z652" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Руководитель структурного подразделения </w:t>
-[...1 lines deleted...]
-    </w:p>
+      Заместители председателя комитета Агентства Республики Казахстан по атомной энергии </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Категория В-2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3124,340 +3190,340 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аналитик Конституционного Суда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Категория В-3 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="16"/>
+    <w:bookmarkStart w:name="z46" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Помощник, советник Премьер-Министра Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z47" w:id="17"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z47" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Помощник, советник Председателя Палаты Парламента Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z48" w:id="18"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z48" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Помощник, советник Председателя Верховного Суда Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z49" w:id="19"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z49" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Помощник, советник Председателя Конституционного Суда Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z50" w:id="20"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z50" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Помощник, советник Председателя Высшего Судебного Совета Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z51" w:id="21"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z51" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Помощник, советник Председателя Центральной избирательной комиссии Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z52" w:id="22"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z52" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заведующий сектором Аппарата Правительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z53" w:id="23"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z53" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заведующий сектором аппаратов Палат Парламента Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z54" w:id="24"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z54" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заведующий сектором Судебной администрации Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z649" w:id="25"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z649" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Заведующий сектором Аппарата Конституционного Суда Республики Казахстан </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z56" w:id="26"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z56" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заведующий сектором Аппарата Высшего Судебного Совета Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z57" w:id="27"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z57" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Главный инспектор Аппарата Правительства Республики Казахстан, Управления делами Президента Республики Казахстан, Национального центра по правам человека</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z58" w:id="28"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z58" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель управления (службы) Агентства Республики Казахстан по делам государственной службы, Агентства по защите и развитию конкуренции Республики Казахстан, Агентства по стратегическому планированию и реформам Республики Казахстан, Генеральной прокуратуры Республики Казахстан, Агентства Республики Казахстан по финансовому мониторингу, Агентства Республики Казахстан по атомной энергии и его ведомства, Высшей аудиторской палаты Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z59" w:id="29"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z59" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пресс-секретарь Агентства по защите и развитию конкуренции Республики Казахстан, Агентства Республики Казахстан по атомной энергии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Категория В-4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3730,80 +3796,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Категория В-6 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Эксперт</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="30"/>
+    <w:bookmarkStart w:name="z20" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Группа категорий С</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Органы, непосредственно подчиненные и подотчетные Президенту Республики Казахстан, центральные исполнительные органы, Архив Президента Республики Казахстан, ведомства центральных исполнительных органов, загранучреждения Республики Казахстан, Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3968,110 +4034,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пресс-секретарь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="31"/>
+    <w:bookmarkStart w:name="z25" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кроме ведомств центральных исполнительных органов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z26" w:id="32"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z26" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Введение должности допускается для ведомств центрального исполнительного органа, если штатная численность ведомства и его территориальных подразделений, содержащихся за счет средств республиканского бюджета, превышает десять тысяч единиц, а также для Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Категория С-2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4572,70 +4638,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель таможни</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представитель Уполномоченного по правам человека в Республике Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Категория С-О-2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5352,80 +5418,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ведущий специалист</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Судебный пристав канцелярии районного и приравненного к нему суда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="34"/>
+    <w:bookmarkStart w:name="z21" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Группа категорий D</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5958,70 +6024,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Категория D-O-2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заместитель руководителя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="35"/>
+    <w:bookmarkStart w:name="z31" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заведующий Секретариатом Ассамблеи народа Казахстана</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Категория D-O-3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6122,310 +6188,310 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Категория D-О-6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Специалист</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="36"/>
+    <w:bookmarkStart w:name="z32" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Районные исполнительные органы, а также исполнительные органы городов областного значения, подотчетные и подконтрольные областным исполнительным органам, финансируемые из местного бюджета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z33" w:id="37"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z33" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Категория D-R-1</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z34" w:id="38"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z34" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель отдела</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z35" w:id="39"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z35" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Категория D-R-2</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z36" w:id="40"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z36" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заместитель руководителя отдела</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z37" w:id="41"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z37" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Категория D-R-3</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z38" w:id="42"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z38" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заведующий сектором</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z39" w:id="43"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z39" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Категория D-R-4</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z40" w:id="44"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z40" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Главный специалист</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z41" w:id="45"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z41" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Категория D-R-5</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z42" w:id="46"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z42" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ведущий специалист</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z22" w:id="47"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z22" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Группа категорий Е</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7195,266 +7261,266 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Указу Президента Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 декабря 2015 года № 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="48"/>
+    <w:bookmarkStart w:name="z13" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПЕРЕЧЕНЬ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>утративших силу некоторых указов</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Президента Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z14" w:id="49"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z14" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 7 марта 2013 года № 523 "Об утверждении Реестра должностей государственных служащих" (САПП Республики Казахстан, 2013 г., № 19, ст. 320).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z15" w:id="50"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z15" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпункт 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 8 Указа Президента Республики Казахстан от 17 июня 2014 года № 837 "О создании республиканского государственного учреждения "Қоғамдық келісім" при Президенте Республики Казахстан и внесении дополнений в некоторые указы Президента Республики Казахстан" (САПП Республики Казахстан, 2014 г., № 38-39, ст. 368).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z16" w:id="51"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z16" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпункт 4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 Указа Президента Республики Казахстан от 18 июня 2015 года № 40 "О внесении изменений и дополнений в некоторые акты Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>