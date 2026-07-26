--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="91448bd" w14:textId="91448bd">
+    <w:p w14:paraId="b9cec48" w14:textId="b9cec48">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1773,51 +1773,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п. 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>).</w:t>
+        <w:t xml:space="preserve">); от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Политические государственные должности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1846,87 +1866,87 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      Вице-Президент Республики Казахстан </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
       Премьер-Министр Республики Казахстан, его Первый заместитель и заместители</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Государственный советник Республики Казахстан</w:t>
-[...16 lines deleted...]
-        <w:t>
       Руководитель Администрации Президента Республики Казахстан, его первый заместитель и заместитель</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председатель, заместитель Председателя, секретарь и члены Центральной избирательной комиссии Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2063,51 +2083,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министры Республики Казахстан, их первые заместители и заместители</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Акимы областей, городов республиканского значения, столицы, их первые заместители, заместители и руководители их аппаратов</w:t>
+      Акимы столицы, областей, городов республиканского значения, их первые заместители, заместители и руководители их аппаратов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Чрезвычайные и полномочные послы Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2153,51 +2173,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель Аппарата Правительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Первый заместитель Руководителя Аппарата Правительства Республики Казахстан, Представитель Правительства Республики Казахстан в Парламенте Республики Казахстан</w:t>
+      Первый заместитель Руководителя Аппарата Правительства Республики Казахстан, Представитель Правительства Республики Казахстан в Курултае Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заместители Руководителя Аппарата Правительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2299,51 +2319,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Руководители аппаратов Сената и Мажилиса Парламента Республики Казахстан и их заместители</w:t>
+      Руководитель Аппарата Курултая Республики Казахстан и его заместители</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель Аппарата Конституционного Суда Республики Казахстан, его заместители</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3019,51 +3039,113 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Аппараты палат Парламента Республики Казахстан, Аппарат Правительства Республики Казахстан, Судебная администрация Республики Казахстан, Аппарат Конституционного Суда Республики Казахстан, Аппарат Высшего Судебного Совета Республики Казахстан, Управление делами Президента Республики Казахстан, аппарат Центральной избирательной комиссии Республики Казахстан, Высшая аудиторская палата Республики Казахстан, Агентство Республики Казахстан по делам государственной службы, Агентство по защите и развитию конкуренции Республики Казахстан, Агентство по стратегическому планированию и реформам Республики Казахстан, Генеральная прокуратура Республики Казахстан, Агентство Республики Казахстан по финансовому мониторингу, Агентство Республики Казахстан по атомной энергии и его ведомство, Национальный центр по правам человека</w:t>
+        <w:t>Аппарат Курултая Республики Казахстан, Аппарат Правительства Республики Казахстан, Судебная администрация Республики Казахстан, Аппарат Конституционного Суда Республики Казахстан, Аппарат Высшего Судебного Совета Республики Казахстан, Управление делами Президента Республики Казахстан, аппарат Центральной избирательной комиссии Республики Казахстан, Высшая аудиторская палата Республики Казахстан, Агентство Республики Казахстан по делам государственной службы, Агентство по защите и развитию конкуренции Республики Казахстан, Агентство по стратегическому планированию и реформам Республики Казахстан, Генеральная прокуратура Республики Казахстан, Агентство Республики Казахстан по финансовому мониторингу, Агентство Республики Казахстан по атомной энергии и его ведомство, Национальный центр по правам человека</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Заголовок – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Категория В-1</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z650" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3210,320 +3292,316 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Категория В-3 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z46" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Помощник, советник Премьер-Министра Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z47" w:id="21"/>
-[...15 lines deleted...]
-      Помощник, советник Председателя Палаты Парламента Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z48" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Помощник, советник Председателя Курултая Республики Казахстан </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z48" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Помощник, советник Председателя Верховного Суда Республики Казахстан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z49" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Помощник, советник Председателя Конституционного Суда Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z49" w:id="23"/>
-[...15 lines deleted...]
-      Помощник, советник Председателя Конституционного Суда Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z50" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Помощник, советник Председателя Высшего Судебного Совета Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z50" w:id="24"/>
-[...15 lines deleted...]
-      Помощник, советник Председателя Высшего Судебного Совета Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z51" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Помощник, советник Председателя Центральной избирательной комиссии Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z51" w:id="25"/>
-[...15 lines deleted...]
-      Помощник, советник Председателя Центральной избирательной комиссии Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z52" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заведующий сектором Аппарата Правительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z52" w:id="26"/>
-[...15 lines deleted...]
-      Заведующий сектором Аппарата Правительства Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z54" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Заведующий сектором Аппарата Курултая Республики Казахстан </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z53" w:id="27"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z54" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заведующий сектором Судебной администрации Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z649" w:id="29"/>
+    <w:bookmarkStart w:name="z649" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Заведующий сектором Аппарата Конституционного Суда Республики Казахстан </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z56" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заведующий сектором Аппарата Высшего Судебного Совета Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z57" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Главный инспектор Аппарата Правительства Республики Казахстан, Управления делами Президента Республики Казахстан, Национального центра по правам человека</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z56" w:id="30"/>
-[...15 lines deleted...]
-      Заведующий сектором Аппарата Высшего Судебного Совета Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z58" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель управления (службы) Агентства Республики Казахстан по делам государственной службы, Агентства по защите и развитию конкуренции Республики Казахстан, Агентства по стратегическому планированию и реформам Республики Казахстан, Генеральной прокуратуры Республики Казахстан, Агентства Республики Казахстан по финансовому мониторингу, Агентства Республики Казахстан по атомной энергии и его ведомства, Высшей аудиторской палаты Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z57" w:id="31"/>
-[...15 lines deleted...]
-      Главный инспектор Аппарата Правительства Республики Казахстан, Управления делами Президента Республики Казахстан, Национального центра по правам человека</w:t>
+    <w:bookmarkStart w:name="z59" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пресс-секретарь Агентства по защите и развитию конкуренции Республики Казахстан, Агентства Республики Казахстан по атомной энергии</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z58" w:id="32"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Категория В-4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3584,70 +3662,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Помощник, советник Управляющего делами Президента Республики Казахстан, председателей Высшей аудиторской палаты Республики Казахстан, Агентства Республики Казахстан по делам государственной службы, Агентства по защите и развитию конкуренции Республики Казахстан, Агентства по стратегическому планированию и реформам Республики Казахстан, Агентства Республики Казахстан по атомной энергии</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-      Помощник руководителя аппарата Палаты Парламента Республики Казахстан </w:t>
+        <w:t>
+      Помощник заместителя Председателя Курултая Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Помощник руководителя Аппарата Курултая Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Помощник Руководителя Аппарата Конституционного Суда Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3757,119 +3835,119 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Главный эксперт</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Помощник депутата Парламента Республики Казахстан</w:t>
+      Помощник депутата Курултая Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Категория В-6 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Эксперт</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="34"/>
+    <w:bookmarkStart w:name="z20" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Группа категорий С</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Органы, непосредственно подчиненные и подотчетные Президенту Республики Казахстан, центральные исполнительные органы, Архив Президента Республики Казахстан, ведомства центральных исполнительных органов, загранучреждения Республики Казахстан, Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4034,110 +4112,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пресс-секретарь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="35"/>
+    <w:bookmarkStart w:name="z25" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кроме ведомств центральных исполнительных органов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z26" w:id="36"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z26" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Введение должности допускается для ведомств центрального исполнительного органа, если штатная численность ведомства и его территориальных подразделений, содержащихся за счет средств республиканского бюджета, превышает десять тысяч единиц, а также для Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Категория С-2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4638,70 +4716,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель таможни</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представитель Уполномоченного по правам человека в Республике Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Категория С-О-2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5418,80 +5496,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ведущий специалист</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Судебный пристав канцелярии районного и приравненного к нему суда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="38"/>
+    <w:bookmarkStart w:name="z21" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Группа категорий D</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5949,51 +6027,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Областные исполнительные органы, исполнительные органы городов республиканского значения, столицы, финансируемые из местного бюджета, аппараты (секретариаты) Ассамблеи народа Казахстана областей, городов республиканского значения, столицы</w:t>
+        <w:t>Исполнительные органы столицы, областей и городов республиканского значения, финансируемые из местного бюджета</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Категория D-О-1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6024,70 +6102,50 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Категория D-O-2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заместитель руководителя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="39"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Категория D-O-3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6188,310 +6246,310 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Категория D-О-6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Специалист</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="40"/>
+    <w:bookmarkStart w:name="z32" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Районные исполнительные органы, а также исполнительные органы городов областного значения, подотчетные и подконтрольные областным исполнительным органам, финансируемые из местного бюджета</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z33" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Категория D-R-1</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z34" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель отдела</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z35" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Категория D-R-2</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z33" w:id="41"/>
-[...15 lines deleted...]
-      Категория D-R-1</w:t>
+    <w:bookmarkStart w:name="z36" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заместитель руководителя отдела</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z34" w:id="42"/>
-[...15 lines deleted...]
-      Руководитель отдела</w:t>
+    <w:bookmarkStart w:name="z37" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Категория D-R-3</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z35" w:id="43"/>
-[...15 lines deleted...]
-      Категория D-R-2</w:t>
+    <w:bookmarkStart w:name="z38" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заведующий сектором</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z36" w:id="44"/>
-[...15 lines deleted...]
-      Заместитель руководителя отдела</w:t>
+    <w:bookmarkStart w:name="z39" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Категория D-R-4</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z37" w:id="45"/>
-[...15 lines deleted...]
-      Категория D-R-3</w:t>
+    <w:bookmarkStart w:name="z40" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Главный специалист</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z38" w:id="46"/>
-[...15 lines deleted...]
-      Заведующий сектором</w:t>
+    <w:bookmarkStart w:name="z41" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Категория D-R-5</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z39" w:id="47"/>
-[...15 lines deleted...]
-      Категория D-R-4</w:t>
+    <w:bookmarkStart w:name="z42" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ведущий специалист</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z40" w:id="48"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="51"/>
+    <w:bookmarkStart w:name="z22" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Группа категорий Е</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7261,266 +7319,266 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Указу Президента Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 декабря 2015 года № 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="52"/>
+    <w:bookmarkStart w:name="z13" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПЕРЕЧЕНЬ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>утративших силу некоторых указов</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Президента Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z14" w:id="53"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z14" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 7 марта 2013 года № 523 "Об утверждении Реестра должностей государственных служащих" (САПП Республики Казахстан, 2013 г., № 19, ст. 320).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z15" w:id="54"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z15" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпункт 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 8 Указа Президента Республики Казахстан от 17 июня 2014 года № 837 "О создании республиканского государственного учреждения "Қоғамдық келісім" при Президенте Республики Казахстан и внесении дополнений в некоторые указы Президента Республики Казахстан" (САПП Республики Казахстан, 2014 г., № 38-39, ст. 368).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z16" w:id="55"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z16" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпункт 4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 Указа Президента Республики Казахстан от 18 июня 2015 года № 40 "О внесении изменений и дополнений в некоторые акты Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>