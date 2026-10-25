--- v0 (2025-11-07)
+++ v1 (2026-10-25)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="45aa628" w14:textId="45aa628">
+    <w:p w14:paraId="55501e2" w14:textId="55501e2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,3560 +85,3289 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменения в Указ Президента Республики Казахстан от 19 марта 2010 года № 954</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-      </w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указ Президента Республики Казахстан от 23 декабря 2010 года № 1125. Утратил силу Указом Президента Республики Казахстан от 18 сентября 2026 года № 1469.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу Указом Президента РК от 18.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1469</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 21.10.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПОСТАНОВЛЯЮ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 19 марта 2010 года № 954 "О Системе ежегодной оценки эффективности деятельности центральных государственных и местных исполнительных органов областей, города республиканского значения, столицы" (САПП Республики Казахстан, 2010 г., № 24, ст. 173) следующее изменение:</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Систему</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ежегодной оценки эффективности деятельности центральных государственных и местных исполнительных органов областей, города республиканского значения, столицы, утвержденную вышеназванным Указом, изложить в новой редакции согласно приложению к настоящему Указу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Правительству Республики Казахстан в месячный срок привести свои акты в соответствие с настоящим Указом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Настоящий Указ вводится в действие со дня подписания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Президент</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Н. Назарбаев</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> ежегодной оценки эффективности деятельности центральных государственных и местных исполнительных органов областей, города республиканского значения, столицы, утвержденную вышеназванным Указом, изложить в новой редакции согласно приложению к настоящему Указу.</w:t>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Указу Президента</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 23 декабря 2010 года № 1125</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Утверждена</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Указом Президента</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 19 марта 2010 года № 954 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Система ежегодной оценки эффективности деятельности центральных</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-      2. Правительству Республики Казахстан в месячный срок привести свои акты в соответствие с настоящим Указом.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>государственных и местных исполнительных органов областей,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...44 lines deleted...]
-        <w:t>Президент</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>города республиканского значения, столицы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...171 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 
-[...45 lines deleted...]
-1. Общие положения</w:t>
+        <w:t>1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящая Система ежегодной оценки эффективности деятельности центральных государственных и местных исполнительных органов областей, города республиканского значения, столицы (далее - Система) разработана для повышения эффективности деятельности центральных государственных и местных исполнительных органов областей, города республиканского значения, столицы (далее - оцениваемые государственные органы).</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Система устанавливает основные положения, принципы, направления, определяет систему органов и порядок проведения, определения результатов ежегодной оценки эффективности деятельности оцениваемых государственных органов и их обжалования (далее - оценка эффективности).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Целью оценки эффективности деятельности государственных органов является определение эффективности реализации возложенных на них задач и функций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Источниками информации для оценки эффективности являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) отчеты государственных органов о проведенной работе за отчетный период;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) результаты проверок, проведенных Администрацией Президента Республики Казахстан и уполномоченными на оценку государственными органами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) результаты контроля Администрацией Президента Республики Казахстан исполнения актов и поручений Президента Республики Казахстан, Государственного секретаря Республики Казахстан, Администрации Президента Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) результаты контроля Канцелярией Премьер-Министра Республики Казахстан исполнения актов и поручений Правительства Республики Казахстан, Руководителя Канцелярии Премьер-Министра Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) акты контроля государственных органов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) официальные статистические данные;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) заключения независимых экспертов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) результаты социологических исследований по определенному направлению оценки эффективности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) информация неправительственных организаций (общественных объединений) при подготовке общей оценки эффективности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Оценка эффективности проводится уполномоченными на проведение оценки государственными органами (далее - уполномоченные на оценку государственные органы), определенными пунктом 10 настоящей Системы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Оценка эффективности осуществляется ежегодно по итогам отчетного (календарного) года согласно графику проведения оценки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. График проведения оценки эффективности включает сроки представления:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) оцениваемыми государственными органами отчетной информации по итогам отчетного года в уполномоченные на оценку государственные органы по соответствующим направлениям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) уполномоченными на оценку государственными органами заключений о результатах оценки в центральный уполномоченный орган по государственному планированию (далее - уполномоченный орган по государственному планированию);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) уполномоченным органом по государственному планированию заключений о результатах общей оценки по направлениям в Экспертную комиссию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Экспертной комиссией результатов оценки эффективности Президенту Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. График проведения оценки эффективности разрабатывается уполномоченным органом по государственному планированию и утверждается Администрацией Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Принципы оценки эффективности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Принципами оценки эффективности являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) принцип законности - проведение оценки эффективности строго в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) принцип объективности - всестороннее и полное проведение независимой оценки, исключение конфликта интересов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) принцип достоверности - подтверждение результатов оценки эффективности соответствующими документами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) принцип прозрачности - возможность проверить происхождение источников информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) принцип гласности - публикация результатов оценки эффективности в средствах массовой информации с учетом обеспечения режима секретности и защиты служебной или иной охраняемой законом тайны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Система органов оценки эффективности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Систему органов оценки эффективности составляют следующие уполномоченные на оценку государственные органы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Администрация Президента Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Канцелярия Премьер-Министра Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) уполномоченный орган по государственному планированию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уполномоченный орган по делам государственной службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) центральный уполномоченный орган по исполнению бюджета (далее - уполномоченный орган по исполнению бюджета);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) уполномоченный орган в сфере информатизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Уполномоченный орган по государственному планированию осуществляет общую оценку эффективности деятельности оцениваемых государственных органов (далее - общая оценка) на основе заключений, представляемых уполномоченными на оценку государственными органами согласно указанным в пункте 16 настоящей Системы направлениям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. В целях формирования экспертного заключения о результатах общей оценки эффективности по направлениям решением Руководителя Администрации Президента Республики Казахстан создается Экспертная комиссия из числа должностных лиц Администрации Президента и Канцелярии Премьер-Министра Республики Казахстан. Руководителем Администрации Президента Республики Казахстан также определяется рабочий орган Экспертной комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Экспертная комиссия в своей деятельности руководствуется Положением, утверждаемым приказом Руководителя Администрации Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Методологическую координацию деятельности уполномоченных на оценку государственных органов, за исключением Администрации Президента и Канцелярии Премьер-Министра Республики Казахстан, осуществляет уполномоченный орган по государственному планированию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Центральные государственные и местные исполнительные органы, в отношении которых проводится оценка эффективности, определяются Президентом Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Направления оценки эффективности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Оценка эффективности осуществляется по следующим направлениям деятельности оцениваемых государственных органов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) достижение и реализация стратегических целей и задач в курируемых отрасли/сфере/регионе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) исполнение актов и поручений Президента Республики Казахстан, Государственного секретаря Республики Казахстан, Правительства Республики Казахстан, Администрации Президента Республики Казахстан, Канцелярии Премьер-Министра Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) управление бюджетными средствами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z56" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) оказание государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z57" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) управление персоналом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z58" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) применение информационных технологий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. По каждому направлению деятельности, указанному в пункте 16 настоящей Системы, уполномоченными на оценку государственными органами разрабатываются и утверждаются согласованные с Экспертной комиссией соответствующие методики, в которых определяются критерии и показатели оценки эффективности деятельности государственных органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z60" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Обязательными требованиями к критериям и показателям эффективности являются следующие положения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z61" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) критерии и показатели должны быть основаны на официальных статистических данных, данных государственных органов и другой подлежащей проверке информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z62" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) способ сбора и обработки исходной информации должен допускать возможность проверки корректности полученных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z63" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) определение показателя должно обеспечивать однозначность его интерпретации как оценивающим, так и оцениваемым государственным органом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z64" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) получение необходимых данных должно производиться с минимально возможными затратами времени и ресурсов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z65" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) критерии и показатели следует определять, исходя из необходимости непрерывного накопления данных и обеспечения их сопоставимости за отдельные периоды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z66" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) критерии и показатели должны охватывать всю деятельность государственного органа и ориентировать на качественное исполнение всех государственных функций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. В качестве критериев и показателей эффективности могут использоваться применяемые в международной практике критерии и показатели.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z68" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Критерии и показатели должны отражать непосредственно деятельность конкретного государственного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z69" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4.1. Оценка эффективности достижения</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-      2. Система устанавливает основные положения, принципы, направления, определяет систему органов и порядок проведения, определения результатов ежегодной оценки эффективности деятельности оцениваемых государственных органов и их обжалования (далее - оценка эффективности).</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>и реализации стратегических целей и задач</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-      3. Целью оценки эффективности деятельности государственных органов является определение эффективности реализации возложенных на них задач и функций.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>в курируемых отрасли/сфере/регионе</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z70" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Оценка по данному направлению осуществляется в целях определения эффективности мер оцениваемых государственных органов в развитии курируемой отрасли/сферы/региона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z71" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Центральные исполнительные органы, входящие в структуру Правительства Республики Казахстан, и местные исполнительные органы оцениваются по данному направлению уполномоченным органом по государственному планированию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z72" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Оценка эффективности уполномоченного органа по государственному планированию осуществляется по данному направлению Канцелярией Премьер-Министра Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z73" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Центральные государственные органы, непосредственно подчиненные и подотчетные Президенту Республики Казахстан, оцениваются по данному направлению Администрацией Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z74" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Разработка и утверждение методики по оценке эффективности достижения и реализации стратегических целей и задач в курируемых отрасли/сфере/регионе и ее методологическое сопровождение осуществляются уполномоченным органом по государственному планированию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z75" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4.2. Оценка качества исполнения актов и поручений Президента</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-      4. Источниками информации для оценки эффективности являются:</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Республики Казахстан, Государственного секретаря Республики</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-      1) отчеты государственных органов о проведенной работе за отчетный период;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Казахстан, Правительства Республики Казахстан, Администрации</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-      2) результаты проверок, проведенных Администрацией Президента Республики Казахстан и уполномоченными на оценку государственными органами;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Президента Республики Казахстан, Канцелярии Премьер-Министра</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-      3) результаты контроля Администрацией Президента Республики Казахстан исполнения актов и поручений Президента Республики Казахстан, Государственного секретаря Республики Казахстан, Администрации Президента Республики Казахстан;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z76" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Оценка по данному направлению осуществляется в целях определения качества, полноты и своевременности исполнения актов и поручений Президента Республики Казахстан, Государственного секретаря Республики Казахстан, Правительства Республики Казахстан, Администрации Президента и Канцелярии Премьер-Министра Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z77" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Оценка качества исполнения актов и поручений Президента Республики Казахстан, Государственного секретаря Республики Казахстан, Администрации Президента Республики Казахстан центральными государственными и местными исполнительными органами осуществляется Администрацией Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z78" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Оценка качества исполнения актов и поручений Правительства Республики Казахстан, Канцелярии Премьер-Министра Республики Казахстан центральными государственными и местными исполнительными органами осуществляется Канцелярией Премьер-Министра Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z79" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Разработка и утверждение методики оценки качества исполнения актов и поручений Президента Республики Казахстан, Государственного секретаря Республики Казахстан, Правительства Республики Казахстан, Администрации Президента и Канцелярии Премьер-Министра Республики Казахстан центральными государственными и местными исполнительными органами и ее методологическое сопровождение осуществляются Администрацией Президента Республики Казахстан совместно с Канцелярией Премьер-Министра Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z80" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4.3. Оценка эффективности управления бюджетными средствами</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z81" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Оценка по данному направлению осуществляется в целях определения эффективности мер по обеспечению результативности и эффективности использования бюджетных средств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z82" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Оценка эффективности по данному направлению осуществляется уполномоченным органом по исполнению бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z83" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Уполномоченный орган по исполнению бюджета оценивается по данному направлению Канцелярией Премьер-Министра Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z84" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Разработка и утверждение методики оценки эффективности управления бюджетными средствами и ее методологическое сопровождение осуществляются уполномоченным органом по исполнению бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z85" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4.4. Оценка качества оказания государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z86" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Оценка по данному направлению осуществляется в целях определения эффективности мер по обеспечению физических и юридических лиц доступными и качественными государственными услугами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z87" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Оценка эффективности по данному направлению осуществляется уполномоченным органом по делам государственной службы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z88" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Уполномоченный орган по делам государственной службы оценивается по данному направлению Администрацией Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z89" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Оценка качества оказания государственных услуг в электронном формате осуществляется уполномоченным органом в сфере информатизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z90" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Оценка качества оказания государственных услуг в электронном формате уполномоченным органом в сфере информатизации осуществляется Канцелярией Премьер-Министра Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z91" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Заключение о результатах оценки качества оказания государственных услуг в электронном формате вносится в уполномоченный орган по делам государственной службы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z92" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Разработка и утверждение методики оценки качества оказания государственных услуг и ее методологическое сопровождение осуществляются уполномоченным органом по делам государственной службы совместно с уполномоченным органом в сфере информатизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z93" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. В целях осуществления оценки качества оказания государственных услуг дополнительно могут проводиться социологические исследования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z94" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4.5. Оценка эффективности управления персоналом</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z95" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Оценка по данному направлению осуществляется в целях определения эффективности мер по управлению персоналом в государственном органе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z96" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Оценка эффективности по данному направлению осуществляется уполномоченным органом по делам государственной службы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z97" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Уполномоченный орган по делам государственной службы оценивается по данному направлению Администрацией Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z98" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Разработка и утверждение методики оценки эффективности управления персоналом и ее методологическое сопровождение осуществляются уполномоченным органом по делам государственной службы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z99" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4.6. Оценка эффективности применения информационных технологий</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z100" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Оценка по данному направлению осуществляется в целях определения эффективности использования информационных технологий государственным органом для оптимизации процессов и повышения прозрачности деятельности государственного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z101" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Оценка эффективности по данному направлению осуществляется уполномоченным органом в сфере информатизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z102" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Уполномоченный орган в сфере информатизации по данному направлению оценивается Канцелярией Премьер-Министра Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z103" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Разработка и утверждение методики оценки эффективности применения информационных технологий и ее методологическое сопровождение осуществляются уполномоченным органом в сфере информатизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z104" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. Порядок проведения оценки эффективности оцениваемых</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...345 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="6"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>государственных органов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z105" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Оцениваемые государственные органы ежегодно представляют в уполномоченные на оценку государственные органы отчетную информацию по итогам предыдущего года согласно графику проведения оценки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z106" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Уполномоченные на оценку государственные органы обязаны принять комплекс организационных мер по перепроверке данных, содержащихся в отчетной информации оцениваемых государственных органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z107" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. При проведении оценки эффективности уполномоченными на оценку государственными органами учитываются результаты проверок других контрольных органов за отчетный период.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z108" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Уполномоченные на оценку государственные органы вправе запрашивать и получать в установленные ими сроки от оцениваемых и других государственных органов необходимую информацию и документацию по соответствующим направлениям оценки с учетом соблюдения режима секретности, служебной или иной охраняемой законом тайны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z109" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Уполномоченные на оценку государственные органы отвечают за сохранность и конфиденциальность сведений, полученных в процессе оценки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z110" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Согласно графику проведения оценки уполномоченные на оценку государственные органы представляют заключения по соответствующим направлениям в уполномоченный орган по государственному планированию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z111" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Заключения о результатах оценки эффективности по направлениям деятельности должны содержать итоговый отчет об оценке, выводы и предложения по повышению эффективности деятельности оцениваемых государственных органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z112" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Уполномоченный орган по государственному планированию при формировании общей оценки эффективности деятельности государственных органов вправе привлекать на некоммерческой основе неправительственные организации (общественные объединения) и независимых экспертов в порядке, определяемом уполномоченным органом по государственному планированию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z113" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Согласно графику проведения оценки уполномоченный орган по государственному планированию вносит в Экспертную комиссию с одновременным информированием оцениваемых государственных органов результаты общей оценки эффективности по направлениям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z114" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Форматы заключений, предоставляемых уполномоченными на оценку государственными органами в уполномоченный орган по государственному планированию и Экспертную комиссию, определяются уполномоченным органом по государственному планированию по согласованию с Администрацией Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z115" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Экспертная комиссия на основе заключений уполномоченного органа по государственному планированию вносит результаты общей оценки эффективности Президенту Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z116" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Результаты общей оценки с предложениями по повышению эффективности деятельности государственных органов направляются руководителям государственных органов для принятия соответствующих мер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z117" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. По итогам оценки результаты публикуются уполномоченным органом по государственному планированию в средствах массовой информации с учетом обеспечения режима секретности, служебной и иной охраняемой законом тайны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z118" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 
-[...149 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="8"/>
+        <w:t xml:space="preserve"> 6. Порядок обжалования результатов оценки</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z119" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. С момента получения результатов оценки эффективности оцениваемый государственный орган в случае несогласия с результатами оценки вправе в течение пяти рабочих дней направить возражения с подтверждающими документами в рабочий орган Экспертной комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z120" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Рабочий орган Экспертной комиссии в случае получения возражений с подтверждающими документами в течение пяти рабочих дней направляет их на перепроверку уполномоченным на оценку государственным органам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z121" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. Рабочий орган Экспертной комиссии в случае получения возражений без подтверждающих документов направляет их для информации в уполномоченный на оценку государственный орган. В оцениваемый государственный орган направляется ответ о нецелесообразности проведения перепроверки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z122" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. В целях обеспечения объективности и прозрачности оценки для перепроверки результатов в уполномоченных на оценку государственных органах формируются специальные комиссии, в состав которых не могут входить участвовавшие в оценке государственного органа сотрудники.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z123" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. Уполномоченные на оценку государственные органы в течение 30 календарных дней направляют в рабочий орган Экспертной комиссии и оцениваемые государственные органы обоснованные заключения о принятии либо непринятии возражений по результатам перепроверки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z124" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. В случае принятия возражений уполномоченный на оценку государственный орган вносит соответствующие корректировки в заключение о результатах оценки эффективности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z125" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. Рабочий орган Экспертной комиссии вправе самостоятельно инициировать проведение перепроверки отдельных результатов оценки с привлечением специалистов уполномоченных государственных органов в случае выявления нарушений в процессе оценки, оказавших влияние на конечный результат оценки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z126" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 
-[...2185 lines deleted...]
-    <w:bookmarkStart w:name="z127" w:id="29"/>
+        <w:t xml:space="preserve"> 7. Ответственность участников оценки</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z127" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. За своевременное и качественное исполнение положений настоящего Указа персональную ответственность несут политические государственные служащие.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z128" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. Политические государственные служащие государственных органов, подлежащих оценке эффективности, несут персональную ответственность за достоверность, полноту и своевременность предоставления информации за отчетный период для проведения оценки эффективности.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z129" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. Политические государственные служащие уполномоченных органов по государственному планированию, по делам государственной службы, по исполнению бюджета, в сфере информатизации, а также структурных подразделений Администрации Президента Республики Казахстан и Канцелярии Премьер-Министра Республики Казахстан, ответственных за проведение оценки эффективности, несут персональную ответственность за соответствие результатов оценки эффективности утвержденным методикам.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z130" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73. Персональную ответственность за разглашение сведений, полученных в процессе оценки уполномоченными на оценку государственными органами, несут политические государственные служащие.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z131" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74. В случае выявления нарушений настоящего Указа рабочий орган Экспертной комиссии вправе вносить предложения об ответственности соответствующих должностных лиц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3958,35 +3689,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>