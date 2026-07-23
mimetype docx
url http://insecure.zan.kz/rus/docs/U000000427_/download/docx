--- v0 (2025-10-03)
+++ v1 (2026-07-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="43fcfc0" w14:textId="43fcfc0">
+    <w:p w14:paraId="f4809d8" w14:textId="f4809d8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -432,51 +432,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z9" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       1-1. Руководителям центральных государственных органов, акимам областей, городов республиканского значения и столицы увеличение числа ведомств, лимитов штатной численности государственных органов, их руководящих должностных лиц согласовывать с Главой государства либо по его уполномочию с Администрацией Президента Республики Казахстан.</w:t>
+       1-1. Руководителям центральных государственных органов, не входящих в состав Правительства, акимам столицы, областей и городов республиканского значения увеличение числа ведомств, лимитов штатной численности государственных органов, их руководящих должностных лиц согласовывать с Главой государства либо по его уполномочию с Администрацией Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z19" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Увеличение лимитов штатной численности производится путем перераспределения вакантных штатных единиц между государственными органами в порядке, определяемом Правительством Республики Казахстан, за исключением следующих случаев:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z20" w:id="11"/>
     <w:p>
@@ -496,470 +496,522 @@
         <w:t>
       необходимость реагирования на чрезвычайное положение, вводимое Президентом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z21" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       создание центральных государственных органов или их ведомств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z22" w:id="13"/>
-[...15 lines deleted...]
-      изменение административно-территориального устройства в соответствии с Законом Республики Казахстан "Об административно-территориальном устройстве Республики Казахстан";</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      изменение административно-территориального устройства в соответствии с Конституционным законом Республики Казахстан "Об административно-территориальном устройстве Республики Казахстан";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в иных случаях – по поручению Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z23" w:id="14"/>
-[...15 lines deleted...]
-      в иных случаях – по поручению Президента Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Не подлежат перераспределению между государственными органами вакантные штатные единицы Администрации Президента Республики Казахстан, Аппарата Правительства Республики Казахстан, Аппарата Курултая Республики Казахстан, Судебной администрации Республики Казахстан, правоохранительных, специальных государственных органов, органов гражданской защиты, Министерства обороны Республики Казахстан, а также государственных органов, лимит штатной численности которых составляет менее 100 единиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Предложения по увеличению лимитов штатной численности центральных государственных органов (за исключением Администрации Президента Республики Казахстан, Аппарата Правительства Республики Казахстан) и местных исполнительных органов рассматриваются с учетом соответствующих заключений Правительства и уполномоченного органа по делам государственной службы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z24" w:id="15"/>
-[...15 lines deleted...]
-      Не подлежат перераспределению между государственными органами вакантные штатные единицы Администрации Президента Республики Казахстан, Аппарата Правительства Республики Казахстан, аппаратов палат Парламента Республики Казахстан, Судебной администрации Республики Казахстан, правоохранительных, специальных государственных органов, органов гражданской защиты, Министерства обороны Республики Казахстан, а также государственных органов, лимит штатной численности которых составляет менее 100 единиц.</w:t>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом предложения по увеличению лимитов штатной численности правоохранительных, специальных государственных органов, органов гражданской защиты, Министерства обороны Республики Казахстан могут вноситься без заключения уполномоченного органа по делам государственной службы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z17" w:id="16"/>
-[...15 lines deleted...]
-      Предложения по увеличению лимитов штатной численности центральных государственных органов (за исключением Администрации Президента Республики Казахстан, Аппарата Правительства Республики Казахстан) и местных исполнительных органов рассматриваются с учетом соответствующих заключений Правительства и уполномоченного органа по делам государственной службы.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Указ дополнен пунктом 1-1 в соответствии с Указом Президента РК от 27.11.2007 N </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>447</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; в редакции Указа Президента РК от 03.01.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 429</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования); с изменениями, внесенными указами Президента РК от 21.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 709</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       1-2. Предложения о введении новых административных государственных должностей корпуса "А" или увеличении их числа согласовывать с Главой государства либо по его уполномочию с Национальной комиссией по кадровой политике при Президенте Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z18" w:id="17"/>
-[...15 lines deleted...]
-      При этом предложения по увеличению лимитов штатной численности правоохранительных, специальных государственных органов, органов гражданской защиты, Министерства обороны Республики Казахстан могут вноситься без заключения уполномоченного органа по делам государственной службы.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Указ дополнен пунктом 1-2 в соответствии с Указом Президента РК от 21.11.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 697</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       2. В целях совершенствования управленческих технологий и повышения компетентности кадров государственной службы: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...113 lines deleted...]
-       1-2. Предложения о введении новых административных государственных должностей корпуса "А" или увеличении их числа согласовывать с Главой государства либо по его уполномочию с Национальной комиссией по кадровой политике при Президенте Республики Казахстан.</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) руководителям центральных и местных государственных органов: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - принять меры по совершенствованию управленческих технологий, разработать или пересмотреть регламенты работы, максимально рационализировать правила и процедуры учета, прохождения, согласования и контроля исполнения документов, принять радикальные меры по недопущению бумаготворчества, сокращению объемов и количества документов; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:p>
-[...77 lines deleted...]
-       2. В целях совершенствования управленческих технологий и повышения компетентности кадров государственной службы: </w:t>
+    <w:bookmarkStart w:name="z12" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - максимально сократить сроки рассмотрения поступающих документов и материалов, особенно обращений граждан; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) руководителям центральных и местных государственных органов: </w:t>
-[...18 lines deleted...]
-      - принять меры по совершенствованию управленческих технологий, разработать или пересмотреть регламенты работы, максимально рационализировать правила и процедуры учета, прохождения, согласования и контроля исполнения документов, принять радикальные меры по недопущению бумаготворчества, сокращению объемов и количества документов; </w:t>
+      - разработать и начать реализацию комплексных планов повышения квалификации государственных служащих, регулярно проводить в аппаратах работу по профессиональной и правовой учебе сотрудников, интеллектуальному росту каждого государственного служащего; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) Министерству образования и науки Республики Казахстан, начиная с 2001 учебного года, предусмотреть в программах соответствующих государственных учебных заведений преподавание основ офисной и документационной работы. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z12" w:id="21"/>
-[...15 lines deleted...]
-      - максимально сократить сроки рассмотрения поступающих документов и материалов, особенно обращений граждан; </w:t>
+    <w:bookmarkStart w:name="z14" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Контроль за исполнением настоящего Указа возложить на Администрацию Президента Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:p>
-[...56 lines deleted...]
-    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Настоящий Указ вступает в силу со дня подписания. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -1118,55 +1170,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>