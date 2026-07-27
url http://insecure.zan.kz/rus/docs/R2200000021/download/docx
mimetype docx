--- v0 (2025-11-06)
+++ v1 (2026-07-27)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ac2ef1a" w14:textId="ac2ef1a">
+    <w:p w14:paraId="7cf7a16" w14:textId="7cf7a16">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,193 +94,215 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении индекса благополучия детей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Распоряжение Премьер-Министра Республики Казахстан от 1 февраля 2022 года № 21-р</w:t>
+        <w:t>Распоряжение Премьер-Министра Республики Казахстан от 1 февраля 2022 года № 21-р.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z3" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В целях отслеживания эффективности национальной политики по улучшению положения детей в разных сферах: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z4" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> благополучия детей (далее – индекс).</w:t>
+        <w:t>
+      1. Министерству просвещения Республики Казахстан обеспечить:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:bookmarkStart w:name="z323" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ежегодное проведение мониторинга индекса к 1 июня;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z324" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) включение итогов мониторинга индекса в Государственный доклад о положении детей в Республике Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции распоряжения Премьер-Министра РК от 02.04.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>38-р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Заинтересованным центральным государственным и местным исполнительным органам обеспечить в рамках компетенции ежегодное (не позднее 1 апреля) заполнение статистических данных за предыдущий календарный год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -497,408 +519,470 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 1 февраля 2022 года № 21-р</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Индекс благополучия детей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящий индекс благополучия детей (далее – индекс) разработан в целях проведения оценки детского благополучия и степени эффективности национальной политики, направленной на создание условий для детей в разных сферах. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Внедрение индекса благополучия детей Казахстана позволит своевременно выявлять сдерживающие факторы эффективной реализации мер в разных сферах, направленных на улучшение положения детей в разрезе регионов, с учетом мнения детей и родителей/законных представителей (далее – родители). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Индекс состоит из 4 основных направлений: "Ребенок", "Семья и общество", "Государственная политика", "Благосостояние страны" согласно приложению к настоящему распоряжению. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Индекс разработан с учетом принципа в области устойчивого развития "Никого не оставить в стороне".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Необходимые данные формируются из открытых источников центральных государственных органов (далее – ЦГО) и местных исполнительных органов (далее – МИО), также международных и отечественных исследовательских структур. Опросные данные формируются путем анкетирования детей (с разрешения родителей) и родителей. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Основные понятия, используемые в настоящем индексе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) расчет направлений – расчет, производимый путем определения арифметического среднего значения входящих в направления компонентов или статистических/опросных данных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бюджет для детей – расходы бюджета, ориентированные на нужды детей, из республиканского, областного, городов республиканского значения, столицы, районного (города областного значения) бюджетов, адресованные детям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) расходы бюджета, ориентированные на нужды детей, – совокупность прямых и косвенных расходов по бюджетным программам/подпрограммам, ориентированных на нужды детей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) благополучие ребенка – состояние ребенка, сформированное при совокупном влиянии факторов, направленных на поддержку и улучшение физического и психологического здоровья ребенка, обеспечение качественным образованием, возможностями для развития, безопасностью и другими условиями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) нормализация данных – преобразование исходных (преобразуемых) значений данных в нормализованное (среднее) значение; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) косвенные расходы – фактические расходы, которые не направлены прямо и однозначно на поддержку и развитие детей, но охватывают все возрастные категории населения, в том числе детей (например, содержание больницы, где есть детское отделение (доля в общих расходах); предоставление специальных социальных услуг для престарелых, инвалидов, в том числе детей-инвалидов, в реабилитационных центрах (широкий круг благополучателей) и т.д.);</w:t>
+      6) косвенные расходы – фактические расходы, которые не направлены прямо и однозначно на поддержку и развитие детей, но охватывают все возрастные категории населения, в том числе детей (например, содержание больницы, где есть детское отделение (доля в общих расходах); предоставление специальных социальных услуг для престарелых, лиц с инвалидностью, в том числе детей с инвалидностью, в реабилитационных центрах (широкий круг благополучателей) и т.д.);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) статистические/опросные данные – показатели, характеризующие положение детей в различных сферах, в том числе в региональном разрезе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) расчет итогового индекса – расчет, производимый путем определения арифметического среднего значения всех направлений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) компонент – совокупность статистических/опросных данных, характеризующая положение детей в определенной области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) мониторинг – форма организации сбора, обработки, анализа, хранения и распространения информации об эффективности национальной политики в области благополучия детей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) прямые расходы – фактические расходы, которые прямо и однозначно направлены на поддержку и развитие детей до наступления их совершеннолетия (например, затраты на функционирование деятельности общеобразовательных школ и дошкольных организаций образования, детских библиотек, спортивных школ и секций для детей, дворцов школьников, обеспечение бесплатного проезда в общественном транспорте детей, детские больницы и т. д.).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 с изменением, внесенным распоряжением Премьер-Министра РК от 02.04.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>38-р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -951,130 +1035,168 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к индексу благополучия детей</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Направление "Ребенок"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение с изменениями, внесенными распоряжением Премьер-Министра РК от 02.04.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>38-р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z31" w:id="25"/>
+          <w:bookmarkStart w:name="z31" w:id="24"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="25"/>
+          <w:bookmarkEnd w:id="24"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -1358,59 +1480,59 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Формула расчета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z32" w:id="26"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="26"/>
+          <w:bookmarkStart w:name="z32" w:id="25"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2527300" cy="571500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId4"/>
                           <a:stretch>
@@ -1442,70 +1564,70 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:bookmarkStart w:name="z33" w:id="27"/>
+          <w:bookmarkStart w:name="z33" w:id="26"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 где:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="27"/>
+          <w:bookmarkEnd w:id="26"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
@@ -2075,59 +2197,59 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Формула расчета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z36" w:id="28"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="28"/>
+          <w:bookmarkStart w:name="z36" w:id="27"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="3759200" cy="800100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId5"/>
                           <a:stretch>
@@ -2142,70 +2264,70 @@
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:bookmarkStart w:name="z37" w:id="29"/>
+          <w:bookmarkStart w:name="z37" w:id="28"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 где:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="29"/>
+          <w:bookmarkEnd w:id="28"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2858,59 +2980,59 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Формула расчета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z40" w:id="30"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="30"/>
+          <w:bookmarkStart w:name="z40" w:id="29"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="29"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2565400" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId9"/>
                           <a:stretch>
@@ -2925,70 +3047,70 @@
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:bookmarkStart w:name="z41" w:id="31"/>
+          <w:bookmarkStart w:name="z41" w:id="30"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 где: </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="31"/>
+          <w:bookmarkEnd w:id="30"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3600,59 +3722,59 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Формула расчета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z44" w:id="32"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="32"/>
+          <w:bookmarkStart w:name="z44" w:id="31"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="31"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2616200" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId12"/>
                           <a:stretch>
@@ -3667,70 +3789,70 @@
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:bookmarkStart w:name="z45" w:id="33"/>
+          <w:bookmarkStart w:name="z45" w:id="32"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 где:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="33"/>
+          <w:bookmarkEnd w:id="32"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4342,59 +4464,59 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Формула расчета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z48" w:id="34"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="34"/>
+          <w:bookmarkStart w:name="z48" w:id="33"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="33"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2095500" cy="825500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId15"/>
                           <a:stretch>
@@ -4409,70 +4531,70 @@
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:bookmarkStart w:name="z49" w:id="35"/>
+          <w:bookmarkStart w:name="z49" w:id="34"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 где: </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="35"/>
+          <w:bookmarkEnd w:id="34"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5067,59 +5189,59 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Формула расчета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z52" w:id="36"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="36"/>
+          <w:bookmarkStart w:name="z52" w:id="35"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="35"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2082800" cy="711200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId18"/>
                           <a:stretch>
@@ -5134,70 +5256,70 @@
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:bookmarkStart w:name="z53" w:id="37"/>
+          <w:bookmarkStart w:name="z53" w:id="36"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 где: </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="37"/>
+          <w:bookmarkEnd w:id="36"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5617,70 +5739,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 7. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z56" w:id="38"/>
+          <w:bookmarkStart w:name="z56" w:id="37"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доля детей в возрасте 0-14 лет с понижением остроты слуха и дефектами речи, выявленными в результате профилактических осмотров, %</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="38"/>
+          <w:bookmarkEnd w:id="37"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -5812,59 +5934,59 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Формула расчета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z57" w:id="39"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="39"/>
+          <w:bookmarkStart w:name="z57" w:id="38"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="38"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2070100" cy="711200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId21"/>
                           <a:stretch>
@@ -5879,70 +6001,70 @@
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:bookmarkStart w:name="z58" w:id="40"/>
+          <w:bookmarkStart w:name="z58" w:id="39"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 где: </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="40"/>
+          <w:bookmarkEnd w:id="39"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6247,70 +6369,70 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z61" w:id="41"/>
+          <w:bookmarkStart w:name="z61" w:id="40"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Источник данных</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="41"/>
+          <w:bookmarkEnd w:id="40"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -6345,70 +6467,70 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z62" w:id="42"/>
+          <w:bookmarkStart w:name="z62" w:id="41"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 8. </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="42"/>
+          <w:bookmarkEnd w:id="41"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -6577,59 +6699,59 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Формула расчета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z63" w:id="43"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="43"/>
+          <w:bookmarkStart w:name="z63" w:id="42"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2171700" cy="774700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId24"/>
                           <a:stretch>
@@ -6644,70 +6766,70 @@
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:bookmarkStart w:name="z64" w:id="44"/>
+          <w:bookmarkStart w:name="z64" w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 где:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="44"/>
+          <w:bookmarkEnd w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7471,59 +7593,59 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Формула расчета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z67" w:id="45"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="45"/>
+          <w:bookmarkStart w:name="z67" w:id="44"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2108200" cy="711200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId31"/>
                           <a:stretch>
@@ -7538,70 +7660,70 @@
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:bookmarkStart w:name="z68" w:id="46"/>
+          <w:bookmarkStart w:name="z68" w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 где:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="46"/>
+          <w:bookmarkEnd w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8074,59 +8196,59 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Формула расчета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z71" w:id="47"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="47"/>
+          <w:bookmarkStart w:name="z71" w:id="46"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2006600" cy="609600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId32"/>
                           <a:stretch>
@@ -8158,70 +8280,70 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:bookmarkStart w:name="z72" w:id="48"/>
+          <w:bookmarkStart w:name="z72" w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 где:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="48"/>
+          <w:bookmarkEnd w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8793,59 +8915,59 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Формула расчета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z75" w:id="49"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="49"/>
+          <w:bookmarkStart w:name="z75" w:id="48"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2146300" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId34"/>
                           <a:stretch>
@@ -9416,70 +9538,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z79" w:id="50"/>
+          <w:bookmarkStart w:name="z79" w:id="49"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оценка уровня правовой защищенности детей, знания детей своих прав и обязанностей, применение их на практике.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="50"/>
+          <w:bookmarkEnd w:id="49"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мониторинг выполнения основных положений Конвенции о правах ребенка Организации Объединенных Наций родителями, педагогами, воспитателями и другими лицами, участвующими в воспитании ребенка, представителей государственных услуг.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -9999,227 +10121,137 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Формула расчета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z80" w:id="51"/>
-[...49 lines deleted...]
-              </w:drawing>
+          <w:bookmarkStart w:name="z80" w:id="50"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МОДО=ДО1+ДО2+…ДОnn=∑ni=1ДОin,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="50"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+где: МОДО – средний показатель результатов мониторинга образовательных достижений обучающихся (МОДО) по всем учащимся общеобразовательных школ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ДО – достижения учащихся общеобразовательных школ;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...108 lines deleted...]
-            </w:r>
+              <w:t>
+n – общее количество учащихся общеобразовательных школ.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -10380,51 +10412,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-МОН РК</w:t>
+МП РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -10459,51 +10491,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Доля обучающихся, преодолевших пороговый уровень Единого национального тестирования (ЕНТ), %.</w:t>
+Доля обучающихся, преодолевших пороговый уровень Единого национального тестирования (ЕНТ), %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10531,51 +10563,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Соотношение количества выпускников общеобразовательных школ, прошедших пороговый уровень (национальные и медицинские вузы – 65 баллов, по группам специальностей "образование", "сельскохозяйственные науки" и "ветеринария" – 60 баллов, университеты – 50 баллов) при поступлении в вузы, к общему количеству выпускников общеобразовательных школ, участвовавших в ЕНТ.</w:t>
+Соотношение количества выпускников общеобразовательных школ, прошедших пороговый уровень (национальные ОВПО – не менее 65 баллов, вновь созданные в текущем календарном году национальные ОВПО и получившие лицензию и (или) приложение к лицензии на занятие образовательной деятельностью, другие ОВПО – не менее 50 баллов, по области образования "Педагогические науки" – не менее 75 баллов, по области образования "Здравоохранение" – не менее 70 баллов, по областям образования "Сельское хозяйство и биоресурсы", "Ветеринария" − не менее 50 баллов, по направлению подготовки "Право" – не менее 75 баллов) при поступлении в ОВПО, к общему количеству выпускников общеобразовательных школ, участвовавших в ЕНТ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -10619,210 +10651,137 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Формула расчета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z84" w:id="53"/>
-[...145 lines deleted...]
-              <w:ind w:left="20"/>
+          <w:bookmarkStart w:name="z84" w:id="51"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ S=NP×100,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="51"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+где: S – доля выпускников общеобразовательных школ, прошедших пороговый уровень при поступлении в ОВПО;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+N – количество выпускников общеобразовательных школ, прошедших ЕНТ и набравших по его результатам пороговый уровень (национальные ОВПО – не менее 65 баллов, вновь созданные в текущем календарном году национальные ОВПО и получившие лицензию и (или) приложение к лицензии на занятие образовательной деятельностью, другие ОВПО – не менее 50 баллов, по области образования "Педагогические науки" – не менее 75 баллов, по области образования "Здравоохранение" – не менее 70 баллов, по областям образования "Сельское хозяйство и биоресурсы", "Ветеринария" − не менее 50 баллов, по направлению подготовки "Право" – не менее 75 баллов);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 P – общее количество выпускников общеобразовательных школ, участвовавших в ЕНТ.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -10983,413 +10942,432 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Национальный центр тестирования МОН РК</w:t>
+Национальный центр тестирования МНВО РК</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z88" w:id="55"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="55"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
-            <w:tcBorders>
-[...18 lines deleted...]
-            </w:pPr>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t>Уровень впервые установленной инвалидности среди детей на 10000 детского населения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-п/п
+              <w:t>Описание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 </w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...38 lines deleted...]
-</w:t>
+              <w:t>Статистический показатель, характеризующий интенсивность впервые установленной инвалидности у детей в отчетном периоде. Рассчитывается как отношение числа детей, которым инвалидность установлена впервые в течение года, к среднегодовой численности детского населения, умноженное на 10000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...159 lines deleted...]
-Определяется по результатам анкетирования.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Формула расчета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ С=NP0-18×10000,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+где: С – количество детей в возрасте 0–18 лет, впервые признанных детьми с инвалидностью, в расчете на 10000 детей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+N – количество детей в возрасте 0–18 лет, впервые признанных детьми с инвалидностью;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ P0-18 – среднегодовая численность населения в возрасте 0–18 лет.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -11412,1802 +11390,4626 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Тип данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статистические данные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Источник данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МТСЗН РК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля детей 10-18 лет, демонстрирующих осознанное понимание основ репродуктиного здоровья, %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Описание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индикатор используется для мониторинга эффективности профилактических мероприятий в сфере охраны репродуктивного здоровья детей и подростков.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Формула расчета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z91" w:id="57"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="57"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+H=GF×100%,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+где: H – доля детей 10-18 лет, демонстрирующих осознанное понимание основ репродуктивного здоровья;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+G – количество детей 10–18 лет, показавших осознанное понимание основ репродуктивного здоровья;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+F – общее число опрошенных детей 10-18 лет.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Данные опроса (опрос детей в возрасте </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10-18 лет с разрешения родителей)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Источник данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результаты опроса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z88" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Направление "Семья и общество"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+п/п
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Данные
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Характеристика данных
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля детей в возрасте 10-18 лет, которые могут открыто обсуждать свои проблемы с родителем (-ями), %.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Описание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z90" w:id="53"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соотношение количества респондентов в возрасте 10-18 лет, которые отметили, что могут открыто обсуждать свои проблемы с родителем(-ями), к общему числу респондентов в возрасте 10-18 лет, ответивших на соответствующий вопрос анкеты.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="53"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Определяется по результатам анкетирования.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Формула расчета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z91" w:id="54"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2184400" cy="762000"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId37"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="2184400" cy="762000"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>где:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S – доля детей в возрасте 10-18 лет, которые могут открыто обсуждать свои проблемы с родителем (-ями);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="876300" cy="355600"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId38"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="876300" cy="355600"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>– число детей в возрасте 10-18 лет, которые отметили, что могут открыто обсуждать свои проблемы с родителем</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(-ями);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="914400" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId39"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="2184400" cy="762000"/>
+                            <a:ext cx="914400" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...77 lines deleted...]
-          </w:p>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– общее число респондентов в возрасте 10-18 лет, ответивших на соответствующий вопрос анкеты. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Данные опроса (опрос детей в возрасте 10-18 лет с разрешения родителей)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Источник данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результаты опроса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля детей в возрасте 10-18 лет, полностью согласных с тем, что их мнение учитывается при принятии решений в семье, %.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Описание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z95" w:id="55"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Соотношение количества респондентов в возрасте 10-18 лет, которые отметили, что полностью согласны с тем, что их мнение учитывается при принятий решений в семье, к общему числу респондентов в возрасте </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="55"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10-18 лет, ответивших на соответствующий вопрос анкеты.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Определяется по результатам анкетирования.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Формула расчета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z96" w:id="56"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="876300" cy="355600"/>
+                  <wp:extent cx="1651000" cy="609600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId40"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="876300" cy="355600"/>
+                            <a:ext cx="1651000" cy="609600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...43 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkStart w:name="z97" w:id="57"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+где:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="57"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S – доля детей в возрасте 10-18 лет, которые полностью согласны с тем, что их мнение учитывается при принятии решений в семье;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="914400" cy="368300"/>
+                  <wp:extent cx="876300" cy="355600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId41"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="914400" cy="368300"/>
+                            <a:ext cx="876300" cy="355600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">– общее число респондентов в возрасте 10-18 лет, ответивших на соответствующий вопрос анкеты. </w:t>
-[...503 lines deleted...]
-          <w:bookmarkEnd w:id="59"/>
+              <w:t>– число детей в возрасте 10-18 лет, которые отметили, что их мнение учитывается при принятии решений в семье;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="1651000" cy="609600"/>
+                  <wp:extent cx="914400" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId42"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1651000" cy="609600"/>
+                            <a:ext cx="914400" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...28 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– общее число респондентов в возрасте 10-18 лет, ответивших на соответствующий вопрос анкеты. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Данные опроса (опрос детей в возрасте 10-18 лет с разрешения родителей)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Источник данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результаты опроса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Число детей в возрасте 0-18 лет, оставшихся без попечения родителей, на 1000 детей, чел.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Описание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Данный показатель представляет собой соотношение общего числа детей до 18 лет, которые признаны оставшимися без попечения родителей в установленном законом порядке, к средней численности населения в возрасте 0-18 лет за год.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Формула расчета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z100" w:id="58"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C=NP0-18×1000,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="58"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+где: C – число детей в возрасте 0-18 лет, оставшихся без попечения родителей, на 1000 детей соответствующего возраста;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+N – общее число детей в возрасте 0-18 лет, оставшихся без попечения родителей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+P0-18– среднегодовая численность населения в возрасте 0-18 лет.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статистические данные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Источник данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+МП РК </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Число детей, находящихся в трудной жизненной ситуации, на 1000 детей, чел.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Описание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Данный показатель представляет собой соотношение общего числа детей, которые признаны находящимися в трудной жизненной ситуации, к средней численности населения в возрасте 0-18 лет за год.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Формула расчета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z104" w:id="59"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C=NP0-18×1000,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="59"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+где: C – число детей в возрасте 0-18 лет, находящихся в трудной жизненной ситуации, на 1000 детей соответствующего возраста;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+N – число детей в возрасте 0-18 лет, которые признаны находящимися в трудной жизненной ситуации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+P0-18 – среднегодовая численность населения в возрасте 0-18 лет.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статистические данные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Источник данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+МП РК </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля населенных пунктов, имеющих доступ к высокоскоростному интернету, %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Описание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соотношение количества населенных пунктов, имеющих доступ к высокоскоростному интернету, к общему количеству населенных пунктов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Формула расчета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z108" w:id="60"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:bookmarkEnd w:id="60"/>
-          <w:p>
-[...44 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="876300" cy="355600"/>
+                  <wp:extent cx="1244600" cy="546100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId43"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="876300" cy="355600"/>
+                            <a:ext cx="1244600" cy="546100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...27 lines deleted...]
-          </w:p>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkStart w:name="z109" w:id="61"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+где:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="61"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">S – доля населенных пунктов, имеющих доступ к высокоскоростному интернету; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ei – количество населенных пунктов, имеющих доступ к высокоскоростному интернету; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+E – общее количество населенных пунктов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статистические данные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Источник данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МИО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля детей в возрасте 10-18 лет, имеющих дома книги для дополнительного обучения, %.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Описание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z112" w:id="62"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соотношение количества респондентов в возрасте 10-18 лет, которые отметили, что имеют дома необходимые книги для дополнительного обучения, к общему числу респондентов в возрасте 10-18 лет, ответивших на соответствующий вопрос анкеты.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="62"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Определяется по результатам анкетирования.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Формула расчета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z113" w:id="63"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="914400" cy="368300"/>
+                  <wp:extent cx="1676400" cy="584200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId44"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="914400" cy="368300"/>
+                            <a:ext cx="1676400" cy="584200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...478 lines deleted...]
-          <w:bookmarkEnd w:id="61"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkStart w:name="z114" w:id="64"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+где:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="64"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S – доля детей в возрасте 10-18 лет, которые отметили, что имеют дома необходимые книги для дополнительного обучения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="1574800" cy="495300"/>
+                  <wp:extent cx="876300" cy="355600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId45"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1574800" cy="495300"/>
+                            <a:ext cx="876300" cy="355600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...90 lines deleted...]
-            </w:r>
+              <w:t>– число детей в возрасте 10-18 лет, которые отметили, что имеют дома необходимые книги для дополнительного обучения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="711200" cy="381000"/>
+                  <wp:extent cx="914400" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId46"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="711200" cy="381000"/>
+                            <a:ext cx="914400" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>– среднегодовая численность населения в возрасте 0-18 лет.</w:t>
+              <w:t xml:space="preserve">– общее число респондентов в возрасте 10-18 лет, ответивших на соответствующий вопрос анкеты. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
@@ -13280,51 +16082,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Статистические данные</w:t>
+Данные опроса (опрос детей в возрасте 10-18 лет с разрешения родителей)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -13383,130 +16185,130 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-МОН РК</w:t>
+Результаты опроса</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Число детей, находящихся в трудной жизненной ситуации, на 1000 детей, чел.</w:t>
+Доля детей в возрасте 10-18 лет, у которых имеется компьютерная техника для обучения, %.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13519,66 +16321,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Данный показатель представляет собой соотношение общего числа детей, которые признаны находящимися в трудной жизненной ситуации, к средней численности населения в возрасте 0-18 лет за год.</w:t>
+          <w:bookmarkStart w:name="z117" w:id="65"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соотношение количества респондентов в возрасте 10-18 лет, которые отметили, что имеют компьютерную технику для обучения, к общему числу респондентов в возрасте 10-18 лет, ответивших на соответствующий вопрос анкеты.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="65"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Определяется по результатам анкетирования.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -13622,877 +16444,349 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Формула расчета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z104" w:id="63"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="63"/>
+          <w:bookmarkStart w:name="z118" w:id="66"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="1676400" cy="596900"/>
+                  <wp:extent cx="1536700" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId47"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1676400" cy="596900"/>
+                            <a:ext cx="1536700" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...11 lines deleted...]
-          <w:bookmarkStart w:name="z105" w:id="64"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkStart w:name="z119" w:id="67"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 где:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="64"/>
+          <w:bookmarkEnd w:id="67"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>C – число детей в возрасте 0-18 лет, находящихся в трудной жизненной ситуации, на 1000 детей соответствующего возраста;</w:t>
+              <w:t>S – доля детей в возрасте 10-18 лет, которые отметили, что имеют компьютерную технику для обучения;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-            <w:r>
-[...15 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="711200" cy="381000"/>
+                  <wp:extent cx="876300" cy="355600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId48"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="711200" cy="381000"/>
+                            <a:ext cx="876300" cy="355600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>– среднегодовая численность населения в возрасте 0-18 лет.</w:t>
-[...466 lines deleted...]
-          <w:bookmarkEnd w:id="65"/>
+              <w:t>– число детей в возрасте 10-18 лет, которые отметили, что имеют компьютерную технику для обучения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="1244600" cy="546100"/>
+                  <wp:extent cx="914400" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId49"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1244600" cy="546100"/>
+                            <a:ext cx="914400" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...103 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– общее число респондентов в возрасте 10-18 лет, ответивших на соответствующий вопрос анкеты. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -14550,51 +16844,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Статистические данные</w:t>
+Данные опроса (опрос детей в возрасте 10-18 лет с разрешения родителей)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -14653,130 +16947,130 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-МИО</w:t>
+Результаты опроса</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Доля детей в возрасте 10-18 лет, имеющих дома книги для дополнительного обучения, %.</w:t>
+Доля детей, употребляющих овощи и фрукты каждый день, %.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14789,70 +17083,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z112" w:id="67"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="67"/>
+          <w:bookmarkStart w:name="z122" w:id="68"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соотношение количества респондентов в возрасте 10-18 лет, которые отметили, что ежедневно употребляют овощи и фрукты, к общему числу респондентов в возрасте 10-18 лет, ответивших на соответствующий вопрос анкеты.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="68"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Определяется по результатам анкетирования.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -14912,163 +17206,163 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Формула расчета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z113" w:id="68"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="68"/>
+          <w:bookmarkStart w:name="z123" w:id="69"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="1676400" cy="584200"/>
+                  <wp:extent cx="1663700" cy="571500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId50"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1676400" cy="584200"/>
+                            <a:ext cx="1663700" cy="571500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:bookmarkStart w:name="z114" w:id="69"/>
+          <w:bookmarkStart w:name="z124" w:id="70"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 где:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="69"/>
+          <w:bookmarkEnd w:id="70"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>S – доля детей в возрасте 10-18 лет, которые отметили, что имеют дома необходимые книги для дополнительного обучения;</w:t>
+              <w:t>S – доля детей в возрасте 10-18 лет, которые отметили, что ежедневно употребляют овощи и фрукты;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15103,51 +17397,51 @@
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>– число детей в возрасте 10-18 лет, которые отметили, что имеют дома необходимые книги для дополнительного обучения;</w:t>
+              <w:t>– число детей в возрасте 10-18 лет, которые отметили, что ежедневно употребляют овощи и фрукты;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
@@ -15440,88 +17734,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Доля детей в возрасте 10-18 лет, у которых имеется компьютерная техника для обучения, %.</w:t>
+Доля детей-сирот и детей, оставшихся без попечения родителей, обеспеченных жильем, от общего количества граждан данной категории, состоящих в очереди, %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15534,86 +17828,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z117" w:id="70"/>
-[...34 lines deleted...]
-Определяется по результатам анкетирования.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Соотношение количества детей-сирот и детей, оставшихся без попечения родителей, к общему количеству граждан данной категории, состоящих в очереди на жилье. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -15657,1051 +17931,2609 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Формула расчета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z118" w:id="71"/>
-[...5 lines deleted...]
-            </w:pPr>
+          <w:bookmarkStart w:name="z127" w:id="71"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S=AP×100,</w:t>
+            </w:r>
           </w:p>
           <w:bookmarkEnd w:id="71"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+где: S – доля детей-сирот и детей, оставшихся без попечения родителей, обеспеченных жильем, от общего количества граждан данной категории, состоящих в очереди;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+A – число детей-сирот и детей, оставшихся без попечения родителей, получивших жилье;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+P – общее количество граждан данной категории, состоящих в очереди на получение жилья.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статистические данные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Источник данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МИО, МПС РК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля детей, у которых есть отдельная комната или на одного проживающего в доме приходится не менее 15 кв.м жилой площади</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Описание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соотношение количества респондентов (родителей), которые отметили, что у их детей есть отдельная комната или на одного проживающего в доме приходится не менее 15 кв.м жилой площади.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Формула расчета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z131" w:id="72"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="72"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="1536700" cy="508000"/>
+                  <wp:extent cx="1206500" cy="546100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId53"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1536700" cy="508000"/>
+                            <a:ext cx="1206500" cy="546100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...28 lines deleted...]
-          <w:bookmarkStart w:name="z119" w:id="72"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkStart w:name="z132" w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 где:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="72"/>
+          <w:bookmarkEnd w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>S – доля детей в возрасте 10-18 лет, которые отметили, что имеют компьютерную технику для обучения;</w:t>
+              <w:t>S – доля детей, у которых есть отдельная комната или на одного проживающего в доме приходится не менее 15 кв.м жилой площади;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-          </w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>N – число родителей, которые отметили, что их дети имеют отдельную комнату или на одного проживающего в доме приходится не менее 15 кв.м жилой площади;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+R – общее число респондентов (родителей), ответивших на соответствующий вопрос анкеты.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Данные опроса (опрос родителей)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Источник данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результаты опроса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля родителей, которые не могут уделять достаточного времени своим детям из-за нагрузки на работе, %.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Описание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соотношение количества опрошенных родителей, которые отметили, что не могут уделять достаточного времени своим детям из-за нагрузки на работе, к общему числу опрошенных родителей, ответивших на соответствующий вопрос анкеты.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Формула расчета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z135" w:id="74"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="74"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="876300" cy="355600"/>
+                  <wp:extent cx="1168400" cy="558800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId54"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="876300" cy="355600"/>
+                            <a:ext cx="1168400" cy="558800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkStart w:name="z136" w:id="75"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+где:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="75"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S – доля родителей, которые отметили, что не могут уделять достаточного времени своим детям из-за нагрузки на работе;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>A – число родителей, которые не могут уделять достаточного времени своим детям из-за нагрузки на работе;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+R – общее число опрошенных родителей, ответивших на соответствующий вопрос анкеты. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Данные опроса (опрос родителей)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Источник данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результаты опроса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля детей в возрасте 10-18 лет, подвергшихся издевательствам/травле (буллингу), в том числе через социальные сети, %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Описание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z139" w:id="76"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Соотношение количества респондентов в возрасте 10-18 лет, которые отметили, что подвергались издевательствам/ травле (буллингу), в том числе через социальные сети, к общему числу респондентов в возрасте 10-18 лет, ответивших на соответствующий вопрос анкеты.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="76"/>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>– число детей в возрасте 10-18 лет, которые отметили, что имеют компьютерную технику для обучения;</w:t>
-[...15 lines deleted...]
-          </w:p>
+              <w:t>
+Определяется по результатам анкетирования.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Формула расчета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z140" w:id="77"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S=N10-18R10-18×100,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="77"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+где: S – доля детей в возрасте 10-18 лет, которые отметили, что подвергались издевательствам /травле (буллингу), в том числе через социальные сети;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+N10-18 – число детей в возрасте 10-18 лет, которые отметили, что подвергались издевательствам/травле (буллингу), в том числе через социальные сети;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+R10-18 – общее число респондентов в возрасте 10-18 лет, ответивших на соответствующий вопрос анкеты.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Данные опроса (опрос детей в возрасте 10-18 лет с разрешения родителей)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Источник данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результаты опроса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля детей в возрасте 10-18 лет, полностью согласных с тем, что они участвуют в общественной жизни в общеобразовательной школе, %.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Описание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z144" w:id="78"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соотношение количества респондентов в возрасте 10-18 лет, которые отметили, что полностью согласны с тем, что они участвуют в общественной жизни в общеобразовательной школе, к общему числу респондентов в возрасте 10-18 лет, ответивших на соответствующий вопрос анкеты.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="78"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Определяется по результатам анкетирования.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Формула расчета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z145" w:id="79"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="914400" cy="368300"/>
+                  <wp:extent cx="1663700" cy="635000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId55"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="914400" cy="368300"/>
+                            <a:ext cx="1663700" cy="635000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...498 lines deleted...]
-          <w:bookmarkEnd w:id="74"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkStart w:name="z146" w:id="80"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+где:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="80"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S – доля детей в возрасте 10-18 лет, которые отметили, что полностью согласны с тем, что они участвуют в общественной жизни в общеобразовательной школе;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="1663700" cy="571500"/>
+                  <wp:extent cx="876300" cy="355600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId56"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1663700" cy="571500"/>
+                            <a:ext cx="876300" cy="355600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...75 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>– число детей в возрасте 10-18 лет, которые отметили, что полностью согласны с тем, что они участвуют в общественной жизни в общеобразовательной школе;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="876300" cy="355600"/>
+                  <wp:extent cx="914400" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId57"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="876300" cy="355600"/>
-[...73 lines deleted...]
-                            <a:off x="0" y="0"/>
                             <a:ext cx="914400" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -16947,160 +20779,180 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.</w:t>
+14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Количество дней в неделю для уличных игр (дети в возрасте 10-18 лет) или количество часов в неделю, проводимых на открытом воздухе (4 и более часов в неделю)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Описание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z149" w:id="81"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-Доля детей-сирот и детей, оставшихся без попечения родителей, обеспеченных жильем, от общего количества граждан данной категории, состоящих в очереди, % </w:t>
-[...71 lines deleted...]
-Соотношение количества детей-сирот и детей, оставшихся без попечения родителей, к общему количеству граждан данной категории, состоящих в очереди на жилье. </w:t>
+Данный показатель представляет собой среднее количество времени в неделю, которое дети проводят на открытом воздухе. </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="81"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Определяется по результатам анкетирования.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -17144,209 +20996,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Формула расчета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z127" w:id="76"/>
-[...157 lines deleted...]
-P – общее количество граждан данной категории, состоящих в очереди на получение жилья.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рассчитывается путем выведения среднего показателя ответов респондентов на соответствующий вопрос анкеты.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -17405,51 +21114,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Статистические данные</w:t>
+Данные опроса (опрос детей в возрасте 10-18 лет с разрешения родителей)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -17508,130 +21217,148 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-МИО, МИИР</w:t>
+Результаты опроса</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10.</w:t>
+15.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Доля детей, у которых есть отдельная комната или на одного проживающего в доме приходится не менее 15 кв.м жилой площади</w:t>
+Количество уголовных правонарушений против семьи и несовершеннолетних, связанных с неисполнением обязанностей по воспитанию несовершенно</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+летних, на 100000 детского населения, ед</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17659,51 +21386,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Соотношение количества респондентов (родителей), которые отметили, что у их детей есть отдельная комната или на одного проживающего в доме приходится не менее 15 кв.м жилой площади.</w:t>
+Уровень уголовных правонарушений против семьи и несовершеннолетних – число зарегистрированных уголовных правонарушений против семьи и несовершеннолетних, связанных с неисполнением обязанностей по воспитанию несовершеннолетних, в расчете на определенное число (как правило, 100000) детского населения.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -17747,209 +21474,120 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Формула расчета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z131" w:id="78"/>
-[...157 lines deleted...]
-R – общее число респондентов (родителей), ответивших на соответствующий вопрос анкеты.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C=NP0-18×100000,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+где: C – число уголовных правонарушений против семьи и несовершеннолетних, связанных с неисполнением обязанностей по воспитанию несовершеннолетних, на 100000 детей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+N – число уголовных правонарушений против семьи и несовершеннолетних, связанных с неисполнением обязанностей по воспитанию несовершеннолетних (за год); </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+R0-18 – среднегодовая численность населения в возрасте 0-18 лет.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -18008,51 +21646,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Данные опроса (опрос родителей)</w:t>
+Статистические данные</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -18111,2664 +21749,74 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результаты опроса</w:t>
-[...2589 lines deleted...]
-Результаты опроса</w:t>
+КПСиСУ ГП РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z150" w:id="89"/>
+    <w:bookmarkStart w:name="z150" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Направление "Государственная политика"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -21131,276 +22179,8132 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Формула расчета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z152" w:id="90"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="90"/>
+          <w:bookmarkStart w:name="z152" w:id="83"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1524000" cy="508000"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId58"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1524000" cy="508000"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkStart w:name="z153" w:id="84"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+где:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="84"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">S – доля детей в возрасте 10-18 лет, которым нравится учиться в общеобразовательной школе; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N – число детей в возрасте 10-18 лет, которые отметили, что им нравится учиться в общеобразовательной школе; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="546100" cy="317500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId59"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="546100" cy="317500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– общее число респондентов в возрасте 10-18 лет, ответивших на соответствующий вопрос анкеты. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Данные опроса (опрос детей в возрасте 10-18 лет с разрешения родителей)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Источник данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результаты опроса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уровень взаимодействия родителей с общеобразовательной школой, %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Описание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Данный показатель представляет собой уровень взаимодействия родителей с общеобразовательной школой, где обучаются их дети. Формируется по результатам ответов респондентов на несколько соответствующих вопросов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Формула расчета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рассчитывается путем выведения среднего показателя ответов респондентов на соответствующие вопросы анкеты.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Данные опроса (опрос родителей)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Источник данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результаты опроса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля детей в возрасте 1-6 лет, охваченных дошкольным образованием, %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Описание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соотношение численности детей от 1 года до 6 лет, охваченных воспитанием и обучением по типовой учебной программе дошкольного воспитания и обучения, к общей численности детей данной возрастной группы, зарегистрированных на получение мест в дошкольных организациях и предшкольных классах, которые в течение года подтвердили (активизировали) свою очередность.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Формула расчета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z156" w:id="85"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S=G1-6F1-6×100,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="85"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+где: S – доля детей в возрасте 1-6 лет, охваченных дошкольным образованием; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+G1-6– численность детей в возрасте 1-6 лет, охваченных дошкольными организациями и предшкольными классами; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+F1-6– численность детей в возрасте 1-6 лет, охваченных дошкольными организациями, предшкольными классами школ, и детей, зарегистрированных в очереди, без учета детей, посещающих дошкольные организации и одновременно зарегистрированных в очереди, и детей, которые по достижении школьного возраста обучаются в начальных классах школ. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статистические данные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Источник данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+МП РК </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля детей в возрасте 10-18 лет, удовлетворенных качеством школьного питания, %.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Описание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z160" w:id="86"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соотношение количества опрошенных детей, которые отметили, что удовлетворены качеством школьного питания, к общему числу опрошенных детей, ответивших на соответствующий вопрос анкеты.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="86"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Определяется по результатам анкетирования.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Формула расчета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z161" w:id="87"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="87"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="1689100" cy="571500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId60"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1689100" cy="571500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkStart w:name="z162" w:id="88"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+где:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="88"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S – доля детей в возрасте 10-18 лет, которые отметили, что удовлетворены качеством школьного питания;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="876300" cy="355600"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId61"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="876300" cy="355600"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>– число детей в возрасте 10-18 лет, которые удовлетворены качеством школьного питания;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="914400" cy="368300"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId62"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="914400" cy="368300"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– общее число опрошенных детей в возрасте 10-18 лет, ответивших на соответствующий вопрос анкеты. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Данные опроса (опрос детей в возрасте 10-18 лет с разрешения родителей)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Источник данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результаты опроса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля родителей, удовлетворенных учебно-воспитательным процессом и дополнительным образованием, %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Описание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z165" w:id="89"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соотношение количества опрошенных родителей, которые отметили, что удовлетворены учебно-воспитательным процессом и дополнительным образованием в школе, к общему числу опрошенных родителей, ответивших на соответствующий вопрос анкеты.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="89"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Определяется по результатам анкетирования.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Формула расчета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z166" w:id="90"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="90"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="1168400" cy="520700"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId63"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1168400" cy="520700"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkStart w:name="z167" w:id="91"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+где:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="91"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S – доля родителей, которые отметили, что удовлетворены учебно-воспитательным процессом и дополнительным образованием;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>N – число родителей, которые удовлетворены учебно-воспитательным процессом и дополнительным образованием;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+R – общее число опрошенных родителей, ответивших на соответствующий вопрос анкеты.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Данные опроса (опрос родителей)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Источник данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результаты опроса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля детей, охваченных дополнительным образованием</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Описание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соотношение численности детей, охваченных дополнительным образованием, к общей численности учащихся в общеобразовательных школах.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Формула расчета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z170" w:id="92"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S=GF×100,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="92"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+где: S – доля школьников, охваченных дополнительным образованием; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+G – численность школьников, охваченных дополнительным образованием в организациях общего среднего и дополнительного образования;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ F – общая численность учащихся в общеобразовательных школах. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статистические данные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Источник данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+МП РК </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля детей с ограниченными возможностями, охваченных психолого-педагогической поддержкой и ранней коррекцией, %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Описание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соотношение численности детей с ограниченными возможностями развития, охваченных психолого-педагогической поддержкой и ранней коррекцией, к общей численности детей с ограниченными возможностями развития.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Формула расчета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z174" w:id="93"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+S=GF×100, </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="93"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+где: S – доля детей с ограниченными возможностями развития, охваченных психолого-педагогической поддержкой и ранней коррекцией;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+G – численность детей с ограниченными возможностями развития, охваченных психолого-педагогической поддержкой и ранней коррекцией специальными организациями (кабинеты психолого-педагогической корреции, реабилитационные центры, аутизм-центры, логопедические пункты, кабинеты поддержки детей с особыми образовательными потребностями);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+F – общая численность детей с ограниченными возможностями развития.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статистические данные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Источник данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+МП РК </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z81" w:id="94"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля трехсменных общеобразова</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="94"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тельных школ от общего количества общеобразова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тельных школ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Описание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соотношение численности общеобразовательных школ с трехсменным обучением к общему количеству общеобразовательных школ.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Формула расчета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z178" w:id="95"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+S=TF×100, </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="95"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">где: S – доля трехсменных общеобразовательных школ от общего количества общеобразовательных школ; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+T – число общеобразовательных школ с трехсменным обучением; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+F – общее количество общеобразовательных школ. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статистические данные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Источник данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+МП РК </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля организаций дошкольного и среднего образования, не обеспеченных базовыми источниками питьевой воды, теплыми туалетами и средствами для мытья рук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Описание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Соотношение числа организаций дошкольного и среднего образования, не обеспеченных базовыми источниками питьевой воды, теплыми туалетами и средствами для мытья рук, к общему числу организаций дошкольного и среднего образования.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Формула расчета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z182" w:id="96"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+S=SchtSch×100, </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="96"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>где: S – доля организаций дошкольного и среднего образования, не обеспеченных базовыми источниками питьевой воды, теплыми туалетами и средствами для мытья рук;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scht– число организаций дошкольного и среднего образования, не обеспеченных базовыми источниками питьевой воды, теплыми туалетами и средствами для мытья рук; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+H – общее число организаций дошкольного и среднего образования. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Данные опроса (по организациям среднего образования – опрос детей в возрасте 10-18 лет с разрешения родителей, по дошкольным организациям – опрос родителей)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Источник данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результаты опроса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля детей, охваченных финансовой и материальной помощью в государственных организациях образования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Описание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соотношение численности детей, охваченных финансовой и материальной помощью в государственных организациях образования, к общей численности детей в государственных организациях образования.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Формула расчета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z186" w:id="97"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="97"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="1257300" cy="558800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId64"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1257300" cy="558800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkStart w:name="z187" w:id="98"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+где:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="98"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S – доля детей, охваченных финансовой и материальной помощью в государственных организациях образования;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>G – численность детей, охваченных финансовой и материальной помощью в государственных организациях образования;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+F – общая численность детей в государственных организациях образования.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статистические данные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Источник данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БНС АСПиР РК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля семей с детьми, арендующих жилье для проживания, %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Описание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соотношение количества опрошенных родителей, которые отметили, что проживают в арендуемом жилье, к общему числу опрошенных родителей, ответивших на соответствующий вопрос анкеты.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Формула расчета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z190" w:id="99"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="99"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="1193800" cy="546100"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId65"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1193800" cy="546100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkStart w:name="z191" w:id="100"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+где:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="100"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">S – доля семей с детьми, арендующих жилье для проживания; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N – число респондентов, которые отметили, что проживают в арендуемом жилье; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+R – общее число респондентов, ответивших на соответствующий вопрос анкеты. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Данные опроса (опрос родителей)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Источник данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результаты опроса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля бюджетных затрат, направленных на нужды детей, %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Описание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соотношение суммы фактических расходов по республиканским или местным бюджетным программам/ подпрограммам области, городов республиканского значения, столицы, района (города областного значения), направленных на поддержку и развитие детей, к общему объему плановых расходов республиканского/местного бюджетов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Формула расчета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z194" w:id="101"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+S=GF×100, </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="101"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+где: S – доля фактических затрат, направленных на нужды детей; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+G – сумма фактических расходов по республиканским или местным бюджетным программам области, городов республиканского значения, столицы, района (города областного значения), направленных на поддержку и развитие детей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+F – общий объем плановых расходов республиканского бюджета и бюджетов области, городов республиканского значения, столицы, района (города областного значения). </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Расходы на нужды детей определяются по направлениям: здравоохранение, образование, социальная защита, безопасность, инфраструктура, культура и спорт, иные направления, затрагивающие интересы детей и финансируемые государством.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Центральные государственные органы – администраторы республиканских бюджетных программ/подпрограмм и местные уполномоченные органы по государственному планированию до 1 апреля года, следующего за отчетным, представляют в Комитет по охране прав детей Министерства просвещения Республики Казахстан отчетность по бюджету для детей.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отчетность по бюджету для детей должна содержать следующую информацию:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+наименование бюджетной программы/подпрограммы, содержащей расходы на детей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сумму плановых и фактических расходов по соответствующей бюджетной программе/подпрограмме, направленных на нужды детей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ количество бенефициаров по соответствующей бюджетной программе/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">подпрограмме с выделением бенефициаров-детей. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бюджет для детей должен включать прямые и косвенные расходы по бюджетным программам/подпрограммам.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Прямые расходы по бюджетной программе/подпрограмме при формировании бюджета для детей учитываются в полном объеме.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Косвенные расходы по бюджетной программе/подпрограмме определяются по формуле:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ei=Eg×NkNt,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>где: Ei – косвенные расходы на детей по бюджетной программе;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Eg – общие фактические расходы по бюджетной программе;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Nk – количество детей, охваченных финансированием в рамках бюджетной программы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Nt – общее количество бенефициаров, финансируемых в рамках бюджетной программы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Статистические данные </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Источник данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МИО, ЦГО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля детей с ограниченными возможностями, охваченных медицинской реабилитацией, %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Описание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соотношение численности детей с ограниченными возможностями, охваченных медицинской реабилитацией, к общей численности детей с ограниченными возможностями, %.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Формула расчета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z214" w:id="102"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="102"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="1231900" cy="571500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId66"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1231900" cy="571500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkStart w:name="z215" w:id="103"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+где: </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="103"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S – доля детей с ограниченными возможностями, охваченных медицинской реабилитацией, %.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>N  – число детей с ограниченными возможностями, охваченных медицинской реабилитацией;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+P – общая численность детей с ограниченными возможностями.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статистические данные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Источник данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МЗ РК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля детей раннего возраста (до 3 лет), охваченных скринингом психофизического развития, %.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Описание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Соотношение численности детей в возрасте до 3 лет, охваченных скринингом психофизического развития, к общей численности детей в возрасте до 3 лет. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Формула расчета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z218" w:id="104"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="104"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="1536700" cy="584200"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId67"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1536700" cy="584200"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkStart w:name="z219" w:id="105"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+где:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="105"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">S – доля детей раннего возраста (до 3 лет), охваченных скринингом психофизического развития; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="457200" cy="317500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId68"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1524000" cy="508000"/>
+                            <a:ext cx="457200" cy="317500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...90 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">– численность детей раннего возраста (до 3 лет), охваченных скринингом психофизического развития; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="546100" cy="317500"/>
+                  <wp:extent cx="457200" cy="266700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId69"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="546100" cy="317500"/>
+                            <a:ext cx="457200" cy="266700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">– общее число респондентов в возрасте 10-18 лет, ответивших на соответствующий вопрос анкеты. </w:t>
+              <w:t>– среднегодовая численность населения в возрасте 0-2 лет.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
@@ -21473,51 +30377,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Данные опроса (опрос детей в возрасте 10-18 лет с разрешения родителей)</w:t>
+Статистические данные</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -21576,130 +30480,341 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результаты опроса</w:t>
+МЗ РК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z222" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Направление "Благосостояние страны"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+п/п
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Данные
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Характеристика данных
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-2.</w:t>
+          <w:bookmarkStart w:name="z224" w:id="107"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="107"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Уровень взаимодействия родителей с общеобразовательной школой, %</w:t>
+Валовой региональный продукт на душу населения, тысяч тенге.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21727,51 +30842,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Данный показатель представляет собой уровень взаимодействия родителей с общеобразовательной школой, где обучаются их дети. Формируется по результатам ответов респондентов на несколько соответствующих вопросов.</w:t>
+Валовой региональный продукт на душу населения рассчитывается как соотношение валового регионального продукта в текущих ценах к среднегодовой численности населения соответствующего региона.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -21815,792 +30930,4426 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Формула расчета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...467 lines deleted...]
-          <w:bookmarkEnd w:id="92"/>
+          <w:bookmarkStart w:name="z225" w:id="108"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="108"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="1511300" cy="596900"/>
+                  <wp:extent cx="7124700" cy="800100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId70"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1511300" cy="596900"/>
+                            <a:ext cx="7124700" cy="800100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-          <w:bookmarkStart w:name="z157" w:id="93"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>где:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ВРПна душу населения – валовой региональный продукт на душу населения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ВРП  – валовой региональный продукт;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Численность населениясредняя – средняя численность населения соответствующего региона за расчетный период.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статистические данные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Источник данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БНС АСПиР РК (информация размещена на официальном сайте Бюро национальной статистики "stat.gov.kz", в разделе: "Главная – Официальная статистика – По отраслям – Статистика национальных счетов").</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уровень безработицы, %.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Описание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z229" w:id="109"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-где: </w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="93"/>
+Сбор информации по показателям, характеризующим рынок труда, осуществляется путем проведения выборочного обследования населения с использованием статистической формы общегосударственного статистического наблюдения "Анкета выборочного обследования занятости населения" (индекс Т-001, периодичность месячная). </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="109"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">S – доля детей в возрасте 1-6 лет, охваченных дошкольным образованием; </w:t>
+              <w:t>Опрос населения осуществляется методом ведения интервью путем непосредственного посещения интервьюерами домашних хозяйств.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-          </w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Официальная статистическая информация по уровню безработицы формируется по следующим группам:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) типу местности проживания;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) регионам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) полу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4) возрастным группам; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) уровню образования.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Формула расчета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уровень безработицы рассчитывается как доля численности безработных в численности рабочей силы, измеренная в процентах.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статистические данные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Источник данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+БНС АСПиР РК </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уровень мелких твердых частиц в воздухе PM 2,5 (качество воздуха), %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Описание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Воздействие твердых частиц, измеряемое как концентрация PM2,5 (твердые частицы диаметром 2,5 микрон, которые проходят через воздухозаборник с разделением по фракциям при 50 % эффективности поглощения) в приземном слое атмосферы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Формула расчета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИЗА5=∑(qcp.iПДКi)×Ci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+где: q ср.i - средняя концентрация i-того вещества;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ПДКi – среднесуточная предельно допустимая концентрация i-того вещества;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сi – коэффициент, зависящий от класса опасности i-того вещества, принимаемый равным 1,7; 1,3; 0,1 и 0,9 соответственно для 1, 2, 3 и 4 класса опасности загрязняющей примеси.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статистические данные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Источник данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+РГП "Казгидромет" МЭПР РК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уровень качества водных ресурсов, %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Описание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основными критериями качества вод по гидрохимическим показателям являются значения ПДК загрязняющих веществ для водоемов рыбохозяйственного, хозяйственно-питьевого и коммунально-бытового водопользования. Уровень загрязнения поверхностных вод суши оценивается по величине комплексного индекса загрязнения вод (ИЗВ6), рассчитывающегося для шести показателей, включая растворенный кислород и БПК5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Формула расчета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИЗВ6=∑(qcp.iПДКi)/6,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>где: qср.i – средняя концентрация i-того вещества;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ПДКi – среднесуточная предельно допустимая концентрация i-того вещества;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6 – строго лимитируемое количество показателей-ингредиентов (кроме пестицидов), используемых для расчета, имеющих наибольшие значения, независимо от того, превышают они ПДК или нет.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Классификация качества вод по величине ИЗВ определяется:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) менее или равно 0,3 – чистая;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) более 0,3 – 1,0 – относительно чистая;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) более 1,0 – 2,5 – умеренно загрязненная;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) более 2,5 – 4,0 – загрязненная;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) более 4,0 – 6,0 – грязная;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) более 6,0 – 10,0 – очень грязная;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7) более 10,0 – чрезвычайно грязная.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статистические данные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Источник данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+РГП "Казгидромет" МЭПР РК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля дорог областного/районного значения в хорошем и удовлетвори</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тельном состоянии, %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Описание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соотношение протяженности автомобильных дорог в хорошем и удовлетворительном состоянии к общей протяженности автомобильных дорог областного и районного значения.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Формула расчета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z252" w:id="110"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S=100Rhc×R,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="110"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+где: S – доля автомобильных дорог в хорошем и удовлетворительном состоянии;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Rhc – общая протяженность автомобильных дорог;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+R – протяженность автомобильных дорог в хорошем и удовлетворительном состоянии.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статистические данные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Источник данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МТ РК</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доступность мест для дворовых/уличных игр, в том числе спортивных сооружений, %.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Описание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соотношение численности опрошенных детей в возрасте 10-18 лет и родителей, которые отметили, что у них во дворе имеются дворовые площадки и спортивные сооружения, к общему числу опрошенных детей в возрасте 10-18 лет и родителей.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Формула расчета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z256" w:id="111"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="111"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="520700" cy="279400"/>
+                  <wp:extent cx="1168400" cy="469900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId71"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="520700" cy="279400"/>
+                            <a:ext cx="1168400" cy="469900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">– численность детей в возрасте 1-6 лет, охваченных дошкольными организациями и предшкольными классами; </w:t>
-[...15 lines deleted...]
-          </w:p>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkStart w:name="z257" w:id="112"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+где:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="112"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S – доля детей в возрасте 10-18 лет и родителей, которые отметили, что у них во дворе имеются дворовые площадки и спортивные сооружения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>N – количество детей в возрасте 10-18 лет и родителей, которые отметили, что у них во дворе имеются дворовые площадки и спортивные сооружения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+P – общее количество опрашиваемых детей в возрасте 10-18 лет и родителей.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Данные опроса (опрос детей в возрасте 10-18 лет и их родителей)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Источник данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результаты опроса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля организаций дошкольного, среднего, технического и профессионального, послесреднего образования, специальных организаций образования, организаций образования для детей-сирот и детей, оставшихся без попечения родителей, дополнитель</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ного образования </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+для детей, подведомственных МИО, обеспеченных видеонаблю</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дением, соответству</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ющим принятым стандартам и техническим требованиям уполномоченного органа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Описание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соотношение организаций дошкольного, среднего, технического и профессионального, послесреднего образования, специальных организаций образования, организаций образования для детей-сирот и детей, оставшихся без попечения родителей, дополнительного образования для детей, подведомственных МИО, обеспеченных видеонаблюдением, соответствующим принятым стандартам и техническим требованиям уполномоченного органа, к общему числу организаций дошкольного, среднего, технического и профессионального, послесреднего образования, специальных организаций образования, организаций образования для детей-сирот и детей, оставшихся без попечения родителей, дополнительного образования, подведомственных МИО.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Формула расчета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z260" w:id="113"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S=EcamE×100,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="113"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+где: S – доля организаций дошкольного, среднего, технического и профессионального, послесреднего образования, специальных организаций образования, организаций образования для детей-сирот и детей, оставшихся без попечения родителей, дополнительного образования для детей, подведомственных МИО, обеспеченных видеонаблюдением, соответствующим принятым стандартам и техническим требованиям уполномоченного органа;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ecam – организации дошкольного, среднего, технического и профессионального, послесреднего образования, специальные организации образования, организации образования для детей-сирот и детей, оставшихся без попечения родителей, дополнительного образования для детей, подведомственные МИО, обеспеченные видеонаблюдением, соответствующим принятым стандартам и техническим требованиям уполномоченного органа;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+E – общее число организаций дошкольного, среднего, технического и профессионального, послесреднего образования, специальных организаций образования, организаций образования для детей-сирот и детей, оставшихся без попечения родителей, дополнительного образования для детей, подведомственных МИО.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статистические данные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Источник данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МИО; МП РК; МВД РК</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля общей площади всего жилищного фонда, оборудованной центральной канализацией, %.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Описание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соотношение объема жилищного фонда, оборудованного центральной канализацией, к общему объему жилищного фонда.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Формула расчета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z264" w:id="114"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="114"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="444500" cy="317500"/>
+                  <wp:extent cx="1447800" cy="546100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId72"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="444500" cy="317500"/>
+                            <a:ext cx="1447800" cy="546100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkStart w:name="z265" w:id="115"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+где:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="115"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S – доля общей площади всего жилищного фонда, оборудованной центральной канализацией;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Hhg– объем жилищного фонда, оборудованного центральной канализацией;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+H – общий объем жилищного фонда.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -22761,130 +35510,130 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-МОН РК</w:t>
+БНС АСПиР РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Доля детей в возрасте 10-18 лет, удовлетворенных качеством школьного питания, %.</w:t>
+Доля проб питьевой воды, не соответствующей установленным нормам качества, %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22897,86 +35646,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z160" w:id="94"/>
-[...34 lines deleted...]
-Определяется по результатам анкетирования.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Показатель определяется как доля проб, не отвечающих нормам качества питьевой воды, в общем количестве проб питьевой воды, полученной из различных видов источников (прошедших водоподготовку, открытых водозаборов, скважин, колодцев и аналогичных). Измеряется в процентах. Показатель рассчитывается на основе имеющихся данных о соответствии питьевой воды параметрам, непосредственно связанным со здоровьем человека.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -23020,163 +35749,1223 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Формула расчета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z161" w:id="95"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="95"/>
+          <w:bookmarkStart w:name="z268" w:id="116"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Показатель соответствия проб = T-ET×100,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="116"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+где: T – время (год);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+E – число несоответствующих норм проб в данной территориальной единице.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статистические данные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Источник данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МЗ РК</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля аварийных общеобразовательных школ от общего количества школ, %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Описание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Соотношение количества общеобразовательных школ, находящихся в аварийном состоянии, к общему количеству общеобразовательных школ. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Формула расчета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z271" w:id="117"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S=GF×100,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="117"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+где: S – доля аварийных общеобразовательных школ от общего количества общеобразовательных школ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>G – количество общеобразовательных школ, находящихся в аварийном состоянии;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+F – общее количество общеобразовательных школ.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статистические данные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Источник данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МП РК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля детей в возрасте 10-18 лет, проживающих менее чем в 15 минутах ходьбы от автобусной остановки, %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Описание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соотношение численности опрошенных детей в возрасте 10-18 лет, которые отметили, что проживают менее чем в 15 минутах ходьбы от автобусной остановки, к общему числу опрошенных детей в возрасте 10-18 лет.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Формула расчета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z275" w:id="118"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="118"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="1689100" cy="571500"/>
+                  <wp:extent cx="1663700" cy="635000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId73"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1689100" cy="571500"/>
+                            <a:ext cx="1663700" cy="635000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:bookmarkStart w:name="z162" w:id="96"/>
+          <w:bookmarkStart w:name="z276" w:id="119"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 где:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="96"/>
+          <w:bookmarkEnd w:id="119"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>S – доля детей в возрасте 10-18 лет, которые отметили, что удовлетворены качеством школьного питания;</w:t>
+              <w:t>S – доля детей в возрасте 10-18 лет, проживающих менее чем в 15 минутах ходьбы от автобусной остановки;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23211,59 +37000,76 @@
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>– число детей в возрасте 10-18 лет, которые удовлетворены качеством школьного питания;</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">– количество детей в возрасте </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10-18 лет, которые отметили, что проживают менее чем в 15 минутах ходьбы от автобусной остановки;</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="914400" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -23286,51 +37092,51 @@
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">– общее число опрошенных детей в возрасте 10-18 лет, ответивших на соответствующий вопрос анкеты. </w:t>
+              <w:t>– общее количество опрашиваемых детей в возрасте 10-18 лет.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
@@ -23548,88 +37354,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
+12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Доля родителей, удовлетворенных учебно-воспитательным процессом и дополнительным образованием, %</w:t>
+Число преступлений в отношении детей на 100000 детей, ед.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23642,86 +37448,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z165" w:id="97"/>
-[...34 lines deleted...]
-Определяется по результатам анкетирования.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Уровень преступности – число зарегистрированных преступлений в расчете на определенное число (как правило, 100000) детского населения. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -23765,813 +37551,274 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Формула расчета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z166" w:id="98"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="98"/>
+          <w:bookmarkStart w:name="z279" w:id="120"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="120"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="1168400" cy="520700"/>
+                  <wp:extent cx="1905000" cy="647700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId76"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1168400" cy="520700"/>
+                            <a:ext cx="1905000" cy="647700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:bookmarkStart w:name="z167" w:id="99"/>
+          <w:bookmarkStart w:name="z280" w:id="121"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 где:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="99"/>
+          <w:bookmarkEnd w:id="121"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>S – доля родителей, которые отметили, что удовлетворены учебно-воспитательным процессом и дополнительным образованием;</w:t>
+              <w:t>C – число преступлений в отношении детей на 100000 детей;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>N – число родителей, которые удовлетворены учебно-воспитательным процессом и дополнительным образованием;</w:t>
-[...470 lines deleted...]
-          <w:bookmarkEnd w:id="100"/>
+              <w:t xml:space="preserve">N – число преступлений в отношении детей (за год); </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="1257300" cy="584200"/>
+                  <wp:extent cx="711200" cy="381000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId77"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1257300" cy="584200"/>
+                            <a:ext cx="711200" cy="381000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...103 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>– среднегодовая численность населения в возрасте 0-18 лет.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -24732,130 +37979,130 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-МОН РК</w:t>
+КПСиСУ ГП РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
+13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Доля детей с ограниченными возможностями, охваченных психолого-педагогической поддержкой и ранней коррекцией, %</w:t>
+Количество преступлений против половой неприкосновенности несовершеннолетних на 100000 детского населения, ед.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24882,52 +38129,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Соотношение численности детей с ограниченными возможностями развития, охваченных психолого-педагогической поддержкой и ранней коррекцией, к общей численности детей с ограниченными возможностями развития.</w:t>
+              <w:t xml:space="preserve">
+Уровень преступности против половой неприкосновенности несовершеннолетних – число зарегистрированных преступлений против половой неприкосновенности несовершеннолетних в расчете на определенное число (как правило, 100000) детского населения. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -24971,209 +38218,209 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Формула расчета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z174" w:id="102"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="102"/>
+          <w:bookmarkStart w:name="z283" w:id="122"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="122"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="1231900" cy="520700"/>
+                  <wp:extent cx="1917700" cy="660400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId78"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1231900" cy="520700"/>
+                            <a:ext cx="1917700" cy="660400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:bookmarkStart w:name="z175" w:id="103"/>
+          <w:bookmarkStart w:name="z284" w:id="123"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 где:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="103"/>
+          <w:bookmarkEnd w:id="123"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>S – доля детей с ограниченными возможностями развития, охваченных психолого-педагогической поддержкой и ранней коррекцией;</w:t>
+              <w:t>C – число преступлений против половой неприкосновенности несовершеннолетних на 100000 детей;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>G – численность детей с ограниченными возможностями развития, охваченных психолого-педагогической поддержкой и ранней коррекцией специальными организациями (КППК, РЦ, аутизм-центры, логопункты, КПИ);</w:t>
-[...17 lines deleted...]
-F – общая численность детей с ограниченными возможностями развития.</w:t>
+              <w:t xml:space="preserve">N – число преступлений против половой неприкосновенности несовершеннолетних (за год); </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+P0-18 – среднегодовая численность населения в возрасте 0-18 лет.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -25335,130 +38582,130 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-МОН РК</w:t>
+КПСиСУ ГП РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
+14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Доля трехсменных общеобразовательных школ от общего количества общеобразовательных школ</w:t>
+Число уголовных правонарушений, совершенных несовершеннолетними или при их соучастии, на 100000 детей в возрасте 14-17 лет, ед.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25486,51 +38733,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Соотношение численности общеобразовательных школ с трехсменным обучением к общему количеству общеобразовательных школ.</w:t>
+Уровень преступности – число зарегистрированных преступлений в расчете на определенное число населения данного района, области, республики. Для определения коэффициента распространенности преступлений среди несовершеннолетних в знаменатель формулы включается численность лиц в возрасте 14-17 лет включительно.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -25574,888 +38821,267 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Формула расчета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z178" w:id="104"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="104"/>
+          <w:bookmarkStart w:name="z287" w:id="124"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="124"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="1193800" cy="546100"/>
+                  <wp:extent cx="2070100" cy="647700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId79"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1193800" cy="546100"/>
+                            <a:ext cx="2070100" cy="647700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:bookmarkStart w:name="z179" w:id="105"/>
+          <w:bookmarkStart w:name="z288" w:id="125"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 где:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="105"/>
+          <w:bookmarkEnd w:id="125"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">S – доля трехсменных общеобразовательных школ от общего количества общеобразовательных школ; </w:t>
+              <w:t>C – число уголовных правонарушений, совершенных несовершеннолетними или при их соучастии, на 100000 детей в возрасте 14-17 лет;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">T – число общеобразовательных школ с трехсменным обучением; </w:t>
-[...470 lines deleted...]
-          <w:bookmarkEnd w:id="106"/>
+              <w:t xml:space="preserve">N – число уголовных правонарушений, совершенных несовершеннолетними или при их соучастии (за год); </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="1447800" cy="533400"/>
+                  <wp:extent cx="685800" cy="304800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId80"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1447800" cy="533400"/>
+                            <a:ext cx="685800" cy="304800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...166 lines deleted...]
-            </w:r>
+              <w:t>– среднегодовая численность населения в возрасте 14-17 лет.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
@@ -26520,51 +39146,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Данные опроса (опрос детей в возрасте 10-18 лет с разрешения родителей)</w:t>
+Статистические данные</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -26623,130 +39249,130 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результаты опроса</w:t>
+КПСиСУ ГП РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10.</w:t>
+15.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Доля детей, охваченных финансовой и материальной помощью в государственных организациях образования</w:t>
+Число уголовных правонарушений против семьи и несовершеннолетних на 100000 детей, ед.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26774,51 +39400,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Соотношение численности детей, охваченных финансовой и материальной помощью в государственных организациях образования, к общей численности детей в государственных организациях образования.</w:t>
+Уровень уголовных правонарушений против семьи и несовершеннолетних – число зарегистрированных уголовных правонарушений против семьи и несовершеннолетних в расчете на определенное число (как правило, 100000) детского населения.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -26862,209 +39488,120 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Формула расчета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z186" w:id="108"/>
-[...157 lines deleted...]
-F – общая численность детей в государственных организациях образования.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C=NP×100000,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+где: C – число уголовных правонарушений против семьи и несовершеннолетних на 100000 детей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+N – число уголовных правонарушений против семьи и несовершеннолетних (за год);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Р – среднегодовая численность населения в возрасте 0-18 лет.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -27226,3470 +39763,394 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-БНС АСПиР РК</w:t>
-[...3046 lines deleted...]
-МЗ РК</w:t>
+КПСиСУ ГП РК</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z222" w:id="118"/>
+    <w:bookmarkStart w:name="z291" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Направление "Благосостояние страны"</w:t>
+        <w:t xml:space="preserve"> Итоговое значение индекса</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
-            <w:tcBorders>
-[...22 lines deleted...]
-                <w:b/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z292" w:id="127"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нормализация данных</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="127"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Описание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z293" w:id="128"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Вес данных будет получен путем нормализации исходных значений анализируемых данных. После нормализации вес данных будет в диапазоне от 0 до 100. Самый минимальный вес – 0, максимальный – 100. </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="128"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
-[...29 lines deleted...]
-п/п
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нормализация опросных данных обрабатывается и результаты определяют значение опросных данных (по регионам, районам и т.д.).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 </w:t>
             </w:r>
-          </w:p>
-[...33 lines deleted...]
-Данные
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Если в анкете задан один вопрос, то его результат (в процентах) используется напрямую. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 </w:t>
             </w:r>
-          </w:p>
-[...34 lines deleted...]
-</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Если в анкете два или более вопроса, тогда полученные результаты по каждому вопросу суммируются и выводится среднее значение. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Формулы нормализации используются как для статистических данных, так и для опросных.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...169 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
@@ -30723,1588 +40184,545 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Формула расчета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z225" w:id="120"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="120"/>
+          <w:bookmarkStart w:name="z297" w:id="129"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="129"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="7124700" cy="800100"/>
+                  <wp:extent cx="2743200" cy="571500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId90"/>
+                          <a:blip r:embed="rId81"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="7124700" cy="800100"/>
+                            <a:ext cx="2743200" cy="571500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:bookmarkStart w:name="z298" w:id="130"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+где:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="130"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>где:</w:t>
+              <w:t>I – нормализованное значение;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ВРПна душу населения – валовой региональный продукт на душу населения;</w:t>
+              <w:t>x – исходное (преобразуемое) значение;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ВРП  – валовой региональный продукт;</w:t>
-[...385 lines deleted...]
-          <w:bookmarkEnd w:id="121"/>
+              <w:t>min(x) – минимальное значение;</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Опрос населения осуществляется методом ведения интервью путем непосредственного посещения интервьюерами домашних хозяйств.</w:t>
+              <w:t>max x – максимальное значение.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Официальная статистическая информация по уровню безработицы формируется по следующим группам:</w:t>
-[...685 lines deleted...]
-          <w:bookmarkEnd w:id="122"/>
+              <w:t>Если данные измеряют отрицательное значение благополучия (например, младенческая смертность), тогда используется следующая формула:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="1727200" cy="457200"/>
+                  <wp:extent cx="3136900" cy="571500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId91"/>
+                          <a:blip r:embed="rId82"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1727200" cy="457200"/>
+                            <a:ext cx="3136900" cy="571500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...120 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...91 lines deleted...]
-Статистические данные</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z304" w:id="131"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Расчет компонентов</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="131"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Описание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z305" w:id="132"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Компоненты рассчитываются путем суммирования входящих в них нормализованных данных.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="132"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Максимально возможный вес каждого компонента равен количеству входящих в них данных. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -32327,828 +40745,370 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Источник данных</w:t>
-[...252 lines deleted...]
-              <w:t>
 Формула расчета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z240" w:id="124"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="124"/>
+          <w:bookmarkStart w:name="z306" w:id="133"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="133"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="1562100" cy="419100"/>
+                  <wp:extent cx="2603500" cy="736600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId92"/>
+                          <a:blip r:embed="rId83"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1562100" cy="419100"/>
+                            <a:ext cx="2603500" cy="736600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...28 lines deleted...]
-          <w:bookmarkStart w:name="z241" w:id="125"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkStart w:name="z307" w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 где:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="125"/>
+          <w:bookmarkEnd w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>q ср.i – средняя концентрация i-того вещества;</w:t>
-[...269 lines deleted...]
-7) более 10,0 – чрезвычайно грязная.</w:t>
+              <w:t>C – вес компонента;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+I – вес показателя, который входит в рассчитываемый компонент.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...91 lines deleted...]
-Статистические данные</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Расчет направления </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(1-вариант)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Описание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Расчет весов и индексов отдельных направлений производится путем определения арифметического среднего весов входящих в них компонентов. Максимально возможный вес соответствует общему количеству всех данных, входящих в направление.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -33171,587 +41131,415 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Источник данных</w:t>
-[...252 lines deleted...]
-              <w:t>
 Формула расчета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z252" w:id="126"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="126"/>
+          <w:bookmarkStart w:name="z309" w:id="135"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="135"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="1397000" cy="482600"/>
+                  <wp:extent cx="2222500" cy="584200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId93"/>
+                          <a:blip r:embed="rId84"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1397000" cy="482600"/>
+                            <a:ext cx="2222500" cy="584200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...11 lines deleted...]
-          <w:bookmarkStart w:name="z253" w:id="127"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkStart w:name="z310" w:id="136"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 где:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="127"/>
+          <w:bookmarkEnd w:id="136"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>S – доля автомобильных дорог c твердым покрытием;</w:t>
+              <w:t>DI – вес или индекс направления;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Rhc– протяженность автомобильных дорог с твердым покрытием;</w:t>
-[...17 lines deleted...]
-R – общая протяженность автомобильных дорог.</w:t>
+              <w:t>C – вес компонента, который входит в рассчитываемое направление;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+n – максимально возможный вес всех компонентов направления.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...91 lines deleted...]
-Статистические данные</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Расчет направления </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(2-вариант)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Описание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Весы и соответственно индексы направлений также можно рассчитать без учета компонентов, напрямую, путем определения арифметического среднего всех данных направления.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -33774,604 +41562,398 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Источник данных</w:t>
-[...252 lines deleted...]
-              <w:t>
 Формула расчета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z256" w:id="128"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="128"/>
+          <w:bookmarkStart w:name="z313" w:id="137"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="137"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="1168400" cy="469900"/>
+                  <wp:extent cx="2171700" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId94"/>
+                          <a:blip r:embed="rId85"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1168400" cy="469900"/>
+                            <a:ext cx="2171700" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:bookmarkStart w:name="z257" w:id="129"/>
+          <w:bookmarkStart w:name="z314" w:id="138"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 где:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="129"/>
+          <w:bookmarkEnd w:id="138"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>S – доля детей в возрасте 10-18 лет и родителей, которые отметили, что у них во дворе имеются дворовые площадки и спортивные сооружения;</w:t>
+              <w:t>DI – вес или индекс направления;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>N – количество детей в возрасте 10-18 лет и родителей, которые отметили, что у них во дворе имеются дворовые площадки и спортивные сооружения;</w:t>
-[...17 lines deleted...]
-P – общее количество опрашиваемых детей в возрасте 10-18 лет и родителей.</w:t>
+              <w:t>I – вес показателя, который входит в рассчитываемое направление;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+n – общее количество данных направления.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...91 lines deleted...]
-Данные опроса (опрос детей в возрасте 10-18 лет и их родителей)</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Расчет итогового индекса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Описание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+При расчете итогового индекса также используется среднее арифметическое взвешенное значение. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -34394,8511 +41976,1678 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Источник данных</w:t>
-[...252 lines deleted...]
-              <w:t>
 Формула расчета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z260" w:id="130"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="130"/>
+          <w:bookmarkStart w:name="z317" w:id="139"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="139"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="1536700" cy="520700"/>
+                  <wp:extent cx="2489200" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId95"/>
+                          <a:blip r:embed="rId86"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1536700" cy="520700"/>
+                            <a:ext cx="2489200" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...122 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>– дневные государственные общеобразовательные организации среднего образования, подведомственные МИО, обеспеченные видеонаблюдением, соответствующим принятым стандартам и техническим требованиям уполномоченного органа;</w:t>
-[...543 lines deleted...]
-          <w:bookmarkStart w:name="z265" w:id="133"/>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkStart w:name="z318" w:id="140"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 где:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="133"/>
+          <w:bookmarkEnd w:id="140"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>S – доля общей площади всего жилищного фонда, оборудованной центральной канализацией;</w:t>
+              <w:t>CWI – итоговый индекс;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Hhg– объем жилищного фонда, оборудованного центральной канализацией;</w:t>
-[...4088 lines deleted...]
-КПСиСУ ГП РК</w:t>
+              <w:t>D – вес каждого направления;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+n – общее количество направлений.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z291" w:id="145"/>
+    <w:bookmarkStart w:name="z321" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Итоговое значение индекса</w:t>
+        <w:t>
+      Примечание: расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3075"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...163 lines deleted...]
-          <w:bookmarkEnd w:id="147"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b w:val="false"/>
-[...6 lines deleted...]
-          </w:p>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>МИО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b w:val="false"/>
-[...50 lines deleted...]
-Формулы нормализации используются как для статистических данных, так и для опросных.</w:t>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>местные исполнительные органы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...380 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МНВО РК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министерство науки и высшего образования Республики Казахстан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...179 lines deleted...]
-Максимально возможный вес каждого компонента равен количеству входящих в них данных. </w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МП РК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министерство просвещения Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...206 lines deleted...]
-I – вес показателя, который входит в рассчитываемый компонент.</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КПСиСУ ГП РК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Комитет по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...156 lines deleted...]
-Расчет весов и индексов отдельных направлений производится путем определения арифметического среднего весов входящих в них компонентов. Максимально возможный вес соответствует общему количеству всех данных, входящих в направление.</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МЗ РК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министерство здравоохранения Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...251 lines deleted...]
-n – максимально возможный вес всех компонентов направления.</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МВД РК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министерство внутренних дел Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...156 lines deleted...]
-Весы и соответственно индексы направлений также можно рассчитать без учета компонентов, напрямую, путем определения арифметического среднего всех данных направления.</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МПС РК</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министерство промышленности и строительства Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...251 lines deleted...]
-n – общее количество данных направления.</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+МТ РК </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министерство транспорта Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...139 lines deleted...]
-При расчете итогового индекса также используется среднее арифметическое взвешенное значение. </w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МТС РК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министерство туризма и спорта Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...251 lines deleted...]
-n – общее количество направлений.</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+МТСЗН РК </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министерство труда и социальной защиты населения Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БНС АСПиР РК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+РГП "Казгидромет" МЭПР РК      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+республиканское государственное предприятие на праве хозяйственного ведения "Казгидромет" Министерства экологии и природных ресурсов Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЦГО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+центральные государственные органы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЕНТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единое национальное тестирование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ВРП      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+валовой региональный продукт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ОВПО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+организации высшего и (или) послевузовского образования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z321" w:id="160"/>
-[...775 lines deleted...]
-    <w:bookmarkStart w:name="z322" w:id="161"/>
+    <w:bookmarkStart w:name="z322" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -43220,35 +43969,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/document_image_rId22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/><Relationship Target="media/document_image_rId23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId23"/><Relationship Target="media/document_image_rId24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId24"/><Relationship Target="media/document_image_rId25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId25"/><Relationship Target="media/document_image_rId26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId26"/><Relationship Target="media/document_image_rId27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId27"/><Relationship Target="media/document_image_rId28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId28"/><Relationship Target="media/document_image_rId29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId29"/><Relationship Target="media/document_image_rId30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId30"/><Relationship Target="media/document_image_rId31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId31"/><Relationship Target="media/document_image_rId32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId32"/><Relationship Target="media/document_image_rId33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId33"/><Relationship Target="media/document_image_rId34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId34"/><Relationship Target="media/document_image_rId35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId35"/><Relationship Target="media/document_image_rId36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId36"/><Relationship Target="media/document_image_rId37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId37"/><Relationship Target="media/document_image_rId38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId38"/><Relationship Target="media/document_image_rId39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId39"/><Relationship Target="media/document_image_rId40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId40"/><Relationship Target="media/document_image_rId41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId41"/><Relationship Target="media/document_image_rId42.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId42"/><Relationship Target="media/document_image_rId43.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId43"/><Relationship Target="media/document_image_rId44.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId44"/><Relationship Target="media/document_image_rId45.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId45"/><Relationship Target="media/document_image_rId46.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId46"/><Relationship Target="media/document_image_rId47.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId47"/><Relationship Target="media/document_image_rId48.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId48"/><Relationship Target="media/document_image_rId49.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId49"/><Relationship Target="media/document_image_rId50.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId50"/><Relationship Target="media/document_image_rId51.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId51"/><Relationship Target="media/document_image_rId52.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId52"/><Relationship Target="media/document_image_rId53.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId53"/><Relationship Target="media/document_image_rId54.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId54"/><Relationship Target="media/document_image_rId55.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId55"/><Relationship Target="media/document_image_rId56.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId56"/><Relationship Target="media/document_image_rId57.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId57"/><Relationship Target="media/document_image_rId58.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId58"/><Relationship Target="media/document_image_rId59.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId59"/><Relationship Target="media/document_image_rId60.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId60"/><Relationship Target="media/document_image_rId61.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId61"/><Relationship Target="media/document_image_rId62.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId62"/><Relationship Target="media/document_image_rId63.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId63"/><Relationship Target="media/document_image_rId64.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId64"/><Relationship Target="media/document_image_rId65.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId65"/><Relationship Target="media/document_image_rId66.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId66"/><Relationship Target="media/document_image_rId67.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId67"/><Relationship Target="media/document_image_rId68.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId68"/><Relationship Target="media/document_image_rId69.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId69"/><Relationship Target="media/document_image_rId70.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId70"/><Relationship Target="media/document_image_rId71.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId71"/><Relationship Target="media/document_image_rId72.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId72"/><Relationship Target="media/document_image_rId73.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId73"/><Relationship Target="media/document_image_rId74.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId74"/><Relationship Target="media/document_image_rId75.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId75"/><Relationship Target="media/document_image_rId76.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId76"/><Relationship Target="media/document_image_rId77.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId77"/><Relationship Target="media/document_image_rId78.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId78"/><Relationship Target="media/document_image_rId79.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId79"/><Relationship Target="media/document_image_rId80.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId80"/><Relationship Target="media/document_image_rId81.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId81"/><Relationship Target="media/document_image_rId82.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId82"/><Relationship Target="media/document_image_rId83.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId83"/><Relationship Target="media/document_image_rId84.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId84"/><Relationship Target="media/document_image_rId85.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId85"/><Relationship Target="media/document_image_rId86.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId86"/><Relationship Target="media/document_image_rId87.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId87"/><Relationship Target="media/document_image_rId88.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId88"/><Relationship Target="media/document_image_rId89.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId89"/><Relationship Target="media/document_image_rId90.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId90"/><Relationship Target="media/document_image_rId91.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId91"/><Relationship Target="media/document_image_rId92.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId92"/><Relationship Target="media/document_image_rId93.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId93"/><Relationship Target="media/document_image_rId94.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId94"/><Relationship Target="media/document_image_rId95.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId95"/><Relationship Target="media/document_image_rId96.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId96"/><Relationship Target="media/document_image_rId97.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId97"/><Relationship Target="media/document_image_rId98.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId98"/><Relationship Target="media/document_image_rId99.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId99"/><Relationship Target="media/document_image_rId100.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId100"/><Relationship Target="media/document_image_rId101.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId101"/><Relationship Target="media/document_image_rId102.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId102"/><Relationship Target="media/document_image_rId103.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId103"/><Relationship Target="media/document_image_rId104.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId104"/><Relationship Target="media/document_image_rId105.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId105"/><Relationship Target="media/document_image_rId106.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId106"/><Relationship Target="media/document_image_rId107.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId107"/><Relationship Target="media/document_image_rId108.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId108"/><Relationship Target="media/document_image_rId109.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId109"/><Relationship Target="media/document_image_rId110.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId110"/><Relationship Target="media/document_image_rId111.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId111"/><Relationship Target="media/document_image_rId112.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId112"/><Relationship Target="media/document_image_rId113.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId113"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/document_image_rId22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/><Relationship Target="media/document_image_rId23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId23"/><Relationship Target="media/document_image_rId24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId24"/><Relationship Target="media/document_image_rId25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId25"/><Relationship Target="media/document_image_rId26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId26"/><Relationship Target="media/document_image_rId27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId27"/><Relationship Target="media/document_image_rId28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId28"/><Relationship Target="media/document_image_rId29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId29"/><Relationship Target="media/document_image_rId30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId30"/><Relationship Target="media/document_image_rId31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId31"/><Relationship Target="media/document_image_rId32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId32"/><Relationship Target="media/document_image_rId33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId33"/><Relationship Target="media/document_image_rId34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId34"/><Relationship Target="media/document_image_rId35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId35"/><Relationship Target="media/document_image_rId36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId36"/><Relationship Target="media/document_image_rId37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId37"/><Relationship Target="media/document_image_rId38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId38"/><Relationship Target="media/document_image_rId39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId39"/><Relationship Target="media/document_image_rId40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId40"/><Relationship Target="media/document_image_rId41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId41"/><Relationship Target="media/document_image_rId42.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId42"/><Relationship Target="media/document_image_rId43.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId43"/><Relationship Target="media/document_image_rId44.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId44"/><Relationship Target="media/document_image_rId45.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId45"/><Relationship Target="media/document_image_rId46.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId46"/><Relationship Target="media/document_image_rId47.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId47"/><Relationship Target="media/document_image_rId48.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId48"/><Relationship Target="media/document_image_rId49.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId49"/><Relationship Target="media/document_image_rId50.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId50"/><Relationship Target="media/document_image_rId51.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId51"/><Relationship Target="media/document_image_rId52.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId52"/><Relationship Target="media/document_image_rId53.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId53"/><Relationship Target="media/document_image_rId54.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId54"/><Relationship Target="media/document_image_rId55.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId55"/><Relationship Target="media/document_image_rId56.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId56"/><Relationship Target="media/document_image_rId57.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId57"/><Relationship Target="media/document_image_rId58.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId58"/><Relationship Target="media/document_image_rId59.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId59"/><Relationship Target="media/document_image_rId60.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId60"/><Relationship Target="media/document_image_rId61.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId61"/><Relationship Target="media/document_image_rId62.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId62"/><Relationship Target="media/document_image_rId63.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId63"/><Relationship Target="media/document_image_rId64.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId64"/><Relationship Target="media/document_image_rId65.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId65"/><Relationship Target="media/document_image_rId66.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId66"/><Relationship Target="media/document_image_rId67.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId67"/><Relationship Target="media/document_image_rId68.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId68"/><Relationship Target="media/document_image_rId69.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId69"/><Relationship Target="media/document_image_rId70.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId70"/><Relationship Target="media/document_image_rId71.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId71"/><Relationship Target="media/document_image_rId72.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId72"/><Relationship Target="media/document_image_rId73.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId73"/><Relationship Target="media/document_image_rId74.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId74"/><Relationship Target="media/document_image_rId75.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId75"/><Relationship Target="media/document_image_rId76.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId76"/><Relationship Target="media/document_image_rId77.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId77"/><Relationship Target="media/document_image_rId78.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId78"/><Relationship Target="media/document_image_rId79.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId79"/><Relationship Target="media/document_image_rId80.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId80"/><Relationship Target="media/document_image_rId81.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId81"/><Relationship Target="media/document_image_rId82.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId82"/><Relationship Target="media/document_image_rId83.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId83"/><Relationship Target="media/document_image_rId84.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId84"/><Relationship Target="media/document_image_rId85.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId85"/><Relationship Target="media/document_image_rId86.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId86"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>