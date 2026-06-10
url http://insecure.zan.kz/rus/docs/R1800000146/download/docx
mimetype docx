--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5c3c43b" w14:textId="5c3c43b">
+    <w:p w14:paraId="c75f6a1" w14:textId="c75f6a1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -496,68 +496,152 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 16 ноября 2018 года №146-р</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В состав предусматривается изменение распоряжениями Премьер-Министра РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44-p</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Состав Межведомственной комиссии по вопросам регулирования предпринимательской деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Состав с изменениями, внесенными распоряжениями Премьер-Министра РК от 11.04.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -732,310 +816,310 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 05.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 26-р</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заместитель Премьер-Министра – Министр национальной экономики Республики Казахстан, председатель</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z13" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      председатель правления Национальной палаты предпринимателей Республики Казахстан "Атамекен", заместитель председателя (по согласованию)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
-[...15 lines deleted...]
-      председатель правления Национальной палаты предпринимателей Республики Казахстан "Атамекен", заместитель председателя (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      директор Департамента Министерства национальной экономики Республики Казахстан, секретарь</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
-[...15 lines deleted...]
-      директор Департамента Министерства национальной экономики Республики Казахстан, секретарь</w:t>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      депутаты Мажилиса Парламента Республики Казахстан (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
-[...15 lines deleted...]
-      депутаты Мажилиса Парламента Республики Казахстан (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заместитель Председателя Агентства Республики Казахстан по финансовому мониторингу (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
-[...15 lines deleted...]
-      заместитель Председателя Агентства Республики Казахстан по финансовому мониторингу (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вице-министр цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
-[...15 lines deleted...]
-      вице-министр цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вице-министр юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
-[...15 lines deleted...]
-      вице-министр юстиции Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z41" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вице-министр транспорта Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z41" w:id="13"/>
-[...15 lines deleted...]
-      вице-министр транспорта Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вице-министр финансов Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
-[...15 lines deleted...]
-      вице-министр финансов Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z42" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вице-министр промышленности и строительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z42" w:id="15"/>
-[...15 lines deleted...]
-      вице-министр промышленности и строительства Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вице-министр национальной экономики Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
-[...15 lines deleted...]
-      вице-министр национальной экономики Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заместитель председателя правления Национальной палаты предпринимателей Республики Казахстан "Атамекен" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
-[...15 lines deleted...]
-      заместитель председателя правления Национальной палаты предпринимателей Республики Казахстан "Атамекен" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      руководитель форума предпринимателей Казахстана (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уполномоченный по защите прав предпринимателей Казахстана (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -1132,518 +1216,586 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 16 ноября 2018 года №146-р</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПОЛОЖЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о Межведомственной комиссии по вопросам регулирования предпринимательской деятельности</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Межведомственная комиссия по вопросам регулирования предпринимательской деятельности (далее - Комиссия) является консультативно-совещательным органом при Правительстве Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Целью деятельности Комиссии является выработка предложений и рекомендаций по вопросам совершенствования законодательства Республики Казахстан, регулирующего предпринимательскую деятельность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Комиссия в своей деятельности руководствуется Конституцией, законами Республики Казахстан, актами Президента и Правительства Республики Казахстан и иными нормативными правовыми актами, а также настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Рабочим органом Комиссии является Министерство национальной экономики Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Заседания Комиссии проводятся по мере необходимости.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 в редакции распоряжения Премьер-Министра РК от 11.04.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 57-р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Общие положения</w:t>
-[...99 lines deleted...]
-      5. Заседания Комиссии проводятся по мере необходимости.</w:t>
+        <w:t xml:space="preserve"> 2. Задачи Комиссии</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Основными задачами Комиссии являются выработка предложений и рекомендаций по:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) межведомственному взаимодействию по вопросам совершенствования законодательства Республики Казахстан, регулирующего предпринимательскую деятельность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) вопросам совершенствования анализа регуляторного воздействия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) вопросам совершенствования законодательства Республики Казахстан в сфере предпринимательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) итогам рассмотрения информации о неисполнении государственными органами планов по пересмотру действующих регуляторных инструментов и (или)требований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) итогам рассмотрения результатов анализа регуляторного воздействия о введении нового регуляторного инструмента и (или) требования, ужесточении регулирования в отношении субъектов предпринимательства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 5 в редакции распоряжения Премьер-Министра РК от 11.04.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 57-р</w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 6 предусматривается дополнить подпунктом 6) в соответствии с распоряжением Премьер-Министра РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44-p</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 с изменениями, внесенными распоряжением Премьер-Министра РК от 10.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49-р</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. Задачи Комиссии</w:t>
-[...119 lines deleted...]
-      5) итогам рассмотрения результатов анализа регуляторного воздействия о введении нового регуляторного инструмента и (или) требования, ужесточении регулирования в отношении субъектов предпринимательства.</w:t>
+        <w:t xml:space="preserve"> 3. Организация и порядок работы Комиссии</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:p>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Организация и порядок деятельности Комиссии осуществляются в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> образования, деятельности и упразднения консультативно-совещательных органов при Правительстве Республики Казахстан, утвержденными постановлением Правительства Республики Казахстан от 16 марта 1999 года № 247.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1711,55 +1863,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2085,31 +2237,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>