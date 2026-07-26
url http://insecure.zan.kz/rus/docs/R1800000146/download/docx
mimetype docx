--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c75f6a1" w14:textId="c75f6a1">
+    <w:p w14:paraId="e060c5f" w14:textId="e060c5f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -496,152 +496,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 16 ноября 2018 года №146-р</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...84 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Состав Межведомственной комиссии по вопросам регулирования предпринимательской деятельности</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Состав с изменениями, внесенными распоряжениями Премьер-Министра РК от 11.04.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -813,313 +729,333 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 05.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 26-р</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+        <w:t xml:space="preserve">; от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44-p</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заместитель Премьер-Министра – Министр национальной экономики Республики Казахстан, председатель</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z13" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       председатель правления Национальной палаты предпринимателей Республики Казахстан "Атамекен", заместитель председателя (по согласованию)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       директор Департамента Министерства национальной экономики Республики Казахстан, секретарь</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       депутаты Мажилиса Парламента Республики Казахстан (по согласованию)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заместитель Председателя Агентства Республики Казахстан по финансовому мониторингу (по согласованию)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вице-министр искусственного интеллекта и цифрового развития Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вице-министр юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z41" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z41" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вице-министр транспорта Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вице-министр финансов Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z42" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z42" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вице-министр промышленности и строительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вице-министр национальной экономики Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заместитель председателя правления Национальной палаты предпринимателей Республики Казахстан "Атамекен" (по согласованию)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       руководитель форума предпринимателей Казахстана (по согласованию)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уполномоченный по защите прав предпринимателей Казахстана (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -1216,198 +1152,198 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 16 ноября 2018 года №146-р</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПОЛОЖЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о Межведомственной комиссии по вопросам регулирования предпринимательской деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Межведомственная комиссия по вопросам регулирования предпринимательской деятельности (далее - Комиссия) является консультативно-совещательным органом при Правительстве Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Целью деятельности Комиссии является выработка предложений и рекомендаций по вопросам совершенствования законодательства Республики Казахстан, регулирующего предпринимательскую деятельность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Комиссия в своей деятельности руководствуется Конституцией, законами Республики Казахстан, актами Президента и Правительства Республики Казахстан и иными нормативными правовыми актами, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Рабочим органом Комиссии является Министерство национальной экономики Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Заседания Комиссии проводятся по мере необходимости.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1426,376 +1362,346 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Задачи Комиссии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Основными задачами Комиссии являются выработка предложений и рекомендаций по:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) межведомственному взаимодействию по вопросам совершенствования законодательства Республики Казахстан, регулирующего предпринимательскую деятельность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) вопросам совершенствования анализа регуляторного воздействия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) вопросам совершенствования законодательства Республики Казахстан в сфере предпринимательства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) итогам рассмотрения информации о неисполнении государственными органами планов по пересмотру действующих регуляторных инструментов и (или)требований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) итогам рассмотрения результатов анализа регуляторного воздействия о введении нового регуляторного инструмента и (или) требования, ужесточении регулирования в отношении субъектов предпринимательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) итогам анализа эффективности мер государственной поддержки частного предпринимательства.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 с изменениями, внесенными распоряжениями Премьер-Министра РК от 10.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49-р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44-p</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...88 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Организация и порядок работы Комиссии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Организация и порядок деятельности Комиссии осуществляются в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> образования, деятельности и упразднения консультативно-совещательных органов при Правительстве Республики Казахстан, утвержденными постановлением Правительства Республики Казахстан от 16 марта 1999 года № 247.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1863,55 +1769,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2237,31 +2143,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>