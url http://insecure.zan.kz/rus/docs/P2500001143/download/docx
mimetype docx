--- v0 (2026-03-12)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c7f0911" w14:textId="c7f0911">
+    <w:p w14:paraId="054927b" w14:textId="054927b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнений в некоторые решения Правительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правительства Республики Казахстан от 25 декабря 2025 года № 1143</w:t>
+        <w:t>Постановление Правительства Республики Казахстан от 25 декабря 2025 года № 1143.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -696,1264 +696,1220 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z13" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1. Определить Комитет цифровых активов и прорывных технологий Министерства искусственного интеллекта и цифрового развития Республики Казахстан лицензиаром по осуществлению лицензирования деятельности по цифровому майнингу.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z14" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Утратил силу постановлением Правительства РК от 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 402 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. В </w:t>
+      3. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правительства Республики Казахстан от 25 апреля 2023 года № 325 "Об определении органа, уполномоченного на выдачу разрешений второй категории на выпуск и обращение обеспеченных цифровых активов":</w:t>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 9 октября 2025 года № 846 "О мерах по реализации Указа Президента Республики Казахстан от 18 сентября 2025 года № 997 "О мерах по дальнейшему совершенствованию системы государственного управления":</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z18" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Положении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о Министерстве искусственного интеллекта и цифрового развития Республики Казахстан, утвержденном указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 1</w:t>
-[...68 lines deleted...]
-        <w:t xml:space="preserve"> Правительства Республики Казахстан от 9 октября 2025 года № 846 "О мерах по реализации Указа Президента Республики Казахстан от 18 сентября 2025 года № 997 "О мерах по дальнейшему совершенствованию системы государственного управления":</w:t>
+        <w:t>подпункт 5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "5) республиканское государственное учреждение "Комитет цифровых активов и прорывных технологий".";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z18" w:id="9"/>
+    <w:bookmarkStart w:name="z21" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Положении</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> о Министерстве искусственного интеллекта и цифрового развития Республики Казахстан, утвержденном указанным постановлением:</w:t>
+        <w:t>пункте 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункт 5)</w:t>
-[...28 lines deleted...]
-      "5) республиканское государственное учреждение "Комитет цифровых активов и прорывных технологий".";</w:t>
+        <w:t>подпункты 182)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>183)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "182) разработка и утверждение правил деятельности автономного кластерного фонда "Астана Хаб";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z21" w:id="11"/>
-[...35 lines deleted...]
-        <w:t>:</w:t>
+    <w:bookmarkStart w:name="z24" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      183) осуществление координации деятельности автономного кластерного фонда "Астана Хаб";";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункты 182)</w:t>
-[...71 lines deleted...]
-    <w:bookmarkEnd w:id="13"/>
+        <w:t>подпункт 184)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункт 184)</w:t>
-[...11 lines deleted...]
-    </w:p>
+        <w:t>подпункт 185)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "185) утверждение правил представления сведений о привлеченных иностранцах и лицах без гражданства автономным кластерным фондом "Астана Хаб", представляемых уполномоченному органу по вопросам миграции населения и Комитету национальной безопасности Республики Казахстан, их состава и периодичности по согласованию с уполномоченным органом по вопросам миграции населения и Комитетом национальной безопасности Республики Казахстан;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z28" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить подпунктами 185-1) и 185-2) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z29" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "185-1) утверждение правил включения юридических лиц, имеющих статус научных организаций, акционерных инвестиционных фондов рискового инвестирования, организаций образования, технологических парков, отраслевых конструкторских бюро, центров коммерциализации технологий, национальных институтов развития, национальных управляющих холдингов, национальных холдингов, национальных компаний, а также юридических лиц, осуществляющих инновационную деятельность, в перечень участников инновационного кластера;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z30" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      185-2) разработка и утверждение правил обеспечения мониторинга развития национальной инновационной системы;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункт 185)</w:t>
+        <w:t>подпункт 280)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="14"/>
-[...55 lines deleted...]
-      "185-1) утверждение правил включения юридических лиц, имеющих статус научных организаций, акционерных инвестиционных фондов рискового инвестирования, организаций образования, технологических парков, отраслевых конструкторских бюро, центров коммерциализации технологий, национальных институтов развития, национальных управляющих холдингов, национальных холдингов, национальных компаний, а также юридических лиц, осуществляющих инновационную деятельность, в перечень участников инновационного кластера;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "280) утверждение состава и положения Управляющего комитета автономного кластерного фонда "Астана Хаб";";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z30" w:id="17"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункт 280)</w:t>
+        <w:t>подпункт 285)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="18"/>
-[...15 lines deleted...]
-      "280) утверждение состава и положения Управляющего комитета автономного кластерного фонда "Астана Хаб";";</w:t>
+    <w:bookmarkStart w:name="z34" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "285) определение порядка установления соответствия участника автономного кластерного фонда "Астана Хаб" условиям уменьшения корпоративного подоходного налога на 100 процентов по доходам от оказания услуг в сфере информатизации, предусмотренным подпунктами 3), 4) и 5) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> статьи 741 Налогового кодекса Республики Казахстан, по согласованию с центральным уполномоченным органом по государственному планированию и уполномоченным органом в сфере обеспечения поступлений налогов и других обязательных платежей в бюджет;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z35" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить подпунктами 291-1), 291-2) и 291-3) следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z36" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "291-1) разработка и утверждение методики определения перечня и расчета объемов товаров, необходимых для выполнения мобилизационного заказа в соответствующей сфере, по согласованию с уполномоченным органом в области мобилизационной подготовки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z37" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      291-2) проведение анализа потребностей организаций, имеющих мобилизационный заказ в соответствии с методикой определения перечня и расчета объемов товаров, необходимых для выполнения мобилизационного заказа в соответствующей сфере, для формирования номенклатуры и объемов хранения материальных ценностей государственного материального резерва в части мобилизационного резерва;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z38" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      291-3) внесение предложений по номенклатуре и объемам хранения материальных ценностей государственного материального резерва в части мобилизационного резерва в уполномоченный орган в области государственного материального резерва;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункт 285)</w:t>
+        <w:t>подпункт 312)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="19"/>
-[...95 lines deleted...]
-      291-2) проведение анализа потребностей организаций, имеющих мобилизационный заказ в соответствии с методикой определения перечня и расчета объемов товаров, необходимых для выполнения мобилизационного заказа в соответствующей сфере, для формирования номенклатуры и объемов хранения материальных ценностей государственного материального резерва в части мобилизационного резерва;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "312) определение отраслевых центров технологических компетенций в курируемых отраслях;";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z38" w:id="23"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункт 312)</w:t>
+        <w:t>подпункт 334)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="24"/>
-[...15 lines deleted...]
-      "312) определение отраслевых центров технологических компетенций в курируемых отраслях;";</w:t>
+    <w:bookmarkStart w:name="z42" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "334) осуществление государственного контроля в сфере цифровых активов, а также за соблюдением лицами, осуществляющими выпуск и обращение обеспеченных цифровых активов, законодательства Республики Казахстан о противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z43" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить подпунктом 334-1) следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z44" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "334-1) установление требований к правилам внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения для операторов почты, оказывающих услуги по переводу денег, и лиц, осуществляющих выпуск и обращение обеспеченных цифровых активов, по согласованию с уполномоченным органом по финансовому мониторингу;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункт 334)</w:t>
+        <w:t>подпункт 421)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="25"/>
-[...35 lines deleted...]
-      дополнить подпунктом 334-1) следующего содержания:</w:t>
+    <w:bookmarkStart w:name="z46" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "421) осуществление контроля за соблюдением Национальным оператором почты законодательства Республики Казахстан о противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения при осуществлении им услуг почтовой связи;".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z44" w:id="27"/>
-[...15 lines deleted...]
-      "334-1) установление требований к правилам внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения для операторов почты, оказывающих услуги по переводу денег, и лиц, осуществляющих выпуск и обращение обеспеченных цифровых активов, по согласованию с уполномоченным органом по финансовому мониторингу;";</w:t>
+    <w:bookmarkStart w:name="z47" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:p>
-[...94 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>