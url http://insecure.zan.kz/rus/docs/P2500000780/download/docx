--- v0 (2025-11-13)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="17125ee" w14:textId="17125ee">
+    <w:p w14:paraId="cb0c0d6" w14:textId="cb0c0d6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении сортов растения конопли (каннабиса), разрешенных к культивированию в промышленных целях, не связанных с производством или изготовлением наркотических средств и психотропных веществ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правительства Республики Казахстан от 22 сентября 2025 года № 780</w:t>
+        <w:t>Постановление Правительства Республики Казахстан от 22 сентября 2025 года № 780.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -505,50 +505,95 @@
               </w:rPr>
               <w:t>от 22 сентября 2025 года № 780</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сорта растения конопли (каннабиса), разрешенные к культивированию в промышленных целях, не связанных с производством или изготовлением наркотических средств и психотропных веществ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Сорта растения – в редакции постановления Правительства РК от 11.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -665,893 +710,881 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Соединенные Штаты Америки</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Bialobrzeskie</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соединенные Штаты Америки</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
-[...71 lines deleted...]
-Canda</w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бялобжеске</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Bialobrzeskie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
-[...71 lines deleted...]
-Carmagnola</w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Канда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Canda</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
-[...71 lines deleted...]
-Carmagnola Select</w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Карманьола</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Carmagnola</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
-[...71 lines deleted...]
-Grandi</w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Карманьола Селект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Carmagnola Select</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
-[...71 lines deleted...]
-Henola</w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гранди</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Grandi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1620,51 +1653,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1733,51 +1766,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1846,51 +1879,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10.</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1959,51 +1992,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11.</w:t>
+10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2072,51 +2105,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12.</w:t>
+11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2185,51 +2218,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13.</w:t>
+12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2340,51 +2373,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14.</w:t>
+13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2453,51 +2486,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15.</w:t>
+14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2566,51 +2599,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16.</w:t>
+15.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2679,51 +2712,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17.</w:t>
+16.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2792,23407 +2825,22206 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18.</w:t>
-[...71 lines deleted...]
-Han NW0000</w:t>
+17.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хан КОЛД</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Han COLD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19.</w:t>
-[...71 lines deleted...]
-Han COLD</w:t>
+18.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Морпет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Morpeth</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Morpeth</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Федеративная Республика Германия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Федеративная Республика Германия</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Анджело</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Angelo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21.</w:t>
-[...71 lines deleted...]
-Angelo</w:t>
+20.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Энджи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Angie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22.</w:t>
-[...71 lines deleted...]
-Ambassador</w:t>
+21.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Анка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Anka</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23.</w:t>
-[...71 lines deleted...]
-Angie</w:t>
+22.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КанМа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+CanMa</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24.</w:t>
-[...71 lines deleted...]
-Anka</w:t>
+23.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Краг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Crag</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25.</w:t>
-[...71 lines deleted...]
-CanMa</w:t>
+24.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дени</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Deni</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26.</w:t>
-[...71 lines deleted...]
-Carmen</w:t>
+25.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Эйти Эйт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Eighty Eight</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27.</w:t>
-[...71 lines deleted...]
-Chola</w:t>
+26.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ESTA-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ESTA-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28.</w:t>
-[...71 lines deleted...]
-Citrico</w:t>
+27.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фасамо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Fasamo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29.</w:t>
-[...71 lines deleted...]
-Crag</w:t>
+28.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фелина 34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Felina 34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30.</w:t>
-[...71 lines deleted...]
-Delores</w:t>
+29.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Феримон</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ferimon</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31.</w:t>
-[...71 lines deleted...]
-Deni</w:t>
+30.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фибранова</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Fibranova</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32.</w:t>
-[...71 lines deleted...]
-Duchess</w:t>
+31.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фибрико</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Fibriko</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33.</w:t>
-[...71 lines deleted...]
-Eighty Eight</w:t>
+32.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фибримон 24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Fibrimon 24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34.</w:t>
-[...71 lines deleted...]
-ESTA-1</w:t>
+33.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фибримон 56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Fibrimon 56</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35.</w:t>
-[...71 lines deleted...]
-Fasamo</w:t>
+34.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Георгина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Georgina</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36.</w:t>
-[...71 lines deleted...]
-Felina 34</w:t>
+35.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГранМа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+GranMa</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-37.</w:t>
-[...71 lines deleted...]
-Ferimon</w:t>
+36.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индиго</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Indigo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38.</w:t>
-[...71 lines deleted...]
-Fibranova</w:t>
+37.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IPB45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IPB45</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39.</w:t>
-[...71 lines deleted...]
-Fibriko</w:t>
+38.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Джои</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Joey</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40.</w:t>
-[...71 lines deleted...]
-Fibrimon 24</w:t>
+39.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Джуди</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Judy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41.</w:t>
-[...71 lines deleted...]
-Fibrimon 56</w:t>
+40.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Надин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Nadine</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42.</w:t>
-[...71 lines deleted...]
-Georgina</w:t>
+41.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+NWG 2463</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+NWG 2463</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43.</w:t>
-[...71 lines deleted...]
-GranMa</w:t>
+42.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+NWG 2730</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+NWG 2730</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-44.</w:t>
-[...71 lines deleted...]
-Grandi</w:t>
+43.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пембина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Pembina</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45.</w:t>
-[...71 lines deleted...]
-Indigo</w:t>
+44.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Петера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Petera</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46.</w:t>
-[...71 lines deleted...]
-IPB45</w:t>
+45.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пиколо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Picolo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47.</w:t>
-[...71 lines deleted...]
-Joey</w:t>
+46.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рак</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Rak</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-48.</w:t>
-[...71 lines deleted...]
-Judy</w:t>
+47.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фасамо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Fasamo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-49.</w:t>
-[...71 lines deleted...]
-Nadine</w:t>
+48.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Каннакомп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Cannakomp</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50.</w:t>
-[...71 lines deleted...]
-NWG 2463</w:t>
+49.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дельта-405</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Delta-405</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-51.</w:t>
-[...71 lines deleted...]
-NWG 2730</w:t>
+50.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фибранова</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Fibranova</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-52.</w:t>
-[...71 lines deleted...]
-Pembina</w:t>
+51.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фибранте</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Fibrante</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-53.</w:t>
-[...71 lines deleted...]
-Petera</w:t>
+52.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Греция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Glecia</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-54.</w:t>
-[...71 lines deleted...]
-Picolo</w:t>
+53.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Глиана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Gliana</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55.</w:t>
-[...71 lines deleted...]
-Rak</w:t>
+54.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Марселло</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Marcello</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-56.</w:t>
-[...71 lines deleted...]
-Fasamo</w:t>
+55.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Маркант</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Markant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-57.</w:t>
-[...71 lines deleted...]
-Cannakomp</w:t>
+56.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сильвана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Silvana</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Delta-405</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Новая Зеландия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-59.</w:t>
-[...71 lines deleted...]
-Fibranova</w:t>
+57.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Анка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Anka</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Fibrante</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Япония</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-61.</w:t>
-[...71 lines deleted...]
-Glecia</w:t>
+58.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тошигиширо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Tochigishiro</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-62.</w:t>
-[...71 lines deleted...]
-Gliana</w:t>
+59.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нашинойде 15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Nashinoide 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Marcello</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итальянская Республика</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-64.</w:t>
-[...71 lines deleted...]
-Markant</w:t>
+60.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Карма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Carma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-65.</w:t>
-[...71 lines deleted...]
-Silvana</w:t>
+61.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Карманьола селеционата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Carmagnola selezionata</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-66.</w:t>
-[...71 lines deleted...]
-Uniko B</w:t>
+62.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кармалеонте</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Carmaleonte</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Новая Зеландия</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+63.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Моноика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Monoica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-67.</w:t>
-[...71 lines deleted...]
-Anka</w:t>
+64.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Карманьола Селект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Carmagnola Select</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Япония</w:t>
+Канада</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68.</w:t>
-[...71 lines deleted...]
-Tochigishiro</w:t>
+65.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+A1 HCFX</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+A1 HCFX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Итальянская Республика</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+66.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+А1 МАКМОНО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+A1 MACMONO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-69.</w:t>
-[...71 lines deleted...]
-Carma</w:t>
+67.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аотеароа 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Aotearoa 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-70.</w:t>
-[...71 lines deleted...]
-Carmagnola</w:t>
+68.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бялобжеске</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Bountiful</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-71.</w:t>
-[...71 lines deleted...]
-Carmagnola selezionata</w:t>
+69.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Канда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Canda</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-72.</w:t>
-[...71 lines deleted...]
-Carmaleonte</w:t>
+70.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+CFX-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+CFX-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-73.</w:t>
-[...71 lines deleted...]
-Eletta Campana</w:t>
+71.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+CFX-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+CFX-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-74.</w:t>
-[...71 lines deleted...]
-Monoica</w:t>
+72.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+CRS-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+CRS-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-75.</w:t>
-[...71 lines deleted...]
-Villanova</w:t>
+73.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Эрлина 8 FC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Earlina 8 FC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-76.</w:t>
-[...71 lines deleted...]
-Carmagnola Select</w:t>
+74.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Катани</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Katani</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-77.</w:t>
-[...71 lines deleted...]
-Grandi</w:t>
+75.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Комполти Саргасзару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Kompolti Sargaszaru</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Канада</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+76.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Джурассик</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Jurassic</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-78.</w:t>
-[...71 lines deleted...]
-A1 HCFX</w:t>
+77.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мама Мария</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Mama Maria</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-79.</w:t>
-[...71 lines deleted...]
-A1 MACMONO</w:t>
+78.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мари</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Marie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-80.</w:t>
-[...71 lines deleted...]
-Aotearoa 1</w:t>
+79.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Марина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Marina</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-81.</w:t>
-[...71 lines deleted...]
-Bountiful</w:t>
+80.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Марта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Martha</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-82.</w:t>
-[...71 lines deleted...]
-Canda</w:t>
+81.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Морин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Maureen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-83.</w:t>
-[...71 lines deleted...]
-CFX-1</w:t>
+82.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+NWG 4000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+NWG 4000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-84.</w:t>
-[...71 lines deleted...]
-CFX-2</w:t>
+83.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пейнтед Лэди</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Painted Lady</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-85.</w:t>
-[...71 lines deleted...]
-CRS-1</w:t>
+84.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ригель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Rigel</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-86.</w:t>
-[...71 lines deleted...]
-Earlina 8 FC</w:t>
+85.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Силезия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Silesia</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-87.</w:t>
-[...71 lines deleted...]
-Finola</w:t>
+86.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вега</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Vega</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-88.</w:t>
-[...71 lines deleted...]
-Katani</w:t>
+87.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Висока</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Visoka</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-89.</w:t>
-[...71 lines deleted...]
-Kompolti Sargaszaru</w:t>
+88.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+X-59 (Хемп Нат)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+X-59 (Hemp Nut)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-90.</w:t>
-[...71 lines deleted...]
-Jurassic</w:t>
+89.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Золотоноша 15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Zolotonosha 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Mama Maria</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Китайская Народная Республика</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-92.</w:t>
-[...71 lines deleted...]
-Marie</w:t>
+90.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Юнма 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Yunma 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-93.</w:t>
-[...71 lines deleted...]
-Marina</w:t>
+91.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Юнма 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Yunma 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-94.</w:t>
-[...71 lines deleted...]
-Martha</w:t>
+92.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Юнма 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Yunma 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-95.</w:t>
-[...71 lines deleted...]
-Maureen</w:t>
+93.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Юнма 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Yunma 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-96.</w:t>
-[...71 lines deleted...]
-NWG 4000</w:t>
+94.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Юнма 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Yunma 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-97.</w:t>
-[...71 lines deleted...]
-Painted Lady</w:t>
+95.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Юнма 7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Yunma 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-98.</w:t>
-[...71 lines deleted...]
-Rigel</w:t>
+96.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лунма 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Longma 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-99.</w:t>
-[...71 lines deleted...]
-Silesia</w:t>
+97.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лунма 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Longma 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100.</w:t>
-[...71 lines deleted...]
-Sirius</w:t>
+98.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лунма 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Longma 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-101.</w:t>
-[...71 lines deleted...]
-Uniko B</w:t>
+99.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бама 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Bama 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-102.</w:t>
-[...71 lines deleted...]
-Vega</w:t>
+100.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Юма 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Yuma 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-103.</w:t>
-[...71 lines deleted...]
-Visoka</w:t>
+101.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Юма 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Yuma 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-104.</w:t>
-[...71 lines deleted...]
-X-59 (Hemp Nut)</w:t>
+102.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Юма 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Yuma 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-105.</w:t>
-[...71 lines deleted...]
-Zolotonosha 15</w:t>
+103.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Юма 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Yuma 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Китайская Народная Республика</w:t>
+Латвийская Республика</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-106.</w:t>
-[...71 lines deleted...]
-Yunma 1</w:t>
+104.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Анка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Anka</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-107.</w:t>
-[...71 lines deleted...]
-Yunma 2</w:t>
+105.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адзелвеси</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Adzelviesi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-108.</w:t>
-[...71 lines deleted...]
-Yunma 3</w:t>
+106.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ассо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Asso</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-109.</w:t>
-[...71 lines deleted...]
-Yunma 4</w:t>
+107.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауста SK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Austa SK</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Yunma 5</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Венгерская Республика</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-111.</w:t>
-[...71 lines deleted...]
-Yunma 7</w:t>
+108.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ютта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Jutta</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-112.</w:t>
-[...71 lines deleted...]
-Longma 1</w:t>
+109.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Катани</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Katani</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-113.</w:t>
-[...71 lines deleted...]
-Longma 2</w:t>
+110.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Комполти</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Kompolti</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-114.</w:t>
-[...71 lines deleted...]
-Longma 3</w:t>
+111.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Комполти Гибрид ТС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Kompolti Hibrid TC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-115.</w:t>
-[...71 lines deleted...]
-Bama 4</w:t>
+112.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Куида</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Quida</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-116.</w:t>
-[...71 lines deleted...]
-Yuma 1</w:t>
+113.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+USO 31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+USO 31</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-117.</w:t>
-[...71 lines deleted...]
-Yuma 2</w:t>
+114.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Комполти</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Kompolti</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-118.</w:t>
-[...71 lines deleted...]
-Yuma 3</w:t>
+115.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Диоика 88</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Dioica 88</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-119.</w:t>
-[...71 lines deleted...]
-Yuma 4</w:t>
+116.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Эпсилон 68</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Epsilon 68</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Латвийская Республика</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+117.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Феримон</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ferimon</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-120.</w:t>
-[...71 lines deleted...]
-Anka</w:t>
+118.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фиброл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Fibrol</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-121.</w:t>
-[...71 lines deleted...]
-Adzelviesi</w:t>
+119.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фиброл 79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Fibror 79</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-122.</w:t>
-[...71 lines deleted...]
-Asso</w:t>
+120.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Айвори</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ivory</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-123.</w:t>
-[...71 lines deleted...]
-Austa SK</w:t>
+121.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КС Бонус</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+KC Bonusz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Венгерская Республика</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+122.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Комполти</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Kompolti</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-124.</w:t>
-[...71 lines deleted...]
-Jutta</w:t>
+123.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Комполти гибрид ТС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Kompolti hibrid TC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-125.</w:t>
-[...71 lines deleted...]
-Katani</w:t>
+124.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сарваши</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Szarvasi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-126.</w:t>
-[...71 lines deleted...]
-Kompolti</w:t>
+125.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тиборсаллаши</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Tiborszallasi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-127.</w:t>
-[...71 lines deleted...]
-Kompolti Hibrid TC</w:t>
+126.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тисса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Tisza</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-128.</w:t>
-[...71 lines deleted...]
-Quida</w:t>
+127.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тиборсаллаши</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Tiborszállási</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-129.</w:t>
-[...71 lines deleted...]
-USO 31</w:t>
+128.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мона 16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Mona 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Kompolti</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мексика</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-131.</w:t>
-[...71 lines deleted...]
-Dioica 88</w:t>
+129.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ловрин 110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Lovrin 110</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-132.</w:t>
-[...71 lines deleted...]
-Epsilon 68</w:t>
+130.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мадре Сейс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Madre Seis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Ferimon</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Королевство Нидерландов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-134.</w:t>
-[...71 lines deleted...]
-Fibrol</w:t>
+131.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остара 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ostara 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Fibror 79</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республика Польша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-136.</w:t>
-[...71 lines deleted...]
-Ivory</w:t>
+132.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Белобжеские</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Bialobrzeskie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-137.</w:t>
-[...71 lines deleted...]
-KC Bonusz</w:t>
+133.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сантьям</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Santiam</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-138.</w:t>
-[...71 lines deleted...]
-Kompolti</w:t>
+134.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+УСО 14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+USO 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-139.</w:t>
-[...71 lines deleted...]
-Kompolti hibrid TC</w:t>
+135.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+А1 Монопурп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+A1 Monopurp</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-140.</w:t>
-[...71 lines deleted...]
-Szarvasi</w:t>
+136.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бэнико</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Beniko</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-141.</w:t>
-[...71 lines deleted...]
-Tiborszallasi</w:t>
+137.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Белобжеские</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Bialobrzeskie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-142.</w:t>
-[...71 lines deleted...]
-Tisza</w:t>
+138.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Липко</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Lipko</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-143.</w:t>
-[...71 lines deleted...]
-Tiborszállási</w:t>
+139.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сукцессив</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Succesiv</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Мексика</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тигра</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Tygra</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-144.</w:t>
-[...71 lines deleted...]
-Lovrin 110</w:t>
+141.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Великопольские</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Wielkopolskie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-145.</w:t>
-[...71 lines deleted...]
-Madre Seis</w:t>
+142.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Войко</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Wojko</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Республика Польша</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+143.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Белобжеские</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Bialobrzeskie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-146.</w:t>
-[...71 lines deleted...]
-Bialobrzeskie</w:t>
+144.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хенола</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Henola</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Santiam</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Российская Федерация</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-148.</w:t>
-[...71 lines deleted...]
-Umpqua</w:t>
+145.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гляна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Glyana/Hlyana</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-149.</w:t>
-[...71 lines deleted...]
-USO 14</w:t>
+146.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МИК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+MIK</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-150.</w:t>
-[...71 lines deleted...]
-A1 Monopurp</w:t>
+147.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Vera</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-151.</w:t>
-[...71 lines deleted...]
-Beniko</w:t>
+148.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Виктория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Victoria</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-152.</w:t>
-[...71 lines deleted...]
-Bialobrzeskie</w:t>
+149.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Екатеринодарская</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ekaterinodarskaya</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-153.</w:t>
-[...71 lines deleted...]
-Lipko</w:t>
+150.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кубанка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Kubanka</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-154.</w:t>
-[...71 lines deleted...]
-Succesiv</w:t>
+151.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Омегадар-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Omegadar-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-155.</w:t>
-[...71 lines deleted...]
-Tygra</w:t>
+152.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Омегадар-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Omegadar-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-156.</w:t>
-[...71 lines deleted...]
-Wielkopolskie</w:t>
+153.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мария</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Mariya</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-157.</w:t>
-[...71 lines deleted...]
-Wojko</w:t>
+154.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Южанка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Yuzhanka</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-158.</w:t>
-[...71 lines deleted...]
-Bialobrzeskie</w:t>
+155.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Надежда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Nadezhda</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Henola</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Румыния</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Российская Федерация</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+156.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лаура Секорд</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Laura Secord</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-160.</w:t>
-[...71 lines deleted...]
-Glyana/Hlyana</w:t>
+157.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Арманка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Armanca</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-161.</w:t>
-[...71 lines deleted...]
-MIK</w:t>
+158.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дакия Секуйени</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Dacia Secuieni</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-162.</w:t>
-[...71 lines deleted...]
-Vera</w:t>
+159.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ловрин 110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Lovrin 110</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-163.</w:t>
-[...71 lines deleted...]
-Victoria</w:t>
+160.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Секуйени Юбилеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Secuieni Jubileu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Ekaterinodarskaya</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Словацкая Республика</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-165.</w:t>
-[...71 lines deleted...]
-Kubanka</w:t>
+161.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КС Дора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+KC Dora</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-166.</w:t>
-[...71 lines deleted...]
-Omegadar-1</w:t>
+162.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КС Виртус</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+KC Virtus</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-167.</w:t>
-[...71 lines deleted...]
-Omegadar-2</w:t>
+163.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КС Зузана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+KC Zuzana</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-168.</w:t>
-[...71 lines deleted...]
-Mariya</w:t>
+164.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КСА Борана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+KCA Borana</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Yuzhanka</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Украина</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-170.</w:t>
-[...71 lines deleted...]
-Nadezhda</w:t>
+165.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+USO-31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+USO-31</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Румыния</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+166.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+USO-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+USO-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-171.</w:t>
-[...71 lines deleted...]
-Laura Secord</w:t>
+167.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гляна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hliana</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-172.</w:t>
-[...71 lines deleted...]
-Armanca</w:t>
+168.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Глесия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hlesiia</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-173.</w:t>
-[...71 lines deleted...]
-Dacia Secuieni</w:t>
+169.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Артемида</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Artemida</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-174.</w:t>
-[...71 lines deleted...]
-Lovrin 110</w:t>
+170.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гармония</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Harmoniia</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-175.</w:t>
-[...71 lines deleted...]
-Secuieni Jubileu</w:t>
+171.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Глухивски 51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hlukhivski 51</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Словацкая Республика</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+172.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Глухивски 85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hlukhivski 85</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-176.</w:t>
-[...71 lines deleted...]
-KC Dora</w:t>
+173.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Миколайчик</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Mykolaichyk</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-177.</w:t>
-[...71 lines deleted...]
-KC Virtus</w:t>
+174.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вик 2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Vik 2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-178.</w:t>
-[...71 lines deleted...]
-KC Zuzana</w:t>
+175.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Виктория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Victoria</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-179.</w:t>
-[...71 lines deleted...]
-KCA Borana</w:t>
+176.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Глера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hlera</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Украина</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+177.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зоряна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Zoryana</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-180.</w:t>
-[...71 lines deleted...]
-USO-31</w:t>
+178.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Золотониски 11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Zolotonis’ki 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-181.</w:t>
-[...71 lines deleted...]
-USO-14</w:t>
+179.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Золотониски 15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Zolotonis’ki 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-182.</w:t>
-[...71 lines deleted...]
-Hliana</w:t>
+180.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Золотоноша 11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Zolotonosha 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-183.</w:t>
-[...71 lines deleted...]
-Hlesiia</w:t>
+181.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Золотоноша 15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Zolotonosha 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-184.</w:t>
-[...71 lines deleted...]
-Artemida</w:t>
+182.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лирына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Liryna</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-185.</w:t>
-[...71 lines deleted...]
-Harmoniia</w:t>
+183.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Medana</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-186.</w:t>
-[...71 lines deleted...]
-Hlukhivski 51</w:t>
+184.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Афина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Afina</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-187.</w:t>
-[...71 lines deleted...]
-Hlukhivski 85</w:t>
+185.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деметра</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Demetra</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-188.</w:t>
-[...71 lines deleted...]
-Mykolaichyk</w:t>
+186.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ника</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Nika</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Vik 2020</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Финляндская Республика</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-190.</w:t>
-[...71 lines deleted...]
-Victoria</w:t>
+187.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Финола</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Finola</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-191.</w:t>
-[...71 lines deleted...]
-Hlera</w:t>
+188.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Финола 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Finola 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Zoryana</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Французская Республика</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-193.</w:t>
-[...71 lines deleted...]
-Zolotonis’ki 11</w:t>
+189.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Альтаир</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Altair</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-194.</w:t>
-[...71 lines deleted...]
-Zolotonis’ki 15</w:t>
+190.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алисса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Alyssa</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-195.</w:t>
-[...71 lines deleted...]
-Zolotonosha 11</w:t>
+191.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+CS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+CS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-196.</w:t>
-[...71 lines deleted...]
-Zolotonosha 15</w:t>
+192.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Федрина 74</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Fedrina 74</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-197.</w:t>
-[...71 lines deleted...]
-Nika</w:t>
+193.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Федора 17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Fedora 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Финляндская Республика</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+194.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Феримон 12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ferimon 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-198.</w:t>
-[...71 lines deleted...]
-Finola</w:t>
+195.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Футура 75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Futura 75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-199.</w:t>
-[...71 lines deleted...]
-Henola</w:t>
+196.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Федора 17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Fedora 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Французская Республика</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+197.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фелина 32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Felina 32</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-200.</w:t>
-[...71 lines deleted...]
-Altair</w:t>
+198.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сантика 23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Santhica 23</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-201.</w:t>
-[...71 lines deleted...]
-Alyssa</w:t>
+199.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сантика 27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Santhica 27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-202.</w:t>
-[...71 lines deleted...]
-CS</w:t>
+200.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сантика 70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Santhica 70</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-203.</w:t>
-[...71 lines deleted...]
-Fedrina 74</w:t>
+201.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Федора 17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Fedora 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Fedora 17</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Чешская Республика</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-205.</w:t>
-[...71 lines deleted...]
-Ferimon 12</w:t>
+202.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Денизе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Denise</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-206.</w:t>
-[...71 lines deleted...]
-Futura 75</w:t>
+203.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Раян</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Rajan</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-207.</w:t>
-[...71 lines deleted...]
-Fedora 17</w:t>
+204.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ратца</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ratza</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-208.</w:t>
-[...71 lines deleted...]
-Felina 32</w:t>
+205.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зенит</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Zenit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Futura 75</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Эстония</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-210.</w:t>
-[...987 lines deleted...]
-218.</w:t>
+206.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26226,124 +25058,135 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Estica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ___________________________</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -26669,31 +25512,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>